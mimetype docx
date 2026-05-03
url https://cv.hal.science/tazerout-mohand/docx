--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (130)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (132)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -615,5962 +615,5949 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04807508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigation on the Supercritical Rapeseed Methanolysis for Biofuel Production: Effects of the Operating Conditions on the Bio-oil Viscosity</w:t>
+                <w:t xml:space="preserve">A Comprehensive Study on Effect of Biofuel Blending Obtained from Hydrothermal Liquefaction of Olive Mill Waste Water in Internal Combustion Engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fatma Zohra Aklouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Loubna Hadhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Tazerout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEnergy Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12155-021-10330-z⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en16062534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04652863v1</w:t>
+                <w:t xml:space="preserve">hal-04107358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of bio-oil production from Pistacia lentiscus seed liquefaction and its effect on diesel engine performance and pollutant emissions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Techno-economic and sensitivity analysis of biomethane production via landfill biogas upgrading and power-to-gas technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Samim Ghafoori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Loubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Khiari</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mylène Marin-Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Tazerout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13399-020-00913-9⟩</w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 239, pp.122086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2021.122086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04652832v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel low-cost material for thiophene and toluene removal: Study of the tire pyrolysis volatiles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of natural gas enrichment with high hydrogen participation in dual fuel diesel engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Messaoud Abdelalli Benbellil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Said Lounici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Loubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Tazerout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2022.138059⟩</w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 243, pp.122746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2021.122746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04188294v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techno-economic and sensitivity analysis of biomethane production via landfill biogas upgrading and power-to-gas technology</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A novel low-cost material for thiophene and toluene removal: Study of the tire pyrolysis volatiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Aouled Mhemed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Kordoghli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Marin Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna Hadhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2021.122086⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 450, pp.138059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2022.138059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653251v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04188294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of natural gas enrichment with high hydrogen participation in dual fuel diesel engine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohand Said Lounici</w:t>
+                <w:t xml:space="preserve">Experimental Investigation on the Supercritical Rapeseed Methanolysis for Biofuel Production: Effects of the Operating Conditions on the Bio-oil Viscosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna Hadhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sary Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Burnens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Paraschiv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2021.122746⟩</w:t>
+              <w:t xml:space="preserve">BioEnergy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (2), pp.1304-1315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12155-021-10330-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653236v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and CFD investigation of thermo-catalytic conversion of toluene as tar model in a fixed bed of date stone and spent coffee ground chars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of bio-oil production from Pistacia lentiscus seed liquefaction and its effect on diesel engine performance and pollutant emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Khiari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tarabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sary Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Loubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Rachid Benhalilou</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13399-022-03425-w⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 12 (8), pp.3359-3372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13399-020-00913-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04652702v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of diesel injection strategy on performance and emissions of CH4/diesel dual-fuel engine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and CFD investigation of thermo-catalytic conversion of toluene as tar model in a fixed bed of date stone and spent coffee ground chars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rachid Benhalilou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ouchikh</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">L. Tarabet</w:t>
+                <w:t xml:space="preserve">Mohamed Ouerhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2021.121911⟩</w:t>
+              <w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13399-022-03425-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04652849v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A techno-economic analysis of small-scale trigenerative compressed air energy storage system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of diesel injection strategy on performance and emissions of CH4/diesel dual-fuel engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ouchikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad Cheayb</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mylène Marin Gallego</w:t>
+                <w:t xml:space="preserve">M.S. Lounici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Loubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tarabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2021.121842⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 308, pp.121911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2021.121911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04652800v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-objective optimization of CCHP system with hybrid chiller under new electric load following operation strategy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A techno-economic analysis of small-scale trigenerative compressed air energy storage system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Cheayb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Marin Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Tazerout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djamal Eddine Ghersi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mohand Tazerout</w:t>
+                <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 219, pp.119574 -. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2020.119574⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 239, pp.121842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2021.121842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03492726v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-objective optimization of micro co-generation spark-ignition engine fueled by biogas with various CH4 / CO2 content based on GA-ANN and decision-making approaches</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Two Steps Methanolysis and Ethanolysis of Olive Pomace Oil Using olivepomace-based Heterogeneous Acid Catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Nurul Anisa Saragih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sary Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Priadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manef Abderrabba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2021.129739⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 296, pp.120678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2021.120678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653774v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05075452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of performance, emission and combustion characteristics of olive mill wastewater biofuel blends fuelled CI engine</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental Study of Pyrolytic Oils from Used Tires: Impact of Secondary Reactions on Liquid Composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Ourak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Marin Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Burnens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Kordoghli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (8), pp.4663-4678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-020-01313-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2021.120199⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04660879v1</w:t>
+                <w:t xml:space="preserve">hal-04660904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Steps Methanolysis and Ethanolysis of Olive Pomace Oil Using olivepomace-based Heterogeneous Acid Catalyst</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-objective optimization of CCHP system with hybrid chiller under new electric load following operation strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy Priadi</w:t>
+                <w:t xml:space="preserve">Djamal Eddine Ghersi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manef Abderrabba</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Meriem Amoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Loubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umberto Desideri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Tazerout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2021.120678⟩</w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 219, pp.119574 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2020.119574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05075452v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03492726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of Pyrolytic Oils from Used Tires: Impact of Secondary Reactions on Liquid Composition</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-objective optimization of micro co-generation spark-ignition engine fueled by biogas with various CH4 / CO2 content based on GA-ANN and decision-making approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamal Eddine Ghersi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Loubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Amoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Tazerout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (8), pp.4663-4678. </w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 329, pp.129739. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12649-020-01313-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2021.129739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660904v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of artificial neural network and kinetic modeling for the prediction of biogas and methane production in anaerobic digestion of several organic wastes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Hachemi</w:t>
+                <w:t xml:space="preserve">Experimental investigation of performance, emission and combustion characteristics of olive mill wastewater biofuel blends fuelled CI engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna Hadhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Zohra Aklouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Green Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15435075.2021.1914630⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 291, pp.120199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2021.120199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04653781v1</w:t>
+                <w:t xml:space="preserve">hal-04660879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous acid catalyst preparation from olive pomace and its use for olive pomace oil esterification</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Manef Abderrabba</w:t>
+                <w:t xml:space="preserve">Application of artificial neural network and kinetic modeling for the prediction of biogas and methane production in anaerobic digestion of several organic wastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mougari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Himrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2020.11.031⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Green Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (15), pp.1584-1596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15435075.2021.1914630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03493694v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigation on Petroleum Sludge Valorization into Fuel via Pyrolysis Process</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heterogeneous acid catalyst preparation from olive pomace and its use for olive pomace oil esterification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sary Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Villot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manef Abderrabba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Tazerout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12649-020-01155-6⟩</w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 165, pp.1 - 13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2020.11.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653288v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03493694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling plastic heating and melting in a semi-batch pyrolysis reactor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Khaled Loubar</w:t>
+                <w:t xml:space="preserve">Experimental Investigation on Petroleum Sludge Valorization into Fuel via Pyrolysis Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Bellahcene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Hachemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Tarabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Burnens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2020.116375⟩</w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (4), pp.2131-2143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-020-01155-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04652254v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of oleaginous seeds liquefaction using response surface methodology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loubna Hadhoum</w:t>
+                <w:t xml:space="preserve">Modelling plastic heating and melting in a semi-batch pyrolysis reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shawki Mazloum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sary Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Allam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Aboumsallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (6), pp.2655-2667. </w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 283, pp.116375. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13399-020-00681-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2020.116375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660910v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative analysis of different methods to improve the performance of rubber seed oil fuelled compression ignition engine</w:t>
+                <w:t xml:space="preserve">Experimental Study on the Esterification of Fat Trap Grease in a Continuous Reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwin Geo Varuvel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fethi Aloui</w:t>
+                <w:t xml:space="preserve">Mohamed El Amine Kadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sary Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Loubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naim Akkouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2020.118644⟩</w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (12), pp.6697-6707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-019-00905-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03448991v1</w:t>
+                <w:t xml:space="preserve">hal-04654150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study on the effects of feedstock on the properties of biodiesel using multiple linear regressions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Setyo Moersidik</w:t>
+                <w:t xml:space="preserve">Gas adsorptive desulfurization of thiophene by spent coffee grounds-derived carbon optimized by response surface methodology: Isotherms and kinetics evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Aouled Mhemed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Marin Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Kordoghli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Zagrouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2019.06.067⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (5), pp.104036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2020.104036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02269913v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02881866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study on the Esterification of Fat Trap Grease in a Continuous Reactor</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kinetic Study of Lignocellulosic Biomasses Pyrolysis Using Thermogravimetric Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Aouled Mhemed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Kordoghli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Gallego Mylène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Féthi Zagrouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Biomass and Renewables </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04654150v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02881875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas adsorptive desulfurization of thiophene by spent coffee grounds-derived carbon optimized by response surface methodology: Isotherms and kinetics evaluation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fethi Zagrouba</w:t>
+                <w:t xml:space="preserve">Experimental study on the effects of feedstock on the properties of biodiesel using multiple linear regressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aulia Qisthi Mairizal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sary Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Rianti Priadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djoko Hartono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Setyo Moersidik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jece.2020.104036⟩</w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 145, pp.375-381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2019.06.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02881866v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic Study of Lignocellulosic Biomasses Pyrolysis Using Thermogravimetric Analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Féthi Zagrouba</w:t>
+                <w:t xml:space="preserve">Optimization of oleaginous seeds liquefaction using response surface methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna Hadhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Loubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Paraschiv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Burnens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biomass and Renewables </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (6), pp.2655-2667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13399-020-00681-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02881875v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-combined heat and power using dual fuel engine and biogas from discontinuous anaerobic digestion</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mohamed El Amine Kadi</w:t>
+                <w:t xml:space="preserve">A comparative analysis of different methods to improve the performance of rubber seed oil fuelled compression ignition engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Geo Varuvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Govindan Nagarajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2019.112407⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 280, pp.118644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2020.118644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03488650v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03448991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrolysis Polybutadiene Model Including Self-Heating and Self-Cooling Effects: Kinetic Study via Particle Swarm Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Naim Akkouche</w:t>
+                <w:t xml:space="preserve">Experimental investigation on biogas enrichment with hydrogen for improving the combustion in diesel engine operating under dual fuel mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rekia Bouguessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Tarabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mourad Balistrou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mohamed El Amine Kadi</w:t>
+                <w:t xml:space="preserve">Toufik Belmrabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (2), pp.653-667. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (15), pp.9052-9063. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12649-018-0538-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02394194v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Continuous Biodiesel Production Process Using a Chaotic Mixer-Reactor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Micro-combined heat and power using dual fuel engine and biogas from discontinuous anaerobic digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naim Akkouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Loubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nepveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Amine Kadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Tazerout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (11), pp.6159-6168. </w:t>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 205, pp.112407 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12649-019-00880-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2019.112407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02365798v1</w:t>
+                <w:t xml:space="preserve">hal-03488650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Pistacia lentiscus Oil Transesterification Process Using Central Composite Design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pyrolysis Polybutadiene Model Including Self-Heating and Self-Cooling Effects: Kinetic Study via Particle Swarm Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naim Akkouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Khiari</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sary Awad</w:t>
+                <w:t xml:space="preserve">Mourad Balistrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Amine Kadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Tazerout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 10 (9), pp.2575-2581. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12649-018-0257-2⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 11 (2), pp.653-667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-018-0538-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01731265v1</w:t>
+                <w:t xml:space="preserve">hal-02394194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-oil recovery from olive mill wastewater in sub-/supercritical alcohol-water system</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Continuous Biodiesel Production Process Using a Chaotic Mixer-Reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boukhalkhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Amine Kadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lasbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Loubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sary Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 252, pp.360-370. </w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (11), pp.6159-6168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2019.04.133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12649-019-00880-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02394242v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Optimal Parameters for a Small-Scale Compressed-Air Energy Storage System Using Real Coded Genetic Algorithm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of Pistacia lentiscus Oil Transesterification Process Using Central Composite Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Khiari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Tarabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sary Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Loubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Guewouo</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rachid Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en12030377⟩</w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (9), pp.2575-2581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-018-0257-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01996377v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01731265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic study of transesterification using particle swarm optimization method</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">K. Loubar</w:t>
+                <w:t xml:space="preserve">Bio-oil recovery from olive mill wastewater in sub-/supercritical alcohol-water system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna Hadhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Burnens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Loubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Balistrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2019.e02146⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 252, pp.360-370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2019.04.133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02271250v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and experimental validation of a small-scale trigenerative compressed air energy storage system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mylène Marin Gallego</w:t>
+                <w:t xml:space="preserve">Identification of Optimal Parameters for a Small-Scale Compressed-Air Energy Storage System Using Real Coded Genetic Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guewouo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingai Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.01.222⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (3), pp.377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en12030377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384256v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01996377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of hydrogen and hydrogen-rich syngas during thermal catalytic supported cracking of waste tyres in a bench-scale fixed bed reactor</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fethi Zagrouba</w:t>
+                <w:t xml:space="preserve">Kinetic study of transesterification using particle swarm optimization method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Kadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naim Akkouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sary Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2018.09.102⟩</w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2019.e02146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660793v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-scale trigenerative compressed air energy storage system: Modeling and parametric optimization study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Poncet Sébastien</w:t>
+                <w:t xml:space="preserve">Modelling and experimental validation of a small-scale trigenerative compressed air energy storage system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Cheayb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Marin Gallego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.est.2019.100944⟩</w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 239, pp.1371-1384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.01.222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384230v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the effects of regeneration of USY zeolite on the catalytic cracking of polyethylene</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Production of hydrogen and hydrogen-rich syngas during thermal catalytic supported cracking of waste tyres in a bench-scale fixed bed reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Kordoghli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Besma Khiari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Paraschiv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Zagrouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Tazerout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2018.11.093⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44 (22), pp.11289-11302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2018.09.102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02270051v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive model of the diesel engine operating in dual-fuel mode fuelled with different gaseous fuels</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sary Awad</w:t>
+                <w:t xml:space="preserve">Micro-scale trigenerative compressed air energy storage system: Modeling and parametric optimization study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheayb Mohamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Gallego Mylène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poncet Sébastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2018.02.053⟩</w:t>
+              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2019.100944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01731264v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance, combustion and exhaust emissions characteristics investigation using Citrullus colocynthis L. biodiesel in DI diesel engine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Balistrou</w:t>
+                <w:t xml:space="preserve">Study of the effects of regeneration of USY zeolite on the catalytic cracking of polyethylene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Kassargy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Burnens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaurav Upreti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Kahine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Energy Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.joei.2017.01.009⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 244, pp.704-708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2018.11.093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01560839v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02270051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen supplemented natural gas effect on a DI diesel engine operating under dual fuel mode with a biodiesel pilot fuel</w:t>
+                <w:t xml:space="preserve">Effect of pre-injection on the performance of a diesel engine fueled with biogas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.Z. Aklouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bentebbiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Tazerout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2017.09.045⟩</w:t>
+              <w:t xml:space="preserve">INTERNATIONAL JOURNAL OF ADVANCES ON AUTOMOTIVE AND TECHNOLOGY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15659/ijaat.18.09.992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01731263v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01878557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of pre-injection on the performance of a diesel engine fueled with biogas</w:t>
+                <w:t xml:space="preserve">Hydrogen supplemented natural gas effect on a DI diesel engine operating under dual fuel mode with a biodiesel pilot fuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tarabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lounici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Khiari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bouguessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERNATIONAL JOURNAL OF ADVANCES ON AUTOMOTIVE AND TECHNOLOGY</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15659/ijaat.18.09.992⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 43 (11), pp.5961 - 5971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2017.09.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01878557v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01731263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling kinetics and transport phenomena during multi-stage tire wastes pyrolysis using Comsol®</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fethi Zagrouba</w:t>
+                <w:t xml:space="preserve">Predictive model of the diesel engine operating in dual-fuel mode fuelled with different gaseous fuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Loubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.Z. Aklouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bentebbiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2018.06.002⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 220, pp.599 - 606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2018.02.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660736v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01731264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of emission, combustion and energy performance of a novel diesel/colza oil fuel microemulsion in a direct injection diesel engine</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Burnens</w:t>
+                <w:t xml:space="preserve">Performance, combustion and exhaust emissions characteristics investigation using Citrullus colocynthis L. biodiesel in DI diesel engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Alloune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Balistrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.7b03181⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Energy Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 91 (3), pp.434-444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.joei.2017.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926971v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gasoline and Diesel-like fuel production by continuous catalytic pyrolysis of waste polyethylene and polypropylene mixtures over USY zeolite</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Khalil Kahine</w:t>
+                <w:t xml:space="preserve">Modeling kinetics and transport phenomena during multi-stage tire wastes pyrolysis using Comsol®</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Besma Khiari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Kordoghli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daoud Mihoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Zagrouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 78, pp.337-345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2018.06.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2018.03.113⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926957v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycling and energy recovery solutions of end-of-life reverse osmosis (RO) membrane materials: A sustainable approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental investigation of emission, combustion and energy performance of a novel diesel/colza oil fuel microemulsion in a direct injection diesel engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somaiyeh Heidari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Pontié</w:t>
+                <w:t xml:space="preserve">Reza Najjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Burnens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Béchir Chaouachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desalination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.desal.2017.09.012⟩</w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (10), pp.10923-10932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.7b03181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01735113v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalysts' influence on thermochemical decomposition of waste tires</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Radu Kuncser</w:t>
+                <w:t xml:space="preserve">Gasoline and Diesel-like fuel production by continuous catalytic pyrolysis of waste polyethylene and polypropylene mixtures over USY zeolite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Kassargy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sary Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Burnens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Kahine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fethi Zagrouba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Progress &amp; Sustainable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ep.12605⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 224, pp.764-773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2018.03.113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660660v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of different catalysis supported by oyster shells on the pyrolysis of tyre wastes in a single and a double fixed bed reactor</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fethi Zagrouba</w:t>
+                <w:t xml:space="preserve">Heating rate effects on pyrolytic vapors from scrap truck tires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Loubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naim Akkouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Balistrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2017.06.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 123, pp.419 - 429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2016.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660654v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01731275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of the equivalence ratio influence on combustion, performance and exhaust emissions of a dual fuel diesel engine operating on synthetic biogas fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F.Z. Aklouche</w:t>
+                <w:t xml:space="preserve">Knock characterization and development of a new knock indicator for dual-fuel engines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lounici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benbellil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sary Awad</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.C. Niculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 141, pp.2351 - 2361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2017.11.138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2017.09.050⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01731269v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of catalytic pyrolysis of polyethylene and polypropylene over USY zeolite and separation to gasoline and diesel-like fuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Kassargy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Burnens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Kahine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6623,9931 +6610,10191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01735119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heating rate effects on pyrolytic vapors from scrap truck tires</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mourad Balistrou</w:t>
+                <w:t xml:space="preserve">Recycling and energy recovery solutions of end-of-life reverse osmosis (RO) membrane materials: A sustainable approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pontié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaïma Chaouachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béchir Chaouachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2016.10.005⟩</w:t>
+              <w:t xml:space="preserve">Desalination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 423, pp.30 - 40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.desal.2017.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01731275v1</w:t>
+                <w:t xml:space="preserve">hal-01735113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knock characterization and development of a new knock indicator for dual-fuel engines</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D.C. Niculescu</w:t>
+                <w:t xml:space="preserve">Catalysts' influence on thermochemical decomposition of waste tires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Kordoghli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Paraschiv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Kuncser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Zagrouba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Progress &amp; Sustainable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (5), pp.1560-1567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ep.12605⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2017.11.138⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01926787v1</w:t>
+                <w:t xml:space="preserve">hal-04660660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of fuel from fish processing industry waste in a diesel engine</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fethi Aloui</w:t>
+                <w:t xml:space="preserve">Impact of different catalysis supported by oyster shells on the pyrolysis of tyre wastes in a single and a double fixed bed reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Kordoghli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Besma Khiari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Paraschiv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Zagrouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clean Technologies and Environmental Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 19 (4), pp.1099-1108. </w:t>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 67, pp.288-297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10098-016-1303-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2017.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01525727v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Catalytic Systems for Waste Tires Pyrolysis: Optimization of Gas Fraction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria Paraschiv</w:t>
+                <w:t xml:space="preserve">Experimental investigation of the equivalence ratio influence on combustion, performance and exhaust emissions of a dual fuel diesel engine operating on synthetic biogas fuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.Z. Aklouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Loubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bentebbiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fethi Zagrouba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Resources Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 152, pp.291-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2017.09.050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4034979⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01525726v1</w:t>
+                <w:t xml:space="preserve">hal-01731269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study on the simultaneous lipids transesterification and cellulosic matter liquefaction of oleaginous seeds of Pistacia atlantica</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental analysis of fuel from fish processing industry waste in a diesel engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Geo Varuvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Mrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Aloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Tazerout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clean Technologies and Environmental Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (4), pp.1099-1108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10098-016-1303-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2016.07.034⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01446458v1</w:t>
+                <w:t xml:space="preserve">hal-01525727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrothermal liquefaction of oil mill wastewater for bio-oil production in subcritical conditions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Khaled Loubar</w:t>
+                <w:t xml:space="preserve">Novel Catalytic Systems for Waste Tires Pyrolysis: Optimization of Gas Fraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Kordoghli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Paraschiv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Besma Khiari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Zagrouba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Energy Resources Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 139 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4034979⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2016.06.054⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01381776v1</w:t>
+                <w:t xml:space="preserve">hal-01525726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of pistacia lentiscus biodiesel as a fuel for direct injection diesel engine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Khiari</w:t>
+                <w:t xml:space="preserve">Study on the simultaneous lipids transesterification and cellulosic matter liquefaction of oleaginous seeds of Pistacia atlantica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Kassargy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Kahine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Khiari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Conversion and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 108, pp.392-399. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 124, pp.369 - 376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2016.07.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2015.11.021⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01347771v1</w:t>
+                <w:t xml:space="preserve">hal-01446458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrothermal liquefaction of Nannochloropsis oceanica in different solvents</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">O. Lepine</w:t>
+                <w:t xml:space="preserve">Hydrothermal liquefaction of oil mill wastewater for bio-oil production in subcritical conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna Hadhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Balistrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Burnens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 214, pp.404-410. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2016.04.123⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 218, pp.9 - 17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2016.06.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01949513v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental assessment of performance and emissions maps for biodiesel fueled compression ignition engine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kezrane Cheikh</w:t>
+                <w:t xml:space="preserve">Experimental investigation of pistacia lentiscus biodiesel as a fuel for direct injection diesel engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Khiari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tarabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2015.10.042⟩</w:t>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 108, pp.392-399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2015.11.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01261585v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01347771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New energy value chain through pyrolysis of hospital plastic waste</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Radu Kuncser</w:t>
+                <w:t xml:space="preserve">Hydrothermal liquefaction of Nannochloropsis oceanica in different solvents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Caporgno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lepine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2015.04.070⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 214, pp.404-410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2016.04.123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01201692v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01949513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subcritical Hydrothermal Liquefaction of Microalgae Residues as a Green Route to Alternative Road Binders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental assessment of performance and emissions maps for biodiesel fueled compression ignition engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kezrane Cheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sary Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Loubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariane Audo</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Liazid Abdelkrim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Tazerout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.5b00088⟩</w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 161, pp.320-329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2015.10.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204741v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01261585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrolytic oil production by catalytic pyrolysis of refuse-derived fuels: Investigation of low cost catalysts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Subcritical Hydrothermal Liquefaction of Microalgae Residues as a Green Route to Alternative Road Binders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariane Audo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Paraschiv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemence Queffelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henrietta Essie Whyte</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julie Hemez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel Processing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 140, pp.32--38. </w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (4), pp.583-590. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuproc.2015.08.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.5b00088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01260875v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of heating power on the scrap tires pyrolysis derived oil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New energy value chain through pyrolysis of hospital plastic waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Paraschiv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Kuncser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Tazerout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radwan Alkhatib</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mohand Tazerout</w:t>
+                <w:t xml:space="preserve">Tudor Prisecaru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2015.10.014⟩</w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 87, pp.424-433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2015.04.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01260874v1</w:t>
+                <w:t xml:space="preserve">hal-01201692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards improvement of natural gas-diesel dual fuel mode: An experimental investigation on performance and exhaust emissions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohand Said Lounici</w:t>
+                <w:t xml:space="preserve">Pyrolytic oil production by catalytic pyrolysis of refuse-derived fuels: Investigation of low cost catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrietta Essie Whyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sary Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Tazerout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2013.10.091⟩</w:t>
+              <w:t xml:space="preserve">Fuel Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 140, pp.32--38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuproc.2015.08.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00939976v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of DI diesel engine operating with eucalyptus biodiesel/natural gas under dual fuel mode</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Tarabet</w:t>
+                <w:t xml:space="preserve">Effect of heating power on the scrap tires pyrolysis derived oil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radwan Alkhatib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sary Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eskandar Mounif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Tazerout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2014.05.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 116, pp.10--17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2015.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204913v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic hydroliquefaction of charcoal \CCB\ (copper, chromium and boron)-treated wood for bio-oil production: Influence of \CCB\ salts, residence time and catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Silao Espérance Kinata</w:t>
+                <w:t xml:space="preserve">Experimental investigation of DI diesel engine operating with eucalyptus biodiesel/natural gas under dual fuel mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tarabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. S. Lounici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Khiari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Belmrabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2013.10.057⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 133, pp.129-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2014.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00939975v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation on NG dual fuel engine improvement by hydrogen enrichment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Asma Boussadi</w:t>
+                <w:t xml:space="preserve">Catalytic hydroliquefaction of charcoal \CCB\ (copper, chromium and boron)-treated wood for bio-oil production: Influence of \CCB\ salts, residence time and catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silao Espérance Kinata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Paraschiv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Belloncle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2014.10.068⟩</w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 115, pp.57 - 64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2013.10.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204921v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00939975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulence-combustion interaction in direct injection diesel engine</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards improvement of natural gas-diesel dual fuel mode: An experimental investigation on performance and exhaust emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Said Lounici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Loubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Tarabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Balistrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan-Catalin Niculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2298/TSCI121210084B⟩</w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 64, pp.200 - 211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2013.10.091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01206895v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00939976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Free Fatty Acids and Short Chain Alcohols on Conversion of Waste Cooking Oil to Biodiesel</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Edwin Geo</w:t>
+                <w:t xml:space="preserve">Experimental investigation on NG dual fuel engine improvement by hydrogen enrichment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Said Lounici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Boussadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Green Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15435075.2012.727926⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 (36), pp.21297-21306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2014.10.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935901v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiesel Production Unit from Lab Scale to Industrial Pilot Plant: Material and Energy Balance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sary Awad</w:t>
+                <w:t xml:space="preserve">Turbulence-combustion interaction in direct injection diesel engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Liazid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.492.380⟩</w:t>
+              <w:t xml:space="preserve">Thermal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 (1), pp.17-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2298/TSCI121210084B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01560828v2</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation on the combustion, performance and pollutant emissions of biodiesel from animal fat residues on a direct injection diesel engine</w:t>
+                <w:t xml:space="preserve">Biodiesel Production Unit from Lab Scale to Industrial Pilot Plant: Material and Energy Balance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 492, pp.380-385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.492.380⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2014.03.078⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01206901v1</w:t>
+                <w:t xml:space="preserve">hal-01560828v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of biodiesel production from animal fat residue in wastewater using response surface methodology</w:t>
+                <w:t xml:space="preserve">Effect of Free Fatty Acids and Short Chain Alcohols on Conversion of Waste Cooking Oil to Biodiesel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Paraschiv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Edwin Geo Varuvel</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Edwin Geo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Green Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (5), pp.441-453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15435075.2012.727926⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2012.11.086⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00935908v1</w:t>
+                <w:t xml:space="preserve">hal-00935901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigations on the use of waste animal fats as fuel on DI diesel engine</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental investigation on the combustion, performance and pollutant emissions of biodiesel from animal fat residues on a direct injection diesel engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petroleum Technology and Alternative Fuels (JPTAF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, </w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 69 (SI), pp.826-836. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5897/JPTAF⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2014.03.078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01735145v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow pyrolysis of CCB-treated wood for energy recovery: Influence of chromium, copper and boron on pyrolysis process and optimization</w:t>
+                <w:t xml:space="preserve">Biodiesel production from biomass gasification tar via thermal/catalytic cracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silao Esperance Kinata</w:t>
+                <w:t xml:space="preserve">Nino Laksmono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Paraschiv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Tazerout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2013.08.002⟩</w:t>
+              <w:t xml:space="preserve">Fuel Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 106, pp.776-783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuproc.2012.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00935903v1</w:t>
+                <w:t xml:space="preserve">hal-00935909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiesel production from biomass gasification tar via thermal/catalytic cracking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling of an indirectly heated fixed bed pyrolysis reactor of wood: Transition from batch to continuous staged gasification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lamarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Tazerout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gelix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nino Laksmono</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stefanie Koehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Mati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel Processing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuproc.2012.10.016⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 106, pp.118-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2012.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935909v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of an indirectly heated fixed bed pyrolysis reactor of wood: Transition from batch to continuous staged gasification</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Slow pyrolysis of CCB-treated wood for energy recovery: Influence of chromium, copper and boron on pyrolysis process and optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Gelix</w:t>
+                <w:t xml:space="preserve">Silao Esperance Kinata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefanie Koehler</w:t>
+                <w:t xml:space="preserve">Maria Pataschiv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Mati</w:t>
+                <w:t xml:space="preserve">Amine Bouslamti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Belloncle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 106, pp.118-128. </w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 104, pp.210-217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2012.12.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2013.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935905v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single zone combustion modeling of biodiesel from wastes in diesel engine</w:t>
+                <w:t xml:space="preserve">Optimization of biodiesel production from animal fat residue in wastewater using response surface methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Paraschiv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Geo Varuvel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 106, pp.558-568. </w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 129, pp.315-320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2012.11.051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2012.11.086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00935907v1</w:t>
+                <w:t xml:space="preserve">hal-00935908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous production of water-in-oil emulsion using micromixers</w:t>
+                <w:t xml:space="preserve">Numerical investigations on the use of waste animal fats as fuel on DI diesel engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Montillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Soumia Nedjar</w:t>
+                <w:t xml:space="preserve">Hamza Bousbaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liazid Abdelkrim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2012.11.018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Petroleum Technology and Alternative Fuels (JPTAF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5897/JPTAF⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00935906v1</w:t>
+                <w:t xml:space="preserve">hal-01735145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid hydrocarbon fuels from fish oil industrial residues by catalytic cracking</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Edwin Geo Varuvel</w:t>
+                <w:t xml:space="preserve">Continuous production of water-in-oil emulsion using micromixers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Montillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumia Nedjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Energy Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 37 (9), pp.1036-1043. </w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 106, pp.410-416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/er.2906⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2012.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935904v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of pyrolysis and hydroliquefaction of CCB-treated wood for energy recovery: Optimization and products characterization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Liquid hydrocarbon fuels from fish oil industrial residues by catalytic cracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Mrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Paraschiv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Belloncle</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Aloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Geo Varuvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 118, pp.315-322. </w:t>
+              <w:t xml:space="preserve">International Journal of Energy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37 (9), pp.1036-1043. </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2012.05.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/er.2906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00935913v1</w:t>
+                <w:t xml:space="preserve">hal-00935904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations on a Compression Ignition Engine Using Animal Fats and Vegetable Oil as Fuels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Single zone combustion modeling of biodiesel from wastes in diesel engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Geo Varuvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Loubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelkrim Liazid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Resources Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 134 (2), 11 p. </w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 106, pp.558-568. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4005660⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2012.11.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00935915v1</w:t>
+                <w:t xml:space="preserve">hal-00935907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of impregnation method on metal retention of CCB-treated wood in slow pyrolysis process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
+                <w:t xml:space="preserve">Combination of pyrolysis and hydroliquefaction of CCB-treated wood for energy recovery: Optimization and products characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silao Esperance Kinata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Paraschiv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Belloncle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 118, pp.315-322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2012.05.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2012.07.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00935912v1</w:t>
+                <w:t xml:space="preserve">hal-00935913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of biofuel from fish oil industrial residue - Diesel blends in diesel engine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Edwin Geo Varuvel</w:t>
+                <w:t xml:space="preserve">Investigations on a Compression Ignition Engine Using Animal Fats and Vegetable Oil as Fuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Bousbaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fethi Aloui</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Liazid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2012.04.056⟩</w:t>
+              <w:t xml:space="preserve">Journal of Energy Resources Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 134 (2), 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4005660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935914v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eucalyptus Biodiesel as an Alternative to Diesel Fuel: Preparation and Tests on DI Diesel Engine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lyes Tarabet</w:t>
+                <w:t xml:space="preserve">Influence of impregnation method on metal retention of CCB-treated wood in slow pyrolysis process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silao Esperance Kinata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Samir Hanchi</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Bouslamti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Belloncle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedicine and Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 233-234, pp.172-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2012.07.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2012/235485⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00935918v1</w:t>
+                <w:t xml:space="preserve">hal-00935912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of biofuel as an alternative fuel for diesel engines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Effects of biofuel from fish oil industrial residue - Diesel blends in diesel engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Mrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Geo Varuvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Tazerout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 44 (1), pp.955-963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2012.04.056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2012.01.067⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00935916v1</w:t>
+                <w:t xml:space="preserve">hal-00935914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigations of a gamma Stirling engine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Experimental analysis of biofuel as an alternative fuel for diesel engines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Geo Varuvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Mrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sassi Ben Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Energy Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/er.1872⟩</w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 94, pp.224-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2012.01.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00935911v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of liquid fuel (bio-oil) production from waste fish fat and utilization in diesel engine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadia Mrad</w:t>
+                <w:t xml:space="preserve">Eucalyptus Biodiesel as an Alternative to Diesel Fuel: Preparation and Tests on DI Diesel Engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Tarabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Loubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Said Lounici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Hanchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2012.05.035⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomedicine and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2012/235485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00935910v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermogravimetric investigation and thermal conversion kinetics of typical North African and Middle Eastern lignocellulosic wastes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fethi Zagrouba</w:t>
+                <w:t xml:space="preserve">Experimental investigations of a gamma Stirling engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramla Gheith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sassi Ben Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresources</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Energy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 36 (12), pp.1175-1182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/er.1872⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15376/biores.7.1.1200-1220⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00935919v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive study on performance, emission, and combustion characteristics of a dual-fuel engine fuelled with orange oil and Jatropha oil</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Nagalingam</w:t>
+                <w:t xml:space="preserve">Assessment of liquid fuel (bio-oil) production from waste fish fat and utilization in diesel engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Geo Varuvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Mrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part A: Journal of Power and Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0957650911399012⟩</w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 100, pp.249-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2012.05.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00935921v1</w:t>
+                <w:t xml:space="preserve">hal-00935910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of palm oil-based biofuel in the internal combustion engines: Performance and emissions characteristics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Ndayishimiye</w:t>
+                <w:t xml:space="preserve">Thermogravimetric investigation and thermal conversion kinetics of typical North African and Middle Eastern lignocellulosic wastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Abed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Paraschiv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Loubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Zagrouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2010.12.046⟩</w:t>
+              <w:t xml:space="preserve">Bioresources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (1), pp.1200-1220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15376/biores.7.1.1200-1220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00935920v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid fuel recovery through pyrolysis of polyethylene waste</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria Paraschiv</w:t>
+                <w:t xml:space="preserve">A comprehensive study on performance, emission, and combustion characteristics of a dual-fuel engine fuelled with orange oil and Jatropha oil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Senthilkumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ramesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Nagalingam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Engineering and Management Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.30638/eemj.2010.180⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part A: Journal of Power and Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 225 (A5), pp.601-613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0957650911399012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935923v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation on heat transfer evaluation for a more efficient two-zone combustion model in the case of natural gas SI engines</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mourad Balistrou</w:t>
+                <w:t xml:space="preserve">Use of palm oil-based biofuel in the internal combustion engines: Performance and emissions characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ndayishimiye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 31 (2-3), pp.319. </w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (3), pp.1790-1796. </w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2010.09.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2010.12.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00692340v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical comparison of spray combustion between raw and water-in-oil emulsified fuel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Formulation and combustion of emulsified fuel: The changes in emission of carbonaceous residue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bellettre</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Bellettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camal Rahmouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Spray and Combustion Dynamics </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1260/1756-8277.2.1.1⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Energy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 34 (8), pp.688-694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/er.1580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935925v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation and combustion of emulsified fuel: The changes in emission of carbonaceous residue</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jerome Bellettre</w:t>
+                <w:t xml:space="preserve">Liquid fuel recovery through pyrolysis of polyethylene waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Kuncser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Paraschiv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camal Rahmouni</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Energy Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/er.1580⟩</w:t>
+              <w:t xml:space="preserve">Environmental Engineering and Management Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9 (10), pp.1371-1374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30638/eemj.2010.180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00935924v1</w:t>
+                <w:t xml:space="preserve">hal-00935923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiesel elaboration from municipal fat wastes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria Paraschiv</w:t>
+                <w:t xml:space="preserve">Investigation on heat transfer evaluation for a more efficient two-zone combustion model in the case of natural gas SI engines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Said Lounici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Loubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Balistrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Engineering and Management Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.30638/eemj.2010.176⟩</w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (2-3), pp.319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2010.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935922v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00692340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of biofuel emulsions as fuel for diesel engines: a review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId351" w:history="1">
+                <w:t xml:space="preserve">A numerical comparison of spray combustion between raw and water-in-oil emulsified fuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tarlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camal Rahmouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part A: Journal of Power and Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Spray and Combustion Dynamics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2 (1), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1260/1756-8277.2.1.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1243/09576509JPE758⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00935926v1</w:t>
+                <w:t xml:space="preserve">hal-00935925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo Chemical Equilibrium Modelling of a Biomass Gasifying Process Using ASPEN PLUS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Chazarenc</w:t>
+                <w:t xml:space="preserve">Biodiesel elaboration from municipal fat wastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sary Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Paraschiv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Chemical Reactor Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2202/1542-6580.2089⟩</w:t>
+              <w:t xml:space="preserve">Environmental Engineering and Management Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9 (10), pp.1347-1350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30638/eemj.2010.176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00935928v1</w:t>
+                <w:t xml:space="preserve">hal-00935922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of micro-explosion delay of emulsified fuel droplets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bellettre</w:t>
+                <w:t xml:space="preserve">Thermo Chemical Equilibrium Modelling of a Biomass Gasifying Process Using ASPEN PLUS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Paviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Chazarenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camal Rahmouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Chemical Reactor Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2202/1542-6580.2089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2008.05.005⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935927v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollution duality in turbocharged heavy duty diesel engine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Liazid</w:t>
+                <w:t xml:space="preserve">The use of biofuel emulsions as fuel for diesel engines: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Senthil Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Vehicle Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJVD.2009.024973⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part A: Journal of Power and Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 223 (A7), pp.729-742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1243/09576509JPE758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935929v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of the partial oxidation in a two-stage downdraft gasifier</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId351" w:history="1">
+                <w:t xml:space="preserve">Prediction of micro-explosion delay of emulsified fuel droplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tarlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camal Rahmouni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2007.07.009⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48 (2), pp.449-460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2008.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935931v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensional modelling of wood pyrolysis using a nodal approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Gerun</w:t>
+                <w:t xml:space="preserve">Pollution duality in turbocharged heavy duty diesel engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bencherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Liazid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2008.06.004⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Vehicle Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 50 (1-4), pp.182-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJVD.2009.024973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00935930v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combustionless determination method for combustion properties of natural gases</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Le Corre</w:t>
+                <w:t xml:space="preserve">Numerical investigation of the partial oxidation in a two-stage downdraft gasifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Gerun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Paraschiv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razvan Vijeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 86 (16), pp.2535-2544. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2007.02.024⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 87 (7), pp.1383-1393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2007.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00482473v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethanol animal fat emulsions as a diesel engine fuel - Part 2: Engine test analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId351" w:history="1">
+                <w:t xml:space="preserve">Dimensional modelling of wood pyrolysis using a nodal approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razvan Vijeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Gerun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Tazerout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Castelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bellettre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 85 (17-18), pp.2646-2652. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2006.05.023⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 87 (15-16), pp.3292-3303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2008.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935933v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethanol animal fat emulsions as a diesel engine fuel - Part 1: Formulations and influential parameters</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bellettre</w:t>
+                <w:t xml:space="preserve">A combustionless determination method for combustion properties of natural gases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Loubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camal Rahmouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 85 (17-18), pp.2640-2645. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 86 (16), pp.2535-2544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2007.02.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2006.05.002⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935932v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of knock occurrence in a gas SI engine from a heat transfer analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bellettre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Tazerout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gc Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Conversion and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 47 (7-8), pp.879-893. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2005.06.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2005.06.019⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of different methods of using animal fat as a fuel in a compression ignition engine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId365" w:history="1">
+                <w:t xml:space="preserve">Ethanol animal fat emulsions as a diesel engine fuel - Part 2: Engine test analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Senthil Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Kerihuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 128 (4), pp.907-914. </w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 85 (17-18), pp.2646-2652. </w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.2180278⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2006.05.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935934v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigations on the use of preheated animal fat as fuel in a compression ignition engine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId365" w:history="1">
+                <w:t xml:space="preserve">Ethanol animal fat emulsions as a diesel engine fuel - Part 1: Formulations and influential parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Kerihuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Senthil Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 85 (17-18), pp.2640-2645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2006.05.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2004.11.003⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00939978v1</w:t>
+                <w:t xml:space="preserve">hal-00935932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsteady heat transfer enhancement around an engine cylinder in order to detect knock</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId351" w:history="1">
+                <w:t xml:space="preserve">A comparative study of different methods of using animal fat as a fuel in a compression ignition engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Senthil Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Kerihuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Heat Transfer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 128 (4), pp.907-914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.2180278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.1857943⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00935939v1</w:t>
+                <w:t xml:space="preserve">hal-00935934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of animal fats as CI engine fuel by making stable emulsions with water and methanol</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId351" w:history="1">
+                <w:t xml:space="preserve">The use of a phase change material within a cylinder wall in order to detect knock in a gas SI engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bellettre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2005.03.002⟩</w:t>
+              <w:t xml:space="preserve">Strojniški vestnik = Journal of Mechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 51 (7-8), pp.462-469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/ICHMT.2004.IntThermSciSemin.910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00935938v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of a phase change material within a cylinder wall in order to detect knock in a gas SI engine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId351" w:history="1">
+                <w:t xml:space="preserve">Experimental investigations on the use of preheated animal fat as fuel in a compression ignition engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Senthil Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Kerihuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bellettre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strojniški vestnik = Journal of Mechanical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 30 (9), pp.1443 - 1456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2004.11.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1615/ICHMT.2004.IntThermSciSemin.910⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00935943v1</w:t>
+                <w:t xml:space="preserve">hal-00939978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of water and methanol fractions on the performance of a CI engine using animal fat emulsions as fuel</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId351" w:history="1">
+                <w:t xml:space="preserve">Unsteady heat transfer enhancement around an engine cylinder in order to detect knock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Loubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part A: Journal of Power and Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 219 (A7), pp.583-592. </w:t>
+              <w:t xml:space="preserve">Journal of Heat Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 127 (3), pp.278-286. </w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1243/095765005X31243⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.1857943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00935937v1</w:t>
+                <w:t xml:space="preserve">hal-00935939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knock rating of gaseous fuels in a single cylinder spark ignition engine</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Le Corre</w:t>
+                <w:t xml:space="preserve">Use of animal fats as CI engine fuel by making stable emulsions with water and methanol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Kerihuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ms Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 83 (3), pp.327-336. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 84 (12-13), pp.1713-1716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2005.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0016-2361(03)00245-X⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00482530v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Diesel Engine Thermal Transient Simulation : Coupling Between a Combustion Model and a Thermal Model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Le Corre</w:t>
+                <w:t xml:space="preserve">Effect of water and methanol fractions on the performance of a CI engine using animal fat emulsions as fuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ms Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Kerihuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAE Technical papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4271/2003-01-0224⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part A: Journal of Power and Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 219 (A7), pp.583-592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1243/095765005X31243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00483983v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the Combustion Properties of Natural Gases by Pseudo-constituents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId356" w:history="1">
+                <w:t xml:space="preserve">Knock rating of gaseous fuels in a single cylinder spark ignition engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camal Rahmouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Brecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 82 (11), pp.1399-1409. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0016-2361(03)00029-2⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 83 (3), pp.327-336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0016-2361(03)00245-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00482947v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination Expérimentale de la Loi de Combustion dans un Moteur de Cogénération Alimenté au Gaz Naturel en Mélange Pauvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Leduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mechanical and Environmental Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 47 (4), pp.195-202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00482949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Model of Energetic Interactions Between a Car Engine, the Cabin Heating System and the Electrical System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pirotais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bellettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. de Pelsemaeker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAE Technical papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, pp.700-709. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4271/2002-01-2224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00482613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knock prevention of CHP engines by addition of N-2 and CO2 to the natural gas fuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Brecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 23 (11), pp.1359-1371. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1359-4311(03)00063-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method to Determine Biogas Composition for Combustion Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Rahmouni</w:t>
+                <w:t xml:space="preserve">Determination of the Combustion Properties of Natural Gases by Pseudo-constituents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camal Rahmouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAE Technical papers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, pp.2127-2138. </w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 82 (11), pp.1399-1409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4271/2002-01-1708⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0016-2361(03)00029-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00482619v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new indicator for knock detection in gas SI engines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bellettre</w:t>
+                <w:t xml:space="preserve">A Diesel Engine Thermal Transient Simulation : Coupling Between a Combustion Model and a Thermal Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pirotais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bellettre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. de Pelsemaeker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SAE Technical papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4271/2003-01-0224⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1290-0729(02)00052-2⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00935945v1</w:t>
+                <w:t xml:space="preserve">hal-00483983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online determination of natural gas properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId445" w:history="1">
+                <w:t xml:space="preserve">A method to Determine Biogas Composition for Combustion Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rahmouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Tazerout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1631-0721(03)00126-8⟩</w:t>
+              <w:t xml:space="preserve">SAE Technical papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.2127-2138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4271/2002-01-1708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00482620v1</w:t>
+                <w:t xml:space="preserve">hal-00482619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic Analysis of Tri-generation with Absorption Chilling Machine</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Athanasovici</w:t>
+                <w:t xml:space="preserve">A new indicator for knock detection in gas SI engines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Brecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Bitir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1359-4311(03)00067-X⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 42 (5), pp.523-532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1290-0729(02)00052-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00482945v1</w:t>
+                <w:t xml:space="preserve">hal-00935945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuel Savings and CO2 Emissions for Tri-generation Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId390" w:history="1">
+                <w:t xml:space="preserve">Online determination of natural gas properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rahmouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Athanasovici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1359-4311(03)00068-1⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 331 (8), pp.545-550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1631-0721(03)00126-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00482944v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoeconomic Analysis Based on Energy Structure for CHP</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId390" w:history="1">
+                <w:t xml:space="preserve">Thermodynamic Analysis of Tri-generation with Absorption Chilling Machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Minciuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Brecq</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Athanasovici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bitir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 22 (5), pp.561-566. </w:t>
+              <w:t xml:space="preserve">, 2003, 23 (11), pp.1391-1405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1359-4311(01)00099-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1359-4311(03)00067-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00482951v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental database for a cogeneration gas engine efficiency prediction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R Dupleac</w:t>
+                <w:t xml:space="preserve">Fuel Savings and CO2 Emissions for Tri-generation Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Minciuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Athanasovici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B Leduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part A: Journal of Power and Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1243/0957650011536561⟩</w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 23 (11), pp.1333-1346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1359-4311(03)00068-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00935951v1</w:t>
+                <w:t xml:space="preserve">hal-00482944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic analysis of reciprocating compressors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P Stouffs</w:t>
+                <w:t xml:space="preserve">Thermoeconomic Analysis Based on Energy Structure for CHP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Brecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P Wauters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1290-0729(00)01187-X⟩</w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 22 (5), pp.561-566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1359-4311(01)00099-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935950v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilans énergétiques et environnementaux de l’utilisation en cogénération du biogaz issu du traitement des eaux usées urbaines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ioan Bitir</w:t>
+                <w:t xml:space="preserve">Thermodynamic analysis of reciprocating compressors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Stouffs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Le Corre</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Wauters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.429⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 40 (1), pp.52-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1290-0729(00)01187-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03181504v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method to determine the start and end of combustion in an internal combustion engine using entropy changes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental database for a cogeneration gas engine efficiency prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Dupleac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Ramesh</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Leduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int.J. Applied Thermodynamics, ISSN 1301-9724</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part A: Journal of Power and Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 215 (A1), pp.55-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1243/0957650011536561⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00482952v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic acids emissions from natural-gas-fed engines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E Zervas</w:t>
+                <w:t xml:space="preserve">Bilans énergétiques et environnementaux de l’utilisation en cogénération du biogaz issu du traitement des eaux usées urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Bitir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, N°19 - 3ème trimestre 2000, pp.8-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1352-2310(00)00160-6⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00935954v1</w:t>
+                <w:t xml:space="preserve">hal-03181504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TDC determination in IC engines based on the thermodynamic analysis of the temperature-entropy diagram</w:t>
+                <w:t xml:space="preserve">A new method to determine the start and end of combustion in an internal combustion engine using entropy changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Rousseau</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ramesh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fuels and Lubricants, ISBN 0-7680-0693-3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 108 (4), pp 936--945</w:t>
+              <w:t xml:space="preserve">Int.J. Applied Thermodynamics, ISSN 1301-9724</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 3 (2), pp.49-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00482954v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Organic acids emissions from natural-gas-fed engines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Zervas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Tazerout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 34 (23), pp.3921-3929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1352-2310(00)00160-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TDC determination in IC engines based on the thermodynamic analysis of the temperature-entropy diagram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Tazerout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Fuels and Lubricants, ISBN 0-7680-0693-3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 108 (4), pp 936--945</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Combustion characterization of natural gas in a lean burn spark-ignition engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lemoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part D: Journal of Automobile Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 213 (D5), pp.481-489. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1243/0954407991527044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16557,65 +16804,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigationof pilot injection strategy effect on performance and emissions ofdual-fuel engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ouchikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Said Lounici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16643,571 +16890,571 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourteen International Conference on Thermal Engineering: Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Yalova, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04816730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunflower Seeds Liquefaction for Bio-char Production: Parametric Optimization via Full Factorial Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loubna Hadhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Paraschiv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Conference on Sustainable Energy-Water-Environment Nexus in Desert Climates</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Qatar environment and energy research Institute, Nov 2021, Doha, Qatar. pp.399-407, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-76081-6_49⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MINERVE : la plate-forme innovante de Power-to-gas à Nantes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marin Gallego Mylène</w:t>
+                <w:t xml:space="preserve">Modelling plastic pyrolysis inside a semi-batch reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sary Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shawki Mazloum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Abou Msallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Allam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2019 : XVIIème Congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">2ème séminaire du GDR Thermobio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02386828v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling plastic pyrolysis inside a semi-batch reactor</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nadine Allam</w:t>
+                <w:t xml:space="preserve">MINERVE : la plate-forme innovante de Power-to-gas à Nantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy-Libardo Durán Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Gallego Mylène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lemoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Tazerout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème séminaire du GDR Thermobio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">SFGP 2019 : XVIIème Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02362092v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02386828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production et séparation de carburants alternatifs issus de la pyrolyse de plastiques : études expérimentale et numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Detcheberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy-Libardo Durán Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP 2019 : XVIIème Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la réduction de l'acidité par la réaction d'estérification dans un réacteur mélangeur chaotique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Amine Kadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17248,2432 +17495,2432 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIFQ 2019 : Colloque International Franco-Québécois en énergie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MINERVE an innovative Power-to-Gas pilot unit in Nantes, France: presentation and energy performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy-Libardo Durán Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Gallego Mylène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lemoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCE12 2019 : 12th European Congress of Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02386873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric Optimisation of a Trigenerative Small Scale Compressed Air Energy Storage System</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Production et séparation de carburants alternatifs issus de la pyrolyse de plastiques : études expérimentale et numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Marin Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sary Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy-Libardo Durán Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEEBI 2019: Symposium on Energy Efficiency in Buildings and Industry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SFGP 2019 : XVIIème Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384277v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02386817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production et séparation de carburants alternatifs issus de la pyrolyse de plastiques : études expérimentale et numérique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Parametric Optimisation of a Trigenerative Small Scale Compressed Air Energy Storage System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Cheayb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Marin Gallego</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Freddy-Libardo Durán Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2019 : XVIIème Congrès de la Société Française de Génie des Procédés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SEEBI 2019: Symposium on Energy Efficiency in Buildings and Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CANCAM 2019: 27th Canadian Congress of Applied Mechanics, May 2019, Sherbrooke, Quebec, Canada. pp.5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/proceedings2019023005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02386817v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production de l’ester méthylique à partir des déchets de l’industrie oléicole en utilisant des catalyseurs solides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnan Yassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Chabchoub Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manef Abderrabba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP 2019 : XVIIème Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, NANTES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation Chimique Des Huiles De Pneu Usagé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Ourak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Gallego Mylène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Burnens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP 2019 : XVIIème Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02386802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic degradation of polyethylene and polypropylene wastes over USY zeolite into gasoline and diesel-like fuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Kassargy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Burnens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Kahine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of a Pyrolysis Batch Reactor Using COMSOL Multiphysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shawki Mazloum</w:t>
+                <w:t xml:space="preserve">Experimental Investigation on the Reduction of Catalyst Costs in the Polyethylene Pyrolysis Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaurav Upreti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Burnens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Kassargy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Tazerout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIFMA 2018 : Fifth International Francophone Congress of Advanced Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/matecconf/201926104003⟩</w:t>
+              <w:t xml:space="preserve">i-TREC 2017: 2nd international Tropical Renewable Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Bali, Indonesia. pp.012122, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1755-1315/105/1/012122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361302v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02270067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigation on the Reduction of Catalyst Costs in the Polyethylene Pyrolysis Process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaurav Upreti</w:t>
+                <w:t xml:space="preserve">Modeling of a Pyrolysis Batch Reactor Using COMSOL Multiphysics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shawki Mazloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Abou Msallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Allam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Loubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">i-TREC 2017: 2nd international Tropical Renewable Energy Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1755-1315/105/1/012122⟩</w:t>
+              <w:t xml:space="preserve">CIFMA 2018 : Fifth International Francophone Congress of Advanced Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Beyrouth, Lebanon. pp.4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/201926104003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02270067v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale et numérique d’un système de stockage de l’électricité renouvelable par compression d’air à petite échelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Marin Gallego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JITH2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Monastir, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02386969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study on The Effects of Feedstock Composition on The Properties of Biodiesel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aulia Mairizal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Burnens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priadi Cindy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Tropical Renewable Energy Conference (i-TREC).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Bali, Indonesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02360961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study on the production of diesel-like fuel from waste high density polyethylene via non-catalytic pyrolysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance and emissions of a diesel engine using waste tire pyrolysis oil blends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Loubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Khaled Loubar</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radwan Alkhatib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eskandar Mounif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 3rd International Conference on Renewable Energies for Developing Countries (REDEC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th International Conference on Engineering for Waste and Biomass Valorisation,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Albi, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01735122v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiesel production by citrullus coloquinthis for internal combustion engines</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental study on the production of diesel-like fuel from waste high density polyethylene via non-catalytic pyrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Kassargy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Burnens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Thermal Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 3rd International Conference on Renewable Energies for Developing Countries (REDEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Zouk Mosbeh, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/REDEC.2016.7577567⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361169v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01735122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance and emissions of a diesel engine using waste tire pyrolysis oil blends</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biodiesel production by citrullus coloquinthis for internal combustion engines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Alloune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sary Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eskandar Mounif</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Balistrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Engineering for Waste and Biomass Valorisation,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Albi, France</w:t>
+              <w:t xml:space="preserve">9th International Conference on Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Abu Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361276v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiesel production from non edible oil using heterogeneous solid base catalysts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Combustion Characteristics of Pistacia Lentiscus Biodiesel in DI Diesel Engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Khiari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Tarabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th European Biomass Conference and Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">12th International Conference on Engines &amp; Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Capri, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361271v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02270065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combustion Characteristics of Pistacia Lentiscus Biodiesel in DI Diesel Engine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Biodiesel production from non edible oil using heterogeneous solid base catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Khiari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Tarabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Engines &amp; Vehicles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Capri, France</w:t>
+              <w:t xml:space="preserve">24th European Biomass Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02270065v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gazéification de la biomasse : purification du gas de synthèse par traitement catalytique des goudrons sur un lit de charbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouloud Tizzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Liazid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIème Colloque Interuniversitaire Franco-Québécois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01926998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation on the effects of raw materials degradation on performance, combustion and emissions of a single cylinder engine running on biodiesel from waste lipids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combustion Characteristics and Performance of a Biodiesel Fueled Compression Ignition Engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Kezrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liazid Abdelkrim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd European Biomass Conference: Setting the Course for a Biobased Economy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Hambourg, Germany. pp.1173-1181</w:t>
+              <w:t xml:space="preserve">7th International Conference on Thermal Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Kasbah, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01206889v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combustion Characteristics and Performance of a Biodiesel Fueled Compression Ignition Engine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental investigation on the effects of raw materials degradation on performance, combustion and emissions of a single cylinder engine running on biodiesel from waste lipids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Liazid Abdelkrim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Thermal Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Kasbah, Morocco</w:t>
+              <w:t xml:space="preserve">22nd European Biomass Conference: Setting the Course for a Biobased Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Hambourg, Germany. pp.1173-1181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02360981v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upgrade of Corrosiveness Nature of Fish Waste Bio-Oil Using a Hybrid Catalyst (MgO/Na2CO3) Optimization Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Mrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2013 Fluids Engineering Division Summer Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Incline Village, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/FEDSM2013-16391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01464702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waste tires pyrolysis: thermogravimetric study and conditions optimization in a batch reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radwan Alkhatib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eskandar Mounif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Applied Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Pretoria, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02360998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiesel Production Unit from Lab Scale to Industrial Pilot Plant: Material and Energy Balance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19689,299 +19936,299 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Power Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02360987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance and Emissions of Diesel Engine Using Bio-Fuel Derived From Waste Fish Oil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Mrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2012 Fluids Engineering Division Summer Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Rio Grande, United States. pp.1101-1107, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/FEDSM2012-72292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution on the valorization of waste animal fat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Paraschiv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinquième Edition du Colloque Francophone sur l’Energie - Environnement - Economie et Thermodynamique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Iasi, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation of cooking oils and animal fat wastes for biodiesel production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Paraschiv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19996,73 +20243,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seventh International Conference on Material Sciences (CSM7)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Beyrouth, Lebanon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental heat release analysis and emissions of a diesel engine fuelled with bio-fuel elaborated from animal fat valorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20091,1369 +20338,1369 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Energy Conversion and conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation des huiles de friture usagées et de la graisse animale en biocarburants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana-Adela Basa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Paraschiv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Non Pollution Dépollution et Génie des Procédés 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and optimization of biodiesel’s production from waste cooking oil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana-Adela Basa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Paraschiv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Energy and Environment CIEM’09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensional modeling of biomass pyrolysis based on a nodal approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Vijeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Gerun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Bellettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Castelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOS 2006: Proceedings of the 19th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems, Vols 1-3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Aghia Pelagia, Crete, Greece. pp.365-372</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the oxidation zone in a biomass two-stage downdraft gasifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Gerun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Gobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U Henriksen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of ECOS 2005, Vols 1-3: SHAPING OUR FUTURE ENERGY SYSTEMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Unknown, pp.1525-1532</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of micro-explosion delay of water-in-fuel emulsion droplets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camal Rahmouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of ECOS 2005, Vols 1-3: SHAPING OUR FUTURE ENERGY SYSTEMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Unknown, pp.237-242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of alcohols addition on the performance and emission characteristics of an animal fat emulsion fuelled diesel engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Kerihuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ms Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOS 2005: 18th International Conference on Efficiency, Cost, Optimization, Simulation, and Environmental Impact of Energy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Trondheim, Norway. pp.1383-1390</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of CO2 reduction in tri-generation - Case studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Minciuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Bitir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENERGY AND ENVIRONMENT, VOLS 1 AND 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Unknown, pp.339-345</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A diesel engine global simulation tool - benefits in coolant loop optimization and additional heating systems use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Pirotais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Guyonvarch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VTMS 6: VEHICLE THERMAL MANAGEMENT SYSTEMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Unknown, pp.599-610</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opportunity of the on-farm biogas plants - Subsidies policy for CO2 reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Bitir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Minciue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENERGY AND ENVIRONMENT, VOLS 1 AND 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Unknown, pp.28-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal use of the generated biogas from manure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Bitir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Congress of Computers in Agriculture and Natural Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2002, Iguacu Falls, Brazil. pp.387-395, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13031/2013.8357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermoeconomic analysis method for cogeneration plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Athanasovici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Brecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCOS 2000: FROM THERMO-ECONOMICS TO SUSTAINABILITY, PTS 1-4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Unknown, pp.157-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new methodological approach of sizing and operation optimization for cogeneration by internal combustion engines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Dupleac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Leduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCOS 2000: FROM THERMO-ECONOMICS TO SUSTAINABILITY, PTS 1-4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Unknown, pp.671-678</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21463,320 +21710,320 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation chimique du marc de café par la méthodologie des surfaces de réponse</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marin Gallego Mylène</w:t>
+                <w:t xml:space="preserve">Etude cinétique comparative de la transestérification dans un réacteur batch et continu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Amine Kadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Loubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sary Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naim Akkouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">2ème séminaire du GDR Thermobio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02386851v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude cinétique comparative de la transestérification dans un réacteur batch et continu</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Naim Akkouche</w:t>
+                <w:t xml:space="preserve">Activation chimique du marc de café par la méthodologie des surfaces de réponse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Aouled Mhemed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Gallego Mylène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème séminaire du GDR Thermobio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">SFGP 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02362082v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02386851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de la liquéfaction des graines oléagineuses pour la production de biochar en utilisant la Méthodologie des Surfaces de Réponse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loubna Hadhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Paraschiv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21791,87 +22038,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème séminaire du GDR Thermobio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative kinetic study of transesterification in a batch and continuous reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Amine Kadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21912,277 +22159,277 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Green and Sustainable Chemistry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Dresde, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy valorization of grasses by dry process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Wahrani Khirech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WasteEng - Conference on Engineering for Waste and Biomass Valorisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01927075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of a small-scale Adiabatic Compressed Air Energy Storage (SS-A-CAES)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Montoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Gallego Mylène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WasteEng18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02386921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purification of biodiesel by the use of a stacked bed of sawdust and ion exchange resin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Amine Kadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22210,169 +22457,169 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of an Adiabatic Compressed Air Energy Storage (A-CAES)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Gallego Mylène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICEST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02386998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Recovery from Refuse Derived Fuels: ZSM-5 Reuse and Regeneration in the Catalytic Pyrolysis of Refuse Derived Fuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrietta Essie Whyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22400,225 +22647,225 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd European Biomass Conference and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production, Characterization and Engine Test of Biofuel from Non-Edible Oil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Khiari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Tarabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd European Biomass Conference and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production et combustion dans un moteur diesel du biodiesel issu de la valorisation des résidus graisseux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Paraschiv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22633,73 +22880,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire « Energie » de l’IMT - Regards croisés sur l’énergie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse expérimentale de la combustion du biodiesel issu de la valorisation de l’huile de friture usagée dans un moteur diesel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -22728,51 +22975,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès AMT2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Settat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22782,78 +23029,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHP from dual-fuel engine using biogas of anaerobic digestion of dairy manure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïm Akkouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nepveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22875,417 +23122,417 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Candida Vilarinho; Fernando Castro; Margarida Gonçalves; Ana Luísa Fernando. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wastes: Solutions, Treatments and Opportunities III : Selected Papers from the 5th International Conference Wastes 2019, September 4-6, 2019, Lisbon, Portugal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Taylor &amp; Francis, pp.41-48, 2019, 9780429289798. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9780429289798-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05372640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Analysis of Biofuel and Undistilled Biofuel from Waste Fish Fat in Diesel Engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Mrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Geo Varuvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exergy for A Better Environment and Improved Sustainability 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.1339-1359, 2018, Green Energy and Technology, 978-3-319-62572-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-62572-0_86⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03432725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic Study of Plastic Wastes with and Without Catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Berrich Betouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exergy for A Better Environment and Improved Sustainability 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.357-371, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-62575-1_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02407274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combustion Analysis of Biofuel Derived from Waste Fish Fat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Geo Varuvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Mrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exergy for A Better Environment and Improved Sustainability 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.1311-1328, 2018, Green Energy and Technology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-62572-0_84⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03449993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiesel from Waste Cooking Oil: Elaboration and Combustion Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -23301,349 +23548,349 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy science and Technology/ Bioenergy/</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7, pp.692 - 714, 2015, Bioenergy, 1-626990-68-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01560948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Method to Determine Biogas Composition For Combustion Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rahmouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in alternative Fuel Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. SAE SP-1716, ISBN 0-7680-1008-X, pp.77-86, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00485597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Experimental Study of Knock in a Natural Gas Fuelled Spark Ignition Engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Brecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ramesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> SI engine experiments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. SAE SP-1712, ISBN 0-7680-1004-7, pp.75-84, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00485598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compression Ratio and TDC Calibrations Using Temperature-Entropy Diagram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Stouffs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Emission Formation in SI Engines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. SAE, SP-1485, ISBN 0-7680-0492-6, pp.36-46, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00485601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23653,249 +23900,249 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériau viscoélastique obtenu de la liquéfaction hydrothermale de microalgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bujoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemence Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2015044891. DI-TBN-13-009. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03771275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for determining at least one energetic property of a gas fuel mixture by measuring physical properties of the gas mixture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camal Rahmouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO03012435. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00482961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId594"/>
+      <w:footerReference w:type="default" r:id="rId600"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -24042,51 +24289,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241521v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ouchikh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Said Lounici" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Loubar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Tazerout" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18082115" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652721v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youghourta Zerdane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Largeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim Akkouche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Hachemi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00986445.2022.2067749" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567660v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kadi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boukhalkhal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sary Awad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lasbet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-022-02025-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807508v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Amine Kadi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Lamine Boukhalkhal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derradji Mehdi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-023-08117-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652863v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Hadhoum" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Burnens" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paraschiv" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-021-10330-z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04652832v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Khiari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tarabet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mahmoud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-020-00913-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188294v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Aouled Mhemed" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Kordoghli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Marin Gallego" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Largeau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.138059" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653251v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Samim Ghafoori" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Marin-Gallego" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.122086" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653236v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Abdelalli Benbellil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.122746" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652702v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rachid Benhalilou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ouerhani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-022-03425-w" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652849v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ouchikh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Lounici" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2021.121911" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04652800v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Cheayb" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poncet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.121842" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492726v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Eddine Ghersi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Amoura" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Desideri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.119574" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653774v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.129739" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660879v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Zohra Aklouche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2021.120199" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075452v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Ayadi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Nurul Anisa Saragih" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Priadi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manef Abderrabba" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2021.120678" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660904v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Ourak" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-020-01313-w" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653781v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mougari" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Himrane" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hachemi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15435075.2021.1914630" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493694v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Villot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2020.11.031" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653288v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Bellahcene" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Tarabet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-020-01155-6" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652254v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawki Mazloum" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Allam" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Aboumsallem" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2020.116375" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660910v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-020-00681-6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03448991v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Geo Varuvel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govindan Nagarajan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Aloui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2020.118644" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02269913v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aulia Qisthi Mairizal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Rianti Priadi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djoko Hartono" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setyo Moersidik" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2019.06.067" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654150v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Kadi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-019-00905-5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881866v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Zagrouba" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2020.104036" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881875v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Gallego Myl&#232;ne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;thi Zagrouba" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488650v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nepveu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2019.112407" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394194v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Balistrou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-018-0538-9" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02365798v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Loubar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-019-00880-x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731265v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Khiari" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Mahmoud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-018-0257-2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394242v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.04.133" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MV59SXNJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996377v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guewouo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingai Luo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tarlet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12030377" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02271250v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Kadi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e02146" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384256v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.01.222" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660793v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Khiari" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.09.102" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384230v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheayb Mohamad" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poncet S&#233;bastien" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2019.100944" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02270051v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Kassargy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Upreti" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Kahine" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2018.11.093" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X5TFWSRK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731264v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Z. Aklouche" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bentebbiche" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2018.02.053" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C4M4X0XQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560839v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alloune" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balistrou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joei.2017.01.009" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PG742G1Z-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731263v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lounici" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouguessa" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.09.045" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2GSJP3N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878557v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15659/ijaat.18.09.992" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660736v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoud Mihoubi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2018.06.002" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2DV5CBZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926971v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somaiyeh Heidari" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Najjar" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.7b03181" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926957v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2018.03.113" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BV2FK7F5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735113v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ponti&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouma&#239;ma Chaouachi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;chir Chaouachi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2017.09.012" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9F9SH94-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660660v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Kuncser" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ep.12605" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660654v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2017.06.001" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WF0NBCRK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731269v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2017.09.050" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735119v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2017.09.005" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPFJ3QJL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731275v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2016.10.005" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VHQRTKD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926787v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benbellil" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Niculescu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2017.11.138" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71H82BJP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525727v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mrad" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10098-016-1303-z" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525726v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4034979" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446458v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2016.07.034" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZN176S9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381776v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2016.06.054" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01347771v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2015.11.021" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XK80WRKW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949513v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Caporgno" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Legrand" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lepine" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2016.04.123" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01261585v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kezrane Cheikh" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liazid Abdelkrim" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2015.10.042" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01201692v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Prisecaru" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2015.04.070" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204741v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Audo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Queffelec" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louvet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hemez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.5b00088" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01260875v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrietta Essie Whyte" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2015.08.022" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01260874v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwan Alkhatib" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eskandar Mounif" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2015.10.014" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939976v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan-Catalin Niculescu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2013.10.091" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VXVB56HQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204913v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Lounici" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Belmrabet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2014.05.008" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939975v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silao Esp&#233;rance Kinata" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Belloncle" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2013.10.057" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HFTDSC1F-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204921v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Boussadi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.10.068" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206895v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bencherif" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Liazid" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/TSCI121210084B" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935901v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Edwin Geo" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15435075.2012.727926" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560828v2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.492.380" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206901v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2014.03.078" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935908v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2012.11.086" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGT7BDM8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735145v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Bousbaa" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/JPTAF" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935903v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silao Esperance Kinata" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pataschiv" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouslamti" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2013.08.002" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXC4KWVH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935909v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Laksmono" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2012.10.016" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85XMD6MF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935905v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lamarche" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gelix" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Koehler" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mati" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2012.12.005" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XHVWL65T-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935907v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2012.11.051" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4PCRJRLD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935906v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Montillet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Nedjar" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2012.11.018" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B28NJXFP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935904v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.2906" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0J15KQC0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935913v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2012.05.017" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2LWFD13S-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935915v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4005660" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935912v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2012.07.011" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935914v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2012.04.056" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935918v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Hanchi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/235485" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935916v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2012.01.067" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935911v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramla Gheith" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sassi Ben Nasrallah" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.1872" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5M65MGFQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935910v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2012.05.035" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MH1P2MH6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935919v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Abed" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15376/biores.7.1.1200-1220" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935921v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Senthilkumar" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramesh" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nagalingam" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0957650911399012" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-0W1QLLXZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935920v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ndayishimiye" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2010.12.046" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HS5B7S9F-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935923v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bellettre" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30638/eemj.2010.180" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692340v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2010.09.012" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935925v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camal Rahmouni" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1756-8277.2.1.1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935924v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bellettre" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.1580" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4DBFVVMD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935922v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30638/eemj.2010.176" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935926v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Senthil Kumar" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/09576509JPE758" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-NV78NRFQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935928v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Paviet" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chazarenc" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-6580.2089" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-F91GFWHG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935927v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2008.05.005" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8R78N45-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935929v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bencherif" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Liazid" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVD.2009.024973" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935931v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gerun" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Vijeu" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2007.07.009" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DXHT2S1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935930v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Castelain" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2008.06.004" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJMQ02VH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482473v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Corre" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2007.02.024" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40M1C2MQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935933v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kerihuel" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2006.05.023" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6GW0VD5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935932v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2006.05.002" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0D9DWM1P-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935935v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ollivier" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gc Roy" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2005.06.019" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZDJKGR4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935934v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2180278" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939978v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2004.11.003" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8W2R92W0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935939v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1857943" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935938v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ms Kumar" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2005.03.002" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M35J8QDN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935943v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ollivier" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ICHMT.2004.IntThermSciSemin.910" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935937v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/095765005X31243" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-V81M9XTV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482530v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brecq" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-2361(03)00245-X" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCT03WJQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483983v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pirotais" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bellettre" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Pelsemaeker" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2003-01-0224" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482947v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-2361(03)00029-2" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5DFWV1FM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482949v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousseau" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leduc" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482613v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2002-01-2224" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935944v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Brecq" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Muller" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-4311(03)00063-2" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2W2N81G-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482619v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rahmouni" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2002-01-1708" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935945v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1290-0729(02)00052-2" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFQK3HTX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482620v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(03)00126-8" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2PS1ML4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482945v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Minciuc" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Athanasovici" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bitir" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-4311(03)00067-X" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGHGFR8X-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482944v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-4311(03)00068-1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DSJRZ5F6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482951v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-4311(01)00099-0" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GS7RM1V-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935951v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dupleac" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Mahieu" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rousseau" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Leduc" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/0957650011536561" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-C7LXJ3RC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935950v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Stouffs" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Wauters" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1290-0729(00)01187-X" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8T8XL58-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181504v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Bitir" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.429" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482952v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935954v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Zervas" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1352-2310(00)00160-6" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8SB7KBR0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482954v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935957v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lemoult" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/0954407991527044" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-L024WQ1S-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816730v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653177v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76081-6_49" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386828v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy-Libardo Dur&#225;n Mart&#237;nez" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02362092v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Abou Msallem" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361681v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Detcheberry" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361985v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386873v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384277v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2019023005" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386817v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361691v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Yassine" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Chabchoub Ayadi" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386802v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361294v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361302v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201926104003" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02270067v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/105/1/012122" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386969v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02360961v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aulia Mairizal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priadi Cindy" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735122v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC.2016.7577567" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361169v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361276v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361271v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02270065v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926998v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Tizzaoui" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Largeau" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206889v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02360981v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Kezrane" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464702v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2013-16391" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02360998v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02360987v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935917v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2012-72292" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361087v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361097v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361079v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361118v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana-Adela Basa" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361022v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935936v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935942v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gobel" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Henriksen" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935940v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935941v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935947v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Minciuc" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bitir" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935948v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pirotais" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Guyonvarch" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935946v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Minciue" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935953v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13031/2013.8357" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935955v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Athanasovici" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935956v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386851v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02362082v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02362088v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02362076v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927075v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Wahrani Khirech" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386921v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Montoya" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02362026v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386998v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02362019v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02362009v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361998v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361102v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372640v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Akkouche" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429289798-7" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03432725v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62572-0_86" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407274v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Berrich Betouche" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62575-1_25" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03449993v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62572-0_84" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560948v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485597v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485598v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brecq" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485601v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03771275v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chailleux" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bujoli" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Legrand" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482961v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241521v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ouchikh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Said Lounici" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Loubar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Tazerout" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18082115" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652721v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youghourta Zerdane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Largeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim Akkouche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Hachemi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00986445.2022.2067749" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567660v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kadi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boukhalkhal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sary Awad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lasbet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-022-02025-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807508v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Amine Kadi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Lamine Boukhalkhal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derradji Mehdi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-023-08117-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107358v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Zohra Aklouche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Hadhoum" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16062534" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653251v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Samim Ghafoori" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Marin-Gallego" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.122086" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653236v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Abdelalli Benbellil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.122746" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188294v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Aouled Mhemed" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Kordoghli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Marin Gallego" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Largeau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.138059" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652863v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Burnens" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paraschiv" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-021-10330-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04652832v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Khiari" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tarabet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mahmoud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-020-00913-9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652702v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rachid Benhalilou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ouerhani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-022-03425-w" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652849v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ouchikh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Lounici" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2021.121911" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04652800v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Cheayb" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poncet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.121842" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075452v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Ayadi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Nurul Anisa Saragih" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Priadi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manef Abderrabba" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2021.120678" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660904v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Ourak" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-020-01313-w" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492726v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Eddine Ghersi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Amoura" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Desideri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.119574" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653774v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.129739" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660879v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2021.120199" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653781v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mougari" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Himrane" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hachemi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15435075.2021.1914630" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493694v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Villot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2020.11.031" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653288v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Bellahcene" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Tarabet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-020-01155-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652254v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawki Mazloum" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Allam" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Aboumsallem" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2020.116375" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654150v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Kadi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-019-00905-5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881866v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Zagrouba" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2020.104036" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881875v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Gallego Myl&#232;ne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;thi Zagrouba" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02269913v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aulia Qisthi Mairizal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Rianti Priadi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djoko Hartono" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setyo Moersidik" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2019.06.067" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660910v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-020-00681-6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03448991v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Geo Varuvel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govindan Nagarajan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Aloui" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2020.118644" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654159v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rekia Bouguessa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Belmrabet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.01.003" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488650v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nepveu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2019.112407" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394194v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Balistrou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-018-0538-9" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02365798v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Loubar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-019-00880-x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731265v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Khiari" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Mahmoud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-018-0257-2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394242v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.04.133" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MV59SXNJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996377v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guewouo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingai Luo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tarlet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12030377" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02271250v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Kadi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e02146" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384256v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.01.222" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660793v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Khiari" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.09.102" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384230v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheayb Mohamad" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poncet S&#233;bastien" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2019.100944" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02270051v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Kassargy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Upreti" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Kahine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2018.11.093" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X5TFWSRK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878557v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Z. Aklouche" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bentebbiche" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15659/ijaat.18.09.992" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731263v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lounici" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouguessa" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.09.045" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2GSJP3N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731264v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2018.02.053" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C4M4X0XQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560839v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alloune" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balistrou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joei.2017.01.009" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PG742G1Z-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660736v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoud Mihoubi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2018.06.002" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2DV5CBZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926971v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somaiyeh Heidari" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Najjar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.7b03181" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926957v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2018.03.113" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BV2FK7F5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731275v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2016.10.005" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VHQRTKD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926787v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benbellil" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Niculescu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2017.11.138" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71H82BJP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735119v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2017.09.005" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPFJ3QJL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735113v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ponti&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouma&#239;ma Chaouachi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;chir Chaouachi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2017.09.012" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9F9SH94-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660660v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Kuncser" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ep.12605" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660654v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2017.06.001" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WF0NBCRK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731269v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2017.09.050" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525727v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mrad" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10098-016-1303-z" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525726v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4034979" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446458v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2016.07.034" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZN176S9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381776v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2016.06.054" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01347771v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2015.11.021" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XK80WRKW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949513v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Caporgno" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Legrand" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lepine" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2016.04.123" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01261585v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kezrane Cheikh" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liazid Abdelkrim" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2015.10.042" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204741v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Audo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Queffelec" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louvet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hemez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.5b00088" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01201692v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Prisecaru" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2015.04.070" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01260875v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrietta Essie Whyte" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2015.08.022" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01260874v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwan Alkhatib" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eskandar Mounif" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2015.10.014" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204913v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Lounici" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Belmrabet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2014.05.008" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939975v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silao Esp&#233;rance Kinata" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Belloncle" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2013.10.057" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HFTDSC1F-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939976v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan-Catalin Niculescu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2013.10.091" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VXVB56HQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204921v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Boussadi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.10.068" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206895v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bencherif" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Liazid" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/TSCI121210084B" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560828v2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.492.380" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935901v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Edwin Geo" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15435075.2012.727926" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206901v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2014.03.078" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935909v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Laksmono" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2012.10.016" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85XMD6MF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935905v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lamarche" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gelix" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Koehler" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mati" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2012.12.005" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XHVWL65T-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935903v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silao Esperance Kinata" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pataschiv" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouslamti" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2013.08.002" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXC4KWVH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935908v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2012.11.086" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGT7BDM8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735145v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Bousbaa" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/JPTAF" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935906v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Montillet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Nedjar" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2012.11.018" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B28NJXFP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935904v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.2906" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0J15KQC0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935907v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2012.11.051" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4PCRJRLD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935913v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2012.05.017" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2LWFD13S-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935915v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4005660" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935912v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2012.07.011" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935914v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2012.04.056" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935916v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2012.01.067" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935918v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Hanchi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/235485" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935911v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramla Gheith" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sassi Ben Nasrallah" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.1872" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5M65MGFQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935910v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2012.05.035" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MH1P2MH6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935919v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Abed" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15376/biores.7.1.1200-1220" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935921v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Senthilkumar" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramesh" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nagalingam" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0957650911399012" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-0W1QLLXZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935920v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ndayishimiye" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2010.12.046" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HS5B7S9F-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935924v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bellettre" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camal Rahmouni" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.1580" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4DBFVVMD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935923v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bellettre" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30638/eemj.2010.180" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692340v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2010.09.012" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935925v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1756-8277.2.1.1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935922v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30638/eemj.2010.176" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935928v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Paviet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chazarenc" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-6580.2089" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-F91GFWHG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935926v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Senthil Kumar" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/09576509JPE758" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-NV78NRFQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935927v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2008.05.005" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8R78N45-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935929v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bencherif" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Liazid" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVD.2009.024973" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935931v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gerun" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Vijeu" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2007.07.009" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DXHT2S1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935930v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Castelain" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2008.06.004" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJMQ02VH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482473v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Corre" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2007.02.024" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40M1C2MQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935935v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ollivier" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gc Roy" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2005.06.019" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZDJKGR4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935933v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kerihuel" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2006.05.023" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6GW0VD5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935932v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2006.05.002" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0D9DWM1P-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935934v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2180278" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935943v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ollivier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ICHMT.2004.IntThermSciSemin.910" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939978v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2004.11.003" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8W2R92W0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935939v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1857943" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935938v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ms Kumar" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2005.03.002" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M35J8QDN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935937v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/095765005X31243" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-V81M9XTV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482530v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brecq" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-2361(03)00245-X" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCT03WJQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482949v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousseau" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leduc" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482613v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pirotais" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bellettre" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Pelsemaeker" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2002-01-2224" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935944v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Brecq" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Muller" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-4311(03)00063-2" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2W2N81G-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482947v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-2361(03)00029-2" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5DFWV1FM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483983v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2003-01-0224" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482619v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rahmouni" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2002-01-1708" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935945v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1290-0729(02)00052-2" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFQK3HTX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482620v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(03)00126-8" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2PS1ML4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482945v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Minciuc" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Athanasovici" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bitir" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-4311(03)00067-X" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGHGFR8X-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482944v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-4311(03)00068-1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DSJRZ5F6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482951v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-4311(01)00099-0" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GS7RM1V-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935950v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Stouffs" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Wauters" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1290-0729(00)01187-X" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8T8XL58-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935951v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dupleac" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Mahieu" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rousseau" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Leduc" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/0957650011536561" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-C7LXJ3RC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181504v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Bitir" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.429" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482952v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935954v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Zervas" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1352-2310(00)00160-6" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8SB7KBR0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482954v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935957v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lemoult" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/0954407991527044" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-L024WQ1S-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816730v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653177v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76081-6_49" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02362092v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Abou Msallem" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386828v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy-Libardo Dur&#225;n Mart&#237;nez" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361681v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Detcheberry" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361985v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386873v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386817v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384277v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2019023005" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361691v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Yassine" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Chabchoub Ayadi" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386802v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361294v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02270067v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/105/1/012122" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361302v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201926104003" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386969v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02360961v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aulia Mairizal" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priadi Cindy" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361276v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735122v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC.2016.7577567" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361169v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02270065v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361271v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926998v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Tizzaoui" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Largeau" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02360981v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Kezrane" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206889v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464702v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2013-16391" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02360998v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02360987v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935917v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2012-72292" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361087v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361097v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361079v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361118v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana-Adela Basa" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361022v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935936v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935942v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gobel" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Henriksen" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935940v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935941v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935947v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Minciuc" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bitir" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935948v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pirotais" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Guyonvarch" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935946v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Minciue" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935953v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13031/2013.8357" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935955v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Athanasovici" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935956v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02362082v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386851v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02362088v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02362076v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927075v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Wahrani Khirech" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386921v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Montoya" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02362026v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386998v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02362019v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02362009v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361998v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361102v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372640v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Akkouche" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429289798-7" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03432725v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62572-0_86" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407274v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Berrich Betouche" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62575-1_25" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03449993v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62572-0_84" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560948v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485597v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485598v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brecq" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485601v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03771275v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chailleux" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bujoli" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Legrand" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482961v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>