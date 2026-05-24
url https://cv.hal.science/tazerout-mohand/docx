--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -217,334 +217,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05241521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic effects of eggshell ash on the conversion of used engine oil to fuel by pyrolysis</w:t>
+                <w:t xml:space="preserve">Chaotic Transport in Three-Dimensional Reactors Operating in Open Flows for Continuous Biodiesel Production from Rapeseed Oil: Numerical and Experimental Comparative Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youghourta Zerdane</w:t>
+                <w:t xml:space="preserve">M. Kadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean François Largeau</w:t>
+                <w:t xml:space="preserve">A. Boukhalkhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naim Akkouche</w:t>
+                <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madjid Hachemi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Y. Lasbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 210 (7), pp.1195-1206. </w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (7), pp.2285-2298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00986445.2022.2067749⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12649-022-02025-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04652721v1</w:t>
+                <w:t xml:space="preserve">hal-04567660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaotic Transport in Three-Dimensional Reactors Operating in Open Flows for Continuous Biodiesel Production from Rapeseed Oil: Numerical and Experimental Comparative Study</w:t>
+                <w:t xml:space="preserve">Catalytic effects of eggshell ash on the conversion of used engine oil to fuel by pyrolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kadi</w:t>
+                <w:t xml:space="preserve">Youghourta Zerdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Boukhalkhal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Khaled Loubar</w:t>
+                <w:t xml:space="preserve">Jean François Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sary Awad</w:t>
+                <w:t xml:space="preserve">Naim Akkouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Lasbet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Madjid Hachemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Tazerout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (7), pp.2285-2298. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 210 (7), pp.1195-1206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12649-022-02025-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00986445.2022.2067749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04567660v1</w:t>
+                <w:t xml:space="preserve">hal-04652721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transesterification Reaction in a Three-Dimensional Chaotic Mixer-Based Continuous Reactor: Kinetics Study and Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El-Amine Kadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Lamine Boukhalkhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -732,663 +732,663 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04107358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techno-economic and sensitivity analysis of biomethane production via landfill biogas upgrading and power-to-gas technology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental Investigation on the Supercritical Rapeseed Methanolysis for Biofuel Production: Effects of the Operating Conditions on the Bio-oil Viscosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna Hadhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sary Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Samim Ghafoori</w:t>
+                <w:t xml:space="preserve">Gaëtan Burnens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Paraschiv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 239, pp.122086. </w:t>
+              <w:t xml:space="preserve">BioEnergy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (2), pp.1304-1315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2021.122086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12155-021-10330-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04653251v1</w:t>
+                <w:t xml:space="preserve">hal-04652863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of natural gas enrichment with high hydrogen participation in dual fuel diesel engine</w:t>
+                <w:t xml:space="preserve">Optimization of bio-oil production from Pistacia lentiscus seed liquefaction and its effect on diesel engine performance and pollutant emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Messaoud Abdelalli Benbellil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohand Said Lounici</w:t>
+                <w:t xml:space="preserve">K. Khiari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tarabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2021.122746⟩</w:t>
+              <w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (8), pp.3359-3372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13399-020-00913-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04653236v1</w:t>
+                <w:t xml:space="preserve">hal-04652832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel low-cost material for thiophene and toluene removal: Study of the tire pyrolysis volatiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Aouled Mhemed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Kordoghli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Marin Gallego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loubna Hadhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 450, pp.138059. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cej.2022.138059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04188294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigation on the Supercritical Rapeseed Methanolysis for Biofuel Production: Effects of the Operating Conditions on the Bio-oil Viscosity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maria Paraschiv</w:t>
+                <w:t xml:space="preserve">Techno-economic and sensitivity analysis of biomethane production via landfill biogas upgrading and power-to-gas technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Samim Ghafoori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Marin-Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Tazerout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEnergy Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12155-021-10330-z⟩</w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 239, pp.122086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2021.122086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04652863v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of bio-oil production from Pistacia lentiscus seed liquefaction and its effect on diesel engine performance and pollutant emissions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sary Awad</w:t>
+                <w:t xml:space="preserve">Investigation of natural gas enrichment with high hydrogen participation in dual fuel diesel engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Messaoud Abdelalli Benbellil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Said Lounici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Tazerout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (8), pp.3359-3372. </w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 243, pp.122746. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13399-020-00913-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2021.122746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04652832v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and CFD investigation of thermo-catalytic conversion of toluene as tar model in a fixed bed of date stone and spent coffee ground chars</w:t>
               </w:r>
@@ -1400,51 +1400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rachid Benhalilou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ouerhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1530,51 +1530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.S. Lounici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tarabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1634,51 +1634,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A techno-economic analysis of small-scale trigenerative compressed air energy storage system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Cheayb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Marin Gallego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1732,702 +1732,702 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04652800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Steps Methanolysis and Ethanolysis of Olive Pomace Oil Using olivepomace-based Heterogeneous Acid Catalyst</w:t>
+                <w:t xml:space="preserve">Multi-objective optimization of CCHP system with hybrid chiller under new electric load following operation strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manel Ayadi</w:t>
+                <w:t xml:space="preserve">Djamal Eddine Ghersi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farah Nurul Anisa Saragih</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sary Awad</w:t>
+                <w:t xml:space="preserve">Meriem Amoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy Priadi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Umberto Desideri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Tazerout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2021.120678⟩</w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 219, pp.119574 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2020.119574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05075452v1</w:t>
+                <w:t xml:space="preserve">hal-03492726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of Pyrolytic Oils from Used Tires: Impact of Secondary Reactions on Liquid Composition</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-objective optimization of micro co-generation spark-ignition engine fueled by biogas with various CH4 / CO2 content based on GA-ANN and decision-making approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamal Eddine Ghersi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Loubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Amoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Tazerout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12649-020-01313-w⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 329, pp.129739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2021.129739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660904v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-objective optimization of CCHP system with hybrid chiller under new electric load following operation strategy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Meriem Amoura</w:t>
+                <w:t xml:space="preserve">Experimental investigation of performance, emission and combustion characteristics of olive mill wastewater biofuel blends fuelled CI engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna Hadhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Zohra Aklouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Umberto Desideri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2020.119574⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 291, pp.120199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2021.120199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03492726v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-objective optimization of micro co-generation spark-ignition engine fueled by biogas with various CH4 / CO2 content based on GA-ANN and decision-making approaches</w:t>
+                <w:t xml:space="preserve">Two Steps Methanolysis and Ethanolysis of Olive Pomace Oil Using olivepomace-based Heterogeneous Acid Catalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djamal Eddine Ghersi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Khaled Loubar</w:t>
+                <w:t xml:space="preserve">Manel Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriem Amoura</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Farah Nurul Anisa Saragih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sary Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Priadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manef Abderrabba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2021.129739⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 296, pp.120678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2021.120678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653774v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05075452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of performance, emission and combustion characteristics of olive mill wastewater biofuel blends fuelled CI engine</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental Study of Pyrolytic Oils from Used Tires: Impact of Secondary Reactions on Liquid Composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Ourak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Marin Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Burnens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Kordoghli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 291, pp.120199. </w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (8), pp.4663-4678. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2021.120199⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12649-020-01313-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660879v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of artificial neural network and kinetic modeling for the prediction of biogas and methane production in anaerobic digestion of several organic wastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mougari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Himrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2500,90 +2500,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous acid catalyst preparation from olive pomace and its use for olive pomace oil esterification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Villot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manef Abderrabba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2624,1268 +2624,1268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03493694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigation on Petroleum Sludge Valorization into Fuel via Pyrolysis Process</w:t>
+                <w:t xml:space="preserve">Modelling plastic heating and melting in a semi-batch pyrolysis reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amal Bellahcene</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Largeau</w:t>
+                <w:t xml:space="preserve">Shawki Mazloum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyes Tarabet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Burnens</w:t>
+                <w:t xml:space="preserve">Nadine Allam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Aboumsallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12649-020-01155-6⟩</w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 283, pp.116375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2020.116375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04653288v1</w:t>
+                <w:t xml:space="preserve">hal-04652254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling plastic heating and melting in a semi-batch pyrolysis reactor</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental Investigation on Petroleum Sludge Valorization into Fuel via Pyrolysis Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Allam</w:t>
+                <w:t xml:space="preserve">Amal Bellahcene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Hachemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Aboumsallem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Khaled Loubar</w:t>
+                <w:t xml:space="preserve">Lyes Tarabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Burnens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 283, pp.116375. </w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (4), pp.2131-2143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2020.116375⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12649-020-01155-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04652254v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study on the Esterification of Fat Trap Grease in a Continuous Reactor</w:t>
+                <w:t xml:space="preserve">A comparative analysis of different methods to improve the performance of rubber seed oil fuelled compression ignition engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed El Amine Kadi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Naim Akkouche</w:t>
+                <w:t xml:space="preserve">Edwin Geo Varuvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Govindan Nagarajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12649-019-00905-5⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 280, pp.118644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2020.118644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04654150v1</w:t>
+                <w:t xml:space="preserve">hal-03448991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas adsorptive desulfurization of thiophene by spent coffee grounds-derived carbon optimized by response surface methodology: Isotherms and kinetics evaluation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental investigation on biogas enrichment with hydrogen for improving the combustion in diesel engine operating under dual fuel mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rekia Bouguessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Tarabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Loubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Belmrabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Tazerout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (15), pp.9052-9063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.01.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jece.2020.104036⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02881866v1</w:t>
+                <w:t xml:space="preserve">hal-04654159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic Study of Lignocellulosic Biomasses Pyrolysis Using Thermogravimetric Analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Féthi Zagrouba</w:t>
+                <w:t xml:space="preserve">Optimization of oleaginous seeds liquefaction using response surface methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna Hadhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Loubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Paraschiv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Burnens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biomass and Renewables </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (6), pp.2655-2667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13399-020-00681-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02881875v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study on the effects of feedstock on the properties of biodiesel using multiple linear regressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aulia Qisthi Mairizal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Rianti Priadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djoko Hartono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Setyo Moersidik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 145, pp.375-381. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.renene.2019.06.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02269913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of oleaginous seeds liquefaction using response surface methodology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sary Awad</w:t>
+                <w:t xml:space="preserve">Kinetic Study of Lignocellulosic Biomasses Pyrolysis Using Thermogravimetric Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Aouled Mhemed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Kordoghli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Gallego Mylène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Féthi Zagrouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Biomass and Renewables </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660910v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02881875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative analysis of different methods to improve the performance of rubber seed oil fuelled compression ignition engine</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fethi Aloui</w:t>
+                <w:t xml:space="preserve">Experimental Study on the Esterification of Fat Trap Grease in a Continuous Reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Amine Kadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sary Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Loubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naim Akkouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2020.118644⟩</w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (12), pp.6697-6707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-019-00905-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03448991v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation on biogas enrichment with hydrogen for improving the combustion in diesel engine operating under dual fuel mode</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Khaled Loubar</w:t>
+                <w:t xml:space="preserve">Gas adsorptive desulfurization of thiophene by spent coffee grounds-derived carbon optimized by response surface methodology: Isotherms and kinetics evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Aouled Mhemed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Marin Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Kordoghli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toufik Belmrabet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fethi Zagrouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 45 (15), pp.9052-9063. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (5), pp.104036. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.01.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2020.104036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04654159v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02881866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-combined heat and power using dual fuel engine and biogas from discontinuous anaerobic digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naim Akkouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nepveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Amine Kadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3926,347 +3926,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03488650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrolysis Polybutadiene Model Including Self-Heating and Self-Cooling Effects: Kinetic Study via Particle Swarm Optimization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Continuous Biodiesel Production Process Using a Chaotic Mixer-Reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boukhalkhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Amine Kadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lasbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Loubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naim Akkouche</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sary Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 11 (2), pp.653-667. </w:t>
+              <w:t xml:space="preserve">, 2020, 11 (11), pp.6159-6168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12649-018-0538-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12649-019-00880-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02394194v1</w:t>
+                <w:t xml:space="preserve">hal-02365798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Continuous Biodiesel Production Process Using a Chaotic Mixer-Reactor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Pyrolysis Polybutadiene Model Including Self-Heating and Self-Cooling Effects: Kinetic Study via Particle Swarm Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naim Akkouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Balistrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Loubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Amine Kadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Tazerout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 11 (11), pp.6159-6168. </w:t>
+              <w:t xml:space="preserve">, 2020, 11 (2), pp.653-667. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12649-019-00880-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12649-018-0538-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02365798v1</w:t>
+                <w:t xml:space="preserve">hal-02394194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of Pistacia lentiscus Oil Transesterification Process Using Central Composite Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Khiari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Tarabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4343,77 +4343,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio-oil recovery from olive mill wastewater in sub-/supercritical alcohol-water system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loubna Hadhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Burnens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Balistrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4602,77 +4602,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic study of transesterification using particle swarm optimization method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Kadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naim Akkouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naim Akkouche</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4713,12088 +4713,12172 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02271250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and experimental validation of a small-scale trigenerative compressed air energy storage system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mylène Marin Gallego</w:t>
+                <w:t xml:space="preserve">Production of hydrogen and hydrogen-rich syngas during thermal catalytic supported cracking of waste tyres in a bench-scale fixed bed reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Kordoghli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Besma Khiari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Paraschiv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Zagrouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.01.222⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44 (22), pp.11289-11302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2018.09.102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02384256v1</w:t>
+                <w:t xml:space="preserve">hal-04660793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of hydrogen and hydrogen-rich syngas during thermal catalytic supported cracking of waste tyres in a bench-scale fixed bed reactor</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fethi Zagrouba</w:t>
+                <w:t xml:space="preserve">Modelling and experimental validation of a small-scale trigenerative compressed air energy storage system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Cheayb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Marin Gallego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 239, pp.1371-1384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.01.222⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2018.09.102⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04660793v1</w:t>
+                <w:t xml:space="preserve">hal-02384256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-scale trigenerative compressed air energy storage system: Modeling and parametric optimization study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheayb Mohamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Gallego Mylène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poncet Sébastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Energy Storage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.est.2019.100944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02384230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the effects of regeneration of USY zeolite on the catalytic cracking of polyethylene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Kassargy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Burnens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaurav Upreti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Kahine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 244, pp.704-708. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apcatb.2018.11.093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02270051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of pre-injection on the performance of a diesel engine fueled with biogas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance, combustion and exhaust emissions characteristics investigation using Citrullus colocynthis L. biodiesel in DI diesel engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Alloune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Balistrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sary Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Bentebbiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERNATIONAL JOURNAL OF ADVANCES ON AUTOMOTIVE AND TECHNOLOGY</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15659/ijaat.18.09.992⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Energy Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 91 (3), pp.434-444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.joei.2017.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01878557v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen supplemented natural gas effect on a DI diesel engine operating under dual fuel mode with a biodiesel pilot fuel</w:t>
+                <w:t xml:space="preserve">Predictive model of the diesel engine operating in dual-fuel mode fuelled with different gaseous fuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.Z. Aklouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bentebbiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sary Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Tazerout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2017.09.045⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 220, pp.599 - 606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2018.02.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01731263v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01731264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive model of the diesel engine operating in dual-fuel mode fuelled with different gaseous fuels</w:t>
+                <w:t xml:space="preserve">Hydrogen supplemented natural gas effect on a DI diesel engine operating under dual fuel mode with a biodiesel pilot fuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tarabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lounici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Khiari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bouguessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2018.02.053⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 43 (11), pp.5961 - 5971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2017.09.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01731264v1</w:t>
+                <w:t xml:space="preserve">hal-01731263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance, combustion and exhaust emissions characteristics investigation using Citrullus colocynthis L. biodiesel in DI diesel engine</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of pre-injection on the performance of a diesel engine fueled with biogas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.Z. Aklouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bentebbiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Energy Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.joei.2017.01.009⟩</w:t>
+              <w:t xml:space="preserve">INTERNATIONAL JOURNAL OF ADVANCES ON AUTOMOTIVE AND TECHNOLOGY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15659/ijaat.18.09.992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01560839v1</w:t>
+                <w:t xml:space="preserve">hal-01878557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling kinetics and transport phenomena during multi-stage tire wastes pyrolysis using Comsol®</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Besma Khiari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Kordoghli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daoud Mihoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Zagrouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 78, pp.337-345. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.wasman.2018.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04660736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of emission, combustion and energy performance of a novel diesel/colza oil fuel microemulsion in a direct injection diesel engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somaiyeh Heidari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Burnens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 32 (10), pp.10923-10932. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.7b03181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01926971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gasoline and Diesel-like fuel production by continuous catalytic pyrolysis of waste polyethylene and polypropylene mixtures over USY zeolite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Kassargy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Burnens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Kahine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 224, pp.764-773. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2018.03.113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01926957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heating rate effects on pyrolytic vapors from scrap truck tires</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sary Awad</w:t>
+                <w:t xml:space="preserve">Catalysts' influence on thermochemical decomposition of waste tires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Kordoghli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Paraschiv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Kuncser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Zagrouba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Progress &amp; Sustainable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (5), pp.1560-1567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ep.12605⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2016.10.005⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01731275v1</w:t>
+                <w:t xml:space="preserve">hal-04660660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knock characterization and development of a new knock indicator for dual-fuel engines</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recycling and energy recovery solutions of end-of-life reverse osmosis (RO) membrane materials: A sustainable approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.C. Niculescu</w:t>
+                <w:t xml:space="preserve">Maxime Pontié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaïma Chaouachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béchir Chaouachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2017.11.138⟩</w:t>
+              <w:t xml:space="preserve">Desalination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 423, pp.30 - 40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.desal.2017.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926787v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01735113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of catalytic pyrolysis of polyethylene and polypropylene over USY zeolite and separation to gasoline and diesel-like fuels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Experimental investigation of the equivalence ratio influence on combustion, performance and exhaust emissions of a dual fuel diesel engine operating on synthetic biogas fuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.Z. Aklouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Loubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bentebbiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Khalil Kahine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2017.09.005⟩</w:t>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 152, pp.291-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2017.09.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01735119v1</w:t>
+                <w:t xml:space="preserve">hal-01731269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycling and energy recovery solutions of end-of-life reverse osmosis (RO) membrane materials: A sustainable approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sary Awad</w:t>
+                <w:t xml:space="preserve">Impact of different catalysis supported by oyster shells on the pyrolysis of tyre wastes in a single and a double fixed bed reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Kordoghli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Besma Khiari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Paraschiv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Zagrouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Béchir Chaouachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desalination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.desal.2017.09.012⟩</w:t>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 67, pp.288-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2017.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01735113v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalysts' influence on thermochemical decomposition of waste tires</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Radu Kuncser</w:t>
+                <w:t xml:space="preserve">Experimental study of catalytic pyrolysis of polyethylene and polypropylene over USY zeolite and separation to gasoline and diesel-like fuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Kassargy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sary Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Burnens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Kahine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fethi Zagrouba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Progress &amp; Sustainable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ep.12605⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 127, pp.31 - 37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2017.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660660v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01735119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of different catalysis supported by oyster shells on the pyrolysis of tyre wastes in a single and a double fixed bed reactor</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fethi Zagrouba</w:t>
+                <w:t xml:space="preserve">Heating rate effects on pyrolytic vapors from scrap truck tires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Loubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naim Akkouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Balistrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2017.06.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 123, pp.419 - 429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2016.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660654v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01731275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of the equivalence ratio influence on combustion, performance and exhaust emissions of a dual fuel diesel engine operating on synthetic biogas fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F.Z. Aklouche</w:t>
+                <w:t xml:space="preserve">Knock characterization and development of a new knock indicator for dual-fuel engines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lounici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benbellil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sary Awad</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.C. Niculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 152, pp.291-299. </w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 141, pp.2351 - 2361. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2017.09.050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2017.11.138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01731269v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental analysis of fuel from fish processing industry waste in a diesel engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Geo Varuvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Mrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clean Technologies and Environmental Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 19 (4), pp.1099-1108. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10098-016-1303-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01525727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Catalytic Systems for Waste Tires Pyrolysis: Optimization of Gas Fraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Kordoghli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Paraschiv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Besma Khiari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Zagrouba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Energy Resources Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 139 (3), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4034979⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01525726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study on the simultaneous lipids transesterification and cellulosic matter liquefaction of oleaginous seeds of Pistacia atlantica</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Karim Khiari</w:t>
+                <w:t xml:space="preserve">Hydrothermal liquefaction of oil mill wastewater for bio-oil production in subcritical conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna Hadhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Balistrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Burnens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Tazerout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 218, pp.9 - 17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2016.06.054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2016.07.034⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01446458v1</w:t>
+                <w:t xml:space="preserve">hal-01381776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrothermal liquefaction of oil mill wastewater for bio-oil production in subcritical conditions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Burnens</w:t>
+                <w:t xml:space="preserve">Study on the simultaneous lipids transesterification and cellulosic matter liquefaction of oleaginous seeds of Pistacia atlantica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Kassargy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sary Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Kahine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Khiari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 218, pp.9 - 17. </w:t>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 124, pp.369 - 376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2016.06.054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2016.07.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01381776v1</w:t>
+                <w:t xml:space="preserve">hal-01446458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of pistacia lentiscus biodiesel as a fuel for direct injection diesel engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Khiari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tarabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Conversion and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 108, pp.392-399. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2015.11.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01347771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrothermal liquefaction of Nannochloropsis oceanica in different solvents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Caporgno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lepine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 214, pp.404-410. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biortech.2016.04.123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01949513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental assessment of performance and emissions maps for biodiesel fueled compression ignition engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kezrane Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liazid Abdelkrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 161, pp.320-329. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apenergy.2015.10.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01261585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subcritical Hydrothermal Liquefaction of Microalgae Residues as a Green Route to Alternative Road Binders</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">New energy value chain through pyrolysis of hospital plastic waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Paraschiv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clemence Queffelec</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Kuncser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Louvet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tudor Prisecaru</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 87, pp.424-433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2015.04.070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.5b00088⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01204741v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New energy value chain through pyrolysis of hospital plastic waste</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Subcritical Hydrothermal Liquefaction of Microalgae Residues as a Green Route to Alternative Road Binders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariane Audo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Paraschiv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemence Queffelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hemez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2015.04.070⟩</w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (4), pp.583-590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.5b00088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01201692v1</w:t>
+                <w:t xml:space="preserve">hal-01204741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyrolytic oil production by catalytic pyrolysis of refuse-derived fuels: Investigation of low cost catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrietta Essie Whyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel Processing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 140, pp.32--38. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fuproc.2015.08.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01260875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of heating power on the scrap tires pyrolysis derived oil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radwan Alkhatib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eskandar Mounif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 116, pp.10--17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jaap.2015.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01260874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of DI diesel engine operating with eucalyptus biodiesel/natural gas under dual fuel mode</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Tarabet</w:t>
+                <w:t xml:space="preserve">Towards improvement of natural gas-diesel dual fuel mode: An experimental investigation on performance and exhaust emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Said Lounici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">T. Belmrabet</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Tarabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Balistrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan-Catalin Niculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2014.05.008⟩</w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 64, pp.200 - 211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2013.10.091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204913v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00939976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic hydroliquefaction of charcoal \CCB\ (copper, chromium and boron)-treated wood for bio-oil production: Influence of \CCB\ salts, residence time and catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Silao Espérance Kinata</w:t>
+                <w:t xml:space="preserve">Experimental investigation of DI diesel engine operating with eucalyptus biodiesel/natural gas under dual fuel mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tarabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. S. Lounici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Khiari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Belmrabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2013.10.057⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 133, pp.129-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2014.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00939975v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards improvement of natural gas-diesel dual fuel mode: An experimental investigation on performance and exhaust emissions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohand Said Lounici</w:t>
+                <w:t xml:space="preserve">Catalytic hydroliquefaction of charcoal \CCB\ (copper, chromium and boron)-treated wood for bio-oil production: Influence of \CCB\ salts, residence time and catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silao Espérance Kinata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Paraschiv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Tazerout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Belloncle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2013.10.091⟩</w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 115, pp.57 - 64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2013.10.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00939976v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00939975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation on NG dual fuel engine improvement by hydrogen enrichment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Said Lounici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Boussadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 39 (36), pp.21297-21306. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2014.10.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulence-combustion interaction in direct injection diesel engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Liazid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 18 (1), pp.17-27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2298/TSCI121210084B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01206895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiesel Production Unit from Lab Scale to Industrial Pilot Plant: Material and Energy Balance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Effect of Free Fatty Acids and Short Chain Alcohols on Conversion of Waste Cooking Oil to Biodiesel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Paraschiv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Edwin Geo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.492.380⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Green Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (5), pp.441-453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15435075.2012.727926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01560828v2</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Free Fatty Acids and Short Chain Alcohols on Conversion of Waste Cooking Oil to Biodiesel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Biodiesel Production Unit from Lab Scale to Industrial Pilot Plant: Material and Energy Balance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Edwin Geo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Green Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15435075.2012.727926⟩</w:t>
+              <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 492, pp.380-385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.492.380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935901v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560828v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation on the combustion, performance and pollutant emissions of biodiesel from animal fat residues on a direct injection diesel engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 69 (SI), pp.826-836. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.energy.2014.03.078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01206901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiesel production from biomass gasification tar via thermal/catalytic cracking</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Optimization of biodiesel production from animal fat residue in wastewater using response surface methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sary Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Paraschiv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Khaled Loubar</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Geo Varuvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel Processing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuproc.2012.10.016⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 129, pp.315-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2012.11.086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935909v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of an indirectly heated fixed bed pyrolysis reactor of wood: Transition from batch to continuous staged gasification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lamarche</w:t>
+                <w:t xml:space="preserve">Numerical investigations on the use of waste animal fats as fuel on DI diesel engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Bousbaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liazid Abdelkrim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2012.12.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Petroleum Technology and Alternative Fuels (JPTAF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5897/JPTAF⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00935905v1</w:t>
+                <w:t xml:space="preserve">hal-01735145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slow pyrolysis of CCB-treated wood for energy recovery: Influence of chromium, copper and boron on pyrolysis process and optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silao Esperance Kinata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pataschiv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Bouslamti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Belloncle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 104, pp.210-217. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jaap.2013.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of biodiesel production from animal fat residue in wastewater using response surface methodology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Biodiesel production from biomass gasification tar via thermal/catalytic cracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nino Laksmono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Paraschiv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Edwin Geo Varuvel</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2012.11.086⟩</w:t>
+              <w:t xml:space="preserve">Fuel Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 106, pp.776-783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuproc.2012.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00935908v1</w:t>
+                <w:t xml:space="preserve">hal-00935909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigations on the use of waste animal fats as fuel on DI diesel engine</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sary Awad</w:t>
+                <w:t xml:space="preserve">Modelling of an indirectly heated fixed bed pyrolysis reactor of wood: Transition from batch to continuous staged gasification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lamarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gelix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Koehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Mati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petroleum Technology and Alternative Fuels (JPTAF)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5897/JPTAF⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 106, pp.118-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2012.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01735145v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous production of water-in-oil emulsion using micromixers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumia Nedjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 106, pp.410-416. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fuel.2012.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid hydrocarbon fuels from fish oil industrial residues by catalytic cracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Mrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Paraschiv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Geo Varuvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Energy Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 37 (9), pp.1036-1043. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/er.2906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single zone combustion modeling of biodiesel from wastes in diesel engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Geo Varuvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 106, pp.558-568. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fuel.2012.11.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of pyrolysis and hydroliquefaction of CCB-treated wood for energy recovery: Optimization and products characterization</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Belloncle</w:t>
+                <w:t xml:space="preserve">Effects of biofuel from fish oil industrial residue - Diesel blends in diesel engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Mrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Geo Varuvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2012.05.017⟩</w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 44 (1), pp.955-963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2012.04.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00935913v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations on a Compression Ignition Engine Using Animal Fats and Vegetable Oil as Fuels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sary Awad</w:t>
+                <w:t xml:space="preserve">Combination of pyrolysis and hydroliquefaction of CCB-treated wood for energy recovery: Optimization and products characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silao Esperance Kinata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Loubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Paraschiv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Belloncle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelkrim Liazid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Resources Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4005660⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 118, pp.315-322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2012.05.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935915v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of impregnation method on metal retention of CCB-treated wood in slow pyrolysis process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silao Esperance Kinata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Bouslamti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Belloncle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 233-234, pp.172-176. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2012.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of biofuel from fish oil industrial residue - Diesel blends in diesel engine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Edwin Geo Varuvel</w:t>
+                <w:t xml:space="preserve">Investigations on a Compression Ignition Engine Using Animal Fats and Vegetable Oil as Fuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Bousbaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fethi Aloui</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Liazid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2012.04.056⟩</w:t>
+              <w:t xml:space="preserve">Journal of Energy Resources Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 134 (2), 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4005660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935914v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of biofuel as an alternative fuel for diesel engines</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fethi Aloui</w:t>
+                <w:t xml:space="preserve">Eucalyptus Biodiesel as an Alternative to Diesel Fuel: Preparation and Tests on DI Diesel Engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Tarabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Loubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Said Lounici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Hanchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2012.01.067⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomedicine and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2012/235485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935916v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eucalyptus Biodiesel as an Alternative to Diesel Fuel: Preparation and Tests on DI Diesel Engine</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Samir Hanchi</w:t>
+                <w:t xml:space="preserve">Experimental analysis of biofuel as an alternative fuel for diesel engines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Geo Varuvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Mrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedicine and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2012/235485⟩</w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 94, pp.224-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2012.01.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935918v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigations of a gamma Stirling engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramla Gheith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sassi Ben Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Energy Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 36 (12), pp.1175-1182. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/er.1872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of liquid fuel (bio-oil) production from waste fish fat and utilization in diesel engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Geo Varuvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Mrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 100, pp.249-257. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apenergy.2012.05.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermogravimetric investigation and thermal conversion kinetics of typical North African and Middle Eastern lignocellulosic wastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Paraschiv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Zagrouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (1), pp.1200-1220. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15376/biores.7.1.1200-1220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive study on performance, emission, and combustion characteristics of a dual-fuel engine fuelled with orange oil and Jatropha oil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Senthilkumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ramesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nagalingam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part A: Journal of Power and Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 225 (A5), pp.601-613. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0957650911399012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of palm oil-based biofuel in the internal combustion engines: Performance and emissions characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ndayishimiye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 36 (3), pp.1790-1796. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.energy.2010.12.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation and combustion of emulsified fuel: The changes in emission of carbonaceous residue</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jerome Bellettre</w:t>
+                <w:t xml:space="preserve">Liquid fuel recovery through pyrolysis of polyethylene waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Kuncser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Paraschiv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camal Rahmouni</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Energy Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/er.1580⟩</w:t>
+              <w:t xml:space="preserve">Environmental Engineering and Management Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9 (10), pp.1371-1374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30638/eemj.2010.180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00935924v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid fuel recovery through pyrolysis of polyethylene waste</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria Paraschiv</w:t>
+                <w:t xml:space="preserve">Investigation on heat transfer evaluation for a more efficient two-zone combustion model in the case of natural gas SI engines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Said Lounici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Loubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Balistrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Engineering and Management Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.30638/eemj.2010.180⟩</w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (2-3), pp.319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2010.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935923v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00692340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation on heat transfer evaluation for a more efficient two-zone combustion model in the case of natural gas SI engines</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mourad Balistrou</w:t>
+                <w:t xml:space="preserve">A numerical comparison of spray combustion between raw and water-in-oil emulsified fuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tarlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camal Rahmouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2010.09.012⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Spray and Combustion Dynamics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2 (1), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1260/1756-8277.2.1.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00692340v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical comparison of spray combustion between raw and water-in-oil emulsified fuel</w:t>
+                <w:t xml:space="preserve">Formulation and combustion of emulsified fuel: The changes in emission of carbonaceous residue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bellettre</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Bellettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camal Rahmouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Spray and Combustion Dynamics </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1260/1756-8277.2.1.1⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Energy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 34 (8), pp.688-694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/er.1580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935925v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiesel elaboration from municipal fat wastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Paraschiv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Engineering and Management Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 9 (10), pp.1347-1350. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.30638/eemj.2010.176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo Chemical Equilibrium Modelling of a Biomass Gasifying Process Using ASPEN PLUS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Chazarenc</w:t>
+                <w:t xml:space="preserve">The use of biofuel emulsions as fuel for diesel engines: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Senthil Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Chemical Reactor Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2202/1542-6580.2089⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part A: Journal of Power and Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 223 (A7), pp.729-742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1243/09576509JPE758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935928v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of biofuel emulsions as fuel for diesel engines: a review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bellettre</w:t>
+                <w:t xml:space="preserve">Thermo Chemical Equilibrium Modelling of a Biomass Gasifying Process Using ASPEN PLUS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Paviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Chazarenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part A: Journal of Power and Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1243/09576509JPE758⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Chemical Reactor Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2202/1542-6580.2089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935926v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of micro-explosion delay of emulsified fuel droplets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camal Rahmouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 48 (2), pp.449-460. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2008.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollution duality in turbocharged heavy duty diesel engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Liazid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Vehicle Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 50 (1-4), pp.182-195. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1504/IJVD.2009.024973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigation of the partial oxidation in a two-stage downdraft gasifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Gerun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Paraschiv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Vijeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 87 (7), pp.1383-1393. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fuel.2007.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensional modelling of wood pyrolysis using a nodal approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Vijeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Gerun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 87 (15-16), pp.3292-3303. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fuel.2008.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A combustionless determination method for combustion properties of natural gases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camal Rahmouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 86 (16), pp.2535-2544. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fuel.2007.02.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00482473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of knock occurrence in a gas SI engine from a heat transfer analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId362" w:history="1">
+                <w:t xml:space="preserve">Ethanol animal fat emulsions as a diesel engine fuel - Part 2: Engine test analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Senthil Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Kerihuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gc Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2005.06.019⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 85 (17-18), pp.2646-2652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2006.05.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935935v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethanol animal fat emulsions as a diesel engine fuel - Part 2: Engine test analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId376" w:history="1">
+                <w:t xml:space="preserve">Ethanol animal fat emulsions as a diesel engine fuel - Part 1: Formulations and influential parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Kerihuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Senthil Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 85 (17-18), pp.2646-2652. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2006.05.023⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 85 (17-18), pp.2640-2645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2006.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935933v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethanol animal fat emulsions as a diesel engine fuel - Part 1: Formulations and influential parameters</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId362" w:history="1">
+                <w:t xml:space="preserve">Detection of knock occurrence in a gas SI engine from a heat transfer analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gc Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2006.05.002⟩</w:t>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 47 (7-8), pp.879-893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2005.06.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935932v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative study of different methods of using animal fat as a fuel in a compression ignition engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Senthil Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Kerihuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 128 (4), pp.907-914. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/1.2180278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of a phase change material within a cylinder wall in order to detect knock in a gas SI engine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId362" w:history="1">
+                <w:t xml:space="preserve">Unsteady heat transfer enhancement around an engine cylinder in order to detect knock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Loubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bellettre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strojniški vestnik = Journal of Mechanical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1615/ICHMT.2004.IntThermSciSemin.910⟩</w:t>
+              <w:t xml:space="preserve">Journal of Heat Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 127 (3), pp.278-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.1857943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935943v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigations on the use of preheated animal fat as fuel in a compression ignition engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Senthil Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Kerihuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 30 (9), pp.1443 - 1456. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.renene.2004.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00939978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsteady heat transfer enhancement around an engine cylinder in order to detect knock</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId362" w:history="1">
+                <w:t xml:space="preserve">Use of animal fats as CI engine fuel by making stable emulsions with water and methanol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Kerihuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ms Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Heat Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.1857943⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 84 (12-13), pp.1713-1716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2005.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935939v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of animal fats as CI engine fuel by making stable emulsions with water and methanol</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId362" w:history="1">
+                <w:t xml:space="preserve">The use of a phase change material within a cylinder wall in order to detect knock in a gas SI engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bellettre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2005.03.002⟩</w:t>
+              <w:t xml:space="preserve">Strojniški vestnik = Journal of Mechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 51 (7-8), pp.462-469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/ICHMT.2004.IntThermSciSemin.910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00935938v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of water and methanol fractions on the performance of a CI engine using animal fat emulsions as fuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ms Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Kerihuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part A: Journal of Power and Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 219 (A7), pp.583-592. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1243/095765005X31243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knock rating of gaseous fuels in a single cylinder spark ignition engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camal Rahmouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 83 (3), pp.327-336. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0016-2361(03)00245-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00482530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination Expérimentale de la Loi de Combustion dans un Moteur de Cogénération Alimenté au Gaz Naturel en Mélange Pauvre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId396" w:history="1">
+                <w:t xml:space="preserve">A Diesel Engine Thermal Transient Simulation : Coupling Between a Combustion Model and a Thermal Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pirotais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bellettre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. de Pelsemaeker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanical and Environmental Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SAE Technical papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4271/2003-01-0224⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00482949v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00483983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model of Energetic Interactions Between a Car Engine, the Cabin Heating System and the Electrical System</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId396" w:history="1">
+                <w:t xml:space="preserve">Determination of the Combustion Properties of Natural Gases by Pseudo-constituents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camal Rahmouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Tazerout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAE Technical papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4271/2002-01-2224⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 82 (11), pp.1399-1409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0016-2361(03)00029-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00482613v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knock prevention of CHP engines by addition of N-2 and CO2 to the natural gas fuel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bellettre</w:t>
+                <w:t xml:space="preserve">Détermination Expérimentale de la Loi de Combustion dans un Moteur de Cogénération Alimenté au Gaz Naturel en Mélange Pauvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T Muller</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Leduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Mechanical and Environmental Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 47 (4), pp.195-202</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00935944v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the Combustion Properties of Natural Gases by Pseudo-constituents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camal Rahmouni</w:t>
+                <w:t xml:space="preserve">A Model of Energetic Interactions Between a Car Engine, the Cabin Heating System and the Electrical System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pirotais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bellettre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. de Pelsemaeker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0016-2361(03)00029-2⟩</w:t>
+              <w:t xml:space="preserve">SAE Technical papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.700-709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4271/2002-01-2224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00482947v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Diesel Engine Thermal Transient Simulation : Coupling Between a Combustion Model and a Thermal Model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Le Corre</w:t>
+                <w:t xml:space="preserve">Knock prevention of CHP engines by addition of N-2 and CO2 to the natural gas fuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Brecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Muller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAE Technical papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4271/2003-01-0224⟩</w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 23 (11), pp.1359-1371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1359-4311(03)00063-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00483983v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method to Determine Biogas Composition for Combustion Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rahmouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAE Technical papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, pp.2127-2138. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4271/2002-01-1708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00482619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new indicator for knock detection in gas SI engines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Brecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 42 (5), pp.523-532. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1290-0729(02)00052-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online determination of natural gas properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rahmouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 331 (8), pp.545-550. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1631-0721(03)00126-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00482620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic Analysis of Tri-generation with Absorption Chilling Machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Minciuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Athanasovici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bitir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 23 (11), pp.1391-1405. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1359-4311(03)00067-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00482945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuel Savings and CO2 Emissions for Tri-generation Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Minciuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Athanasovici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 23 (11), pp.1333-1346. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1359-4311(03)00068-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00482944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermoeconomic Analysis Based on Energy Structure for CHP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 22 (5), pp.561-566. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1359-4311(01)00099-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00482951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic analysis of reciprocating compressors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P Stouffs</w:t>
+                <w:t xml:space="preserve">Experimental database for a cogeneration gas engine efficiency prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Dupleac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P Wauters</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Leduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1290-0729(00)01187-X⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part A: Journal of Power and Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 215 (A1), pp.55-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1243/0957650011536561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935950v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental database for a cogeneration gas engine efficiency prediction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R Dupleac</w:t>
+                <w:t xml:space="preserve">Thermodynamic analysis of reciprocating compressors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Stouffs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">B Leduc</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Wauters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part A: Journal of Power and Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1243/0957650011536561⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 40 (1), pp.52-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1290-0729(00)01187-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935951v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilans énergétiques et environnementaux de l’utilisation en cogénération du biogaz issu du traitement des eaux usées urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Bitir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, N°19 - 3ème trimestre 2000, pp.8-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03181504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method to determine the start and end of combustion in an internal combustion engine using entropy changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ramesh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Int.J. Applied Thermodynamics, ISSN 1301-9724</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 3 (2), pp.49-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00482952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic acids emissions from natural-gas-fed engines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Zervas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 34 (23), pp.3921-3929. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1352-2310(00)00160-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TDC determination in IC engines based on the thermodynamic analysis of the temperature-entropy diagram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fuels and Lubricants, ISBN 0-7680-0693-3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 108 (4), pp 936--945</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00482954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combustion characterization of natural gas in a lean burn spark-ignition engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lemoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part D: Journal of Automobile Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 213 (D5), pp.481-489. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1243/0954407991527044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16804,51 +16888,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigationof pilot injection strategy effect on performance and emissions ofdual-fuel engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ouchikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16890,3345 +16974,3345 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourteen International Conference on Thermal Engineering: Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Yalova, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04816730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunflower Seeds Liquefaction for Bio-char Production: Parametric Optimization via Full Factorial Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loubna Hadhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Paraschiv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Conference on Sustainable Energy-Water-Environment Nexus in Desert Climates</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Qatar environment and energy research Institute, Nov 2021, Doha, Qatar. pp.399-407, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-76081-6_49⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling plastic pyrolysis inside a semi-batch reactor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shawki Mazloum</w:t>
+                <w:t xml:space="preserve">MINERVE : la plate-forme innovante de Power-to-gas à Nantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy-Libardo Durán Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Gallego Mylène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Abou Msallem</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard Lemoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Tazerout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème séminaire du GDR Thermobio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">SFGP 2019 : XVIIème Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02362092v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02386828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MINERVE : la plate-forme innovante de Power-to-gas à Nantes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marin Gallego Mylène</w:t>
+                <w:t xml:space="preserve">Modelling plastic pyrolysis inside a semi-batch reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sary Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shawki Mazloum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Abou Msallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Allam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2019 : XVIIème Congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">2ème séminaire du GDR Thermobio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02386828v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production et séparation de carburants alternatifs issus de la pyrolyse de plastiques : études expérimentale et numérique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mylène Detcheberry</w:t>
+                <w:t xml:space="preserve">Etude de la réduction de l'acidité par la réaction d'estérification dans un réacteur mélangeur chaotique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Amine Kadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Loubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sary Awad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Freddy-Libardo Durán Martínez</w:t>
+                <w:t xml:space="preserve">Naim Akkouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2019 : XVIIème Congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">CIFQ 2019 : Colloque International Franco-Québécois en énergie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361681v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la réduction de l'acidité par la réaction d'estérification dans un réacteur mélangeur chaotique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Production et séparation de carburants alternatifs issus de la pyrolyse de plastiques : études expérimentale et numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Detcheberry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Naim Akkouche</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy-Libardo Durán Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIFQ 2019 : Colloque International Franco-Québécois en énergie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Quebec, Canada</w:t>
+              <w:t xml:space="preserve">SFGP 2019 : XVIIème Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361985v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MINERVE an innovative Power-to-Gas pilot unit in Nantes, France: presentation and energy performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy-Libardo Durán Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Gallego Mylène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lemoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCE12 2019 : 12th European Congress of Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02386873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production et séparation de carburants alternatifs issus de la pyrolyse de plastiques : études expérimentale et numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Marin Gallego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy-Libardo Durán Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP 2019 : XVIIème Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02386817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric Optimisation of a Trigenerative Small Scale Compressed Air Energy Storage System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Cheayb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Marin Gallego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEEBI 2019: Symposium on Energy Efficiency in Buildings and Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CANCAM 2019: 27th Canadian Congress of Applied Mechanics, May 2019, Sherbrooke, Quebec, Canada. pp.5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/proceedings2019023005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02384277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production de l’ester méthylique à partir des déchets de l’industrie oléicole en utilisant des catalyseurs solides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnan Yassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Chabchoub Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manef Abderrabba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP 2019 : XVIIème Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, NANTES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation Chimique Des Huiles De Pneu Usagé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Ourak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Gallego Mylène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Burnens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP 2019 : XVIIème Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02386802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic degradation of polyethylene and polypropylene wastes over USY zeolite into gasoline and diesel-like fuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Kassargy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Burnens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Kahine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Investigation on the Reduction of Catalyst Costs in the Polyethylene Pyrolysis Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaurav Upreti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sary Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Burnens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Kassargy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">i-TREC 2017: 2nd international Tropical Renewable Energy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Bali, Indonesia. pp.012122, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1755-1315/105/1/012122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02270067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of a Pyrolysis Batch Reactor Using COMSOL Multiphysics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shawki Mazloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Abou Msallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIFMA 2018 : Fifth International Francophone Congress of Advanced Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Beyrouth, Lebanon. pp.4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/matecconf/201926104003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale et numérique d’un système de stockage de l’électricité renouvelable par compression d’air à petite échelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Marin Gallego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JITH2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Monastir, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02386969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study on The Effects of Feedstock Composition on The Properties of Biodiesel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aulia Mairizal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Burnens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priadi Cindy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Tropical Renewable Energy Conference (i-TREC).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Bali, Indonesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02360961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance and emissions of a diesel engine using waste tire pyrolysis oil blends</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental study on the production of diesel-like fuel from waste high density polyethylene via non-catalytic pyrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sary Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Kassargy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Burnens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Engineering for Waste and Biomass Valorisation,</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 3rd International Conference on Renewable Energies for Developing Countries (REDEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Zouk Mosbeh, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/REDEC.2016.7577567⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361276v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01735122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study on the production of diesel-like fuel from waste high density polyethylene via non-catalytic pyrolysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Biodiesel production by citrullus coloquinthis for internal combustion engines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Alloune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Balistrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 3rd International Conference on Renewable Energies for Developing Countries (REDEC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th International Conference on Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Abu Dhabi, United Arab Emirates</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01735122v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiesel production by citrullus coloquinthis for internal combustion engines</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Performance and emissions of a diesel engine using waste tire pyrolysis oil blends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Loubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mourad Balistrou</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radwan Alkhatib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eskandar Mounif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Thermal Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Abu Dhabi, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">6th International Conference on Engineering for Waste and Biomass Valorisation,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361169v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combustion Characteristics of Pistacia Lentiscus Biodiesel in DI Diesel Engine</w:t>
+                <w:t xml:space="preserve">Biodiesel production from non edible oil using heterogeneous solid base catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Khiari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Tarabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Engines &amp; Vehicles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Capri, France</w:t>
+              <w:t xml:space="preserve">24th European Biomass Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02270065v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiesel production from non edible oil using heterogeneous solid base catalysts</w:t>
+                <w:t xml:space="preserve">Combustion Characteristics of Pistacia Lentiscus Biodiesel in DI Diesel Engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Khiari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Tarabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th European Biomass Conference and Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">12th International Conference on Engines &amp; Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Capri, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361271v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02270065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gazéification de la biomasse : purification du gas de synthèse par traitement catalytique des goudrons sur un lit de charbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouloud Tizzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Liazid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIème Colloque Interuniversitaire Franco-Québécois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01926998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combustion Characteristics and Performance of a Biodiesel Fueled Compression Ignition Engine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Experimental investigation on the effects of raw materials degradation on performance, combustion and emissions of a single cylinder engine running on biodiesel from waste lipids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Liazid Abdelkrim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Thermal Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Kasbah, Morocco</w:t>
+              <w:t xml:space="preserve">22nd European Biomass Conference: Setting the Course for a Biobased Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Hambourg, Germany. pp.1173-1181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02360981v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation on the effects of raw materials degradation on performance, combustion and emissions of a single cylinder engine running on biodiesel from waste lipids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Combustion Characteristics and Performance of a Biodiesel Fueled Compression Ignition Engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Kezrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liazid Abdelkrim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd European Biomass Conference: Setting the Course for a Biobased Economy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Hambourg, Germany. pp.1173-1181</w:t>
+              <w:t xml:space="preserve">7th International Conference on Thermal Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Kasbah, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01206889v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upgrade of Corrosiveness Nature of Fish Waste Bio-Oil Using a Hybrid Catalyst (MgO/Na2CO3) Optimization Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Mrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2013 Fluids Engineering Division Summer Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Incline Village, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/FEDSM2013-16391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01464702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waste tires pyrolysis: thermogravimetric study and conditions optimization in a batch reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radwan Alkhatib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eskandar Mounif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Applied Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Pretoria, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02360998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiesel Production Unit from Lab Scale to Industrial Pilot Plant: Material and Energy Balance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Power Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02360987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance and Emissions of Diesel Engine Using Bio-Fuel Derived From Waste Fish Oil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Mrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2012 Fluids Engineering Division Summer Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Rio Grande, United States. pp.1101-1107, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/FEDSM2012-72292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution on the valorization of waste animal fat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Paraschiv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinquième Edition du Colloque Francophone sur l’Energie - Environnement - Economie et Thermodynamique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Iasi, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation of cooking oils and animal fat wastes for biodiesel production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Paraschiv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20243,87 +20327,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seventh International Conference on Material Sciences (CSM7)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Beyrouth, Lebanon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental heat release analysis and emissions of a diesel engine fuelled with bio-fuel elaborated from animal fat valorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20338,1369 +20422,1369 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Energy Conversion and conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation des huiles de friture usagées et de la graisse animale en biocarburants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana-Adela Basa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Paraschiv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Non Pollution Dépollution et Génie des Procédés 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and optimization of biodiesel’s production from waste cooking oil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana-Adela Basa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Paraschiv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Energy and Environment CIEM’09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensional modeling of biomass pyrolysis based on a nodal approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Vijeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Gerun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Bellettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Castelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOS 2006: Proceedings of the 19th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems, Vols 1-3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Aghia Pelagia, Crete, Greece. pp.365-372</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the oxidation zone in a biomass two-stage downdraft gasifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Gerun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Gobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U Henriksen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of ECOS 2005, Vols 1-3: SHAPING OUR FUTURE ENERGY SYSTEMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Unknown, pp.1525-1532</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of micro-explosion delay of water-in-fuel emulsion droplets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camal Rahmouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of ECOS 2005, Vols 1-3: SHAPING OUR FUTURE ENERGY SYSTEMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Unknown, pp.237-242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of alcohols addition on the performance and emission characteristics of an animal fat emulsion fuelled diesel engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Kerihuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ms Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOS 2005: 18th International Conference on Efficiency, Cost, Optimization, Simulation, and Environmental Impact of Energy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Trondheim, Norway. pp.1383-1390</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of CO2 reduction in tri-generation - Case studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Minciuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Bitir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENERGY AND ENVIRONMENT, VOLS 1 AND 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Unknown, pp.339-345</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A diesel engine global simulation tool - benefits in coolant loop optimization and additional heating systems use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Pirotais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Guyonvarch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VTMS 6: VEHICLE THERMAL MANAGEMENT SYSTEMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Unknown, pp.599-610</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opportunity of the on-farm biogas plants - Subsidies policy for CO2 reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Bitir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Minciue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENERGY AND ENVIRONMENT, VOLS 1 AND 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Unknown, pp.28-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal use of the generated biogas from manure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Bitir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Congress of Computers in Agriculture and Natural Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2002, Iguacu Falls, Brazil. pp.387-395, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13031/2013.8357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermoeconomic analysis method for cogeneration plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Athanasovici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Brecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCOS 2000: FROM THERMO-ECONOMICS TO SUSTAINABILITY, PTS 1-4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Unknown, pp.157-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new methodological approach of sizing and operation optimization for cogeneration by internal combustion engines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Dupleac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Leduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCOS 2000: FROM THERMO-ECONOMICS TO SUSTAINABILITY, PTS 1-4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Unknown, pp.671-678</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21710,1162 +21794,1162 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude cinétique comparative de la transestérification dans un réacteur batch et continu</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Naim Akkouche</w:t>
+                <w:t xml:space="preserve">Activation chimique du marc de café par la méthodologie des surfaces de réponse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Aouled Mhemed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Gallego Mylène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème séminaire du GDR Thermobio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">SFGP 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02362082v1</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02386851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation chimique du marc de café par la méthodologie des surfaces de réponse</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marin Gallego Mylène</w:t>
+                <w:t xml:space="preserve">Etude cinétique comparative de la transestérification dans un réacteur batch et continu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Amine Kadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Loubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sary Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naim Akkouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">2ème séminaire du GDR Thermobio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02386851v1</w:t>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de la liquéfaction des graines oléagineuses pour la production de biochar en utilisant la Méthodologie des Surfaces de Réponse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loubna Hadhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Paraschiv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème séminaire du GDR Thermobio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative kinetic study of transesterification in a batch and continuous reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Amine Kadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sary Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naim Akkouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Green and Sustainable Chemistry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Dresde, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy valorization of grasses by dry process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Wahrani Khirech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WasteEng - Conference on Engineering for Waste and Biomass Valorisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01927075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of a small-scale Adiabatic Compressed Air Energy Storage (SS-A-CAES)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Montoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Gallego Mylène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WasteEng18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02386921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purification of biodiesel by the use of a stacked bed of sawdust and ion exchange resin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Amine Kadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of an Adiabatic Compressed Air Energy Storage (A-CAES)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Gallego Mylène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICEST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02386998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Recovery from Refuse Derived Fuels: ZSM-5 Reuse and Regeneration in the Catalytic Pyrolysis of Refuse Derived Fuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrietta Essie Whyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd European Biomass Conference and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production, Characterization and Engine Test of Biofuel from Non-Edible Oil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Khiari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Tarabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd European Biomass Conference and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production et combustion dans un moteur diesel du biodiesel issu de la valorisation des résidus graisseux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Paraschiv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22880,87 +22964,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire « Energie » de l’IMT - Regards croisés sur l’énergie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse expérimentale de la combustion du biodiesel issu de la valorisation de l’huile de friture usagée dans un moteur diesel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22975,51 +23059,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès AMT2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Settat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23029,65 +23113,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHP from dual-fuel engine using biogas of anaerobic digestion of dairy manure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïm Akkouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nepveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23122,775 +23206,775 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Candida Vilarinho; Fernando Castro; Margarida Gonçalves; Ana Luísa Fernando. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wastes: Solutions, Treatments and Opportunities III : Selected Papers from the 5th International Conference Wastes 2019, September 4-6, 2019, Lisbon, Portugal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Taylor &amp; Francis, pp.41-48, 2019, 9780429289798. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9780429289798-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05372640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Analysis of Biofuel and Undistilled Biofuel from Waste Fish Fat in Diesel Engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Mrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Geo Varuvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exergy for A Better Environment and Improved Sustainability 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.1339-1359, 2018, Green Energy and Technology, 978-3-319-62572-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-62572-0_86⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03432725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic Study of Plastic Wastes with and Without Catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emma Berrich Betouche</w:t>
+                <w:t xml:space="preserve">Combustion Analysis of Biofuel Derived from Waste Fish Fat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Geo Varuvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Mrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exergy for A Better Environment and Improved Sustainability 2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-62575-1_25⟩</w:t>
+              <w:t xml:space="preserve">Exergy for A Better Environment and Improved Sustainability 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.1311-1328, 2018, Green Energy and Technology, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-62572-0_84⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02407274v1</w:t>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03449993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combustion Analysis of Biofuel Derived from Waste Fish Fat</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadia Mrad</w:t>
+                <w:t xml:space="preserve">Kinetic Study of Plastic Wastes with and Without Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Berrich Betouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exergy for A Better Environment and Improved Sustainability 1</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-62572-0_84⟩</w:t>
+              <w:t xml:space="preserve">Exergy for A Better Environment and Improved Sustainability 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.357-371, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-62575-1_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03449993v1</w:t>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiesel from Waste Cooking Oil: Elaboration and Combustion Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy science and Technology/ Bioenergy/</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7, pp.692 - 714, 2015, Bioenergy, 1-626990-68-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01560948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Method to Determine Biogas Composition For Combustion Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rahmouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in alternative Fuel Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. SAE SP-1716, ISBN 0-7680-1008-X, pp.77-86, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00485597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Experimental Study of Knock in a Natural Gas Fuelled Spark Ignition Engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Brecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ramesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> SI engine experiments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. SAE SP-1712, ISBN 0-7680-1004-7, pp.75-84, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00485598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compression Ratio and TDC Calibrations Using Temperature-Entropy Diagram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Stouffs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Emission Formation in SI Engines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. SAE, SP-1485, ISBN 0-7680-0492-6, pp.36-46, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00485601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23900,249 +23984,249 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériau viscoélastique obtenu de la liquéfaction hydrothermale de microalgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bujoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemence Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2015044891. DI-TBN-13-009. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03771275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for determining at least one energetic property of a gas fuel mixture by measuring physical properties of the gas mixture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camal Rahmouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO03012435. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00482961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId600"/>
+      <w:footerReference w:type="default" r:id="rId607"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -24289,51 +24373,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241521v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ouchikh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Said Lounici" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Loubar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Tazerout" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18082115" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652721v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youghourta Zerdane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Largeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim Akkouche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Hachemi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00986445.2022.2067749" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567660v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kadi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boukhalkhal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sary Awad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lasbet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-022-02025-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807508v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Amine Kadi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Lamine Boukhalkhal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derradji Mehdi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-023-08117-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107358v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Zohra Aklouche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Hadhoum" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16062534" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653251v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Samim Ghafoori" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Marin-Gallego" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.122086" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653236v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Abdelalli Benbellil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.122746" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188294v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Aouled Mhemed" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Kordoghli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Marin Gallego" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Largeau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.138059" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652863v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Burnens" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paraschiv" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-021-10330-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04652832v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Khiari" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tarabet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mahmoud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-020-00913-9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652702v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rachid Benhalilou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ouerhani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-022-03425-w" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652849v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ouchikh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Lounici" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2021.121911" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04652800v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Cheayb" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poncet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.121842" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075452v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Ayadi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Nurul Anisa Saragih" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Priadi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manef Abderrabba" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2021.120678" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660904v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Ourak" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-020-01313-w" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492726v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Eddine Ghersi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Amoura" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Desideri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.119574" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653774v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.129739" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660879v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2021.120199" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653781v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mougari" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Himrane" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hachemi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15435075.2021.1914630" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493694v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Villot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2020.11.031" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653288v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Bellahcene" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Tarabet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-020-01155-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652254v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawki Mazloum" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Allam" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Aboumsallem" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2020.116375" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654150v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Kadi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-019-00905-5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881866v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Zagrouba" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2020.104036" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881875v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Gallego Myl&#232;ne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;thi Zagrouba" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02269913v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aulia Qisthi Mairizal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Rianti Priadi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djoko Hartono" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setyo Moersidik" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2019.06.067" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660910v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-020-00681-6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03448991v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Geo Varuvel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govindan Nagarajan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Aloui" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2020.118644" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654159v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rekia Bouguessa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Belmrabet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.01.003" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488650v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nepveu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2019.112407" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394194v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Balistrou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-018-0538-9" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02365798v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Loubar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-019-00880-x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731265v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Khiari" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Mahmoud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-018-0257-2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394242v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.04.133" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MV59SXNJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996377v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guewouo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingai Luo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tarlet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12030377" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02271250v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Kadi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e02146" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384256v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.01.222" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660793v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Khiari" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.09.102" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384230v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheayb Mohamad" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poncet S&#233;bastien" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2019.100944" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02270051v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Kassargy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Upreti" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Kahine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2018.11.093" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X5TFWSRK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878557v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Z. Aklouche" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bentebbiche" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15659/ijaat.18.09.992" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731263v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lounici" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouguessa" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.09.045" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2GSJP3N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731264v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2018.02.053" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C4M4X0XQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560839v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alloune" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balistrou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joei.2017.01.009" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PG742G1Z-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660736v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoud Mihoubi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2018.06.002" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2DV5CBZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926971v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somaiyeh Heidari" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Najjar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.7b03181" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926957v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2018.03.113" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BV2FK7F5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731275v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2016.10.005" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VHQRTKD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926787v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benbellil" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Niculescu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2017.11.138" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71H82BJP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735119v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2017.09.005" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPFJ3QJL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735113v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ponti&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouma&#239;ma Chaouachi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;chir Chaouachi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2017.09.012" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9F9SH94-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660660v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Kuncser" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ep.12605" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660654v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2017.06.001" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WF0NBCRK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731269v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2017.09.050" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525727v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mrad" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10098-016-1303-z" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525726v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4034979" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446458v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2016.07.034" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZN176S9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381776v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2016.06.054" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01347771v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2015.11.021" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XK80WRKW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949513v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Caporgno" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Legrand" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lepine" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2016.04.123" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01261585v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kezrane Cheikh" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liazid Abdelkrim" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2015.10.042" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204741v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Audo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Queffelec" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louvet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hemez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.5b00088" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01201692v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Prisecaru" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2015.04.070" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01260875v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrietta Essie Whyte" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2015.08.022" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01260874v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwan Alkhatib" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eskandar Mounif" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2015.10.014" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204913v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Lounici" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Belmrabet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2014.05.008" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939975v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silao Esp&#233;rance Kinata" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Belloncle" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2013.10.057" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HFTDSC1F-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939976v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan-Catalin Niculescu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2013.10.091" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VXVB56HQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204921v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Boussadi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.10.068" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206895v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bencherif" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Liazid" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/TSCI121210084B" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560828v2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.492.380" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935901v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Edwin Geo" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15435075.2012.727926" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206901v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2014.03.078" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935909v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Laksmono" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2012.10.016" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85XMD6MF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935905v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lamarche" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gelix" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Koehler" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mati" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2012.12.005" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XHVWL65T-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935903v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silao Esperance Kinata" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pataschiv" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouslamti" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2013.08.002" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXC4KWVH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935908v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2012.11.086" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGT7BDM8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735145v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Bousbaa" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/JPTAF" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935906v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Montillet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Nedjar" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2012.11.018" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B28NJXFP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935904v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.2906" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0J15KQC0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935907v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2012.11.051" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4PCRJRLD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935913v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2012.05.017" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2LWFD13S-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935915v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4005660" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935912v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2012.07.011" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935914v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2012.04.056" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935916v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2012.01.067" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935918v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Hanchi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/235485" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935911v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramla Gheith" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sassi Ben Nasrallah" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.1872" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5M65MGFQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935910v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2012.05.035" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MH1P2MH6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935919v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Abed" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15376/biores.7.1.1200-1220" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935921v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Senthilkumar" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramesh" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nagalingam" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0957650911399012" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-0W1QLLXZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935920v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ndayishimiye" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2010.12.046" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HS5B7S9F-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935924v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bellettre" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camal Rahmouni" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.1580" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4DBFVVMD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935923v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bellettre" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30638/eemj.2010.180" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692340v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2010.09.012" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935925v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1756-8277.2.1.1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935922v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30638/eemj.2010.176" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935928v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Paviet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chazarenc" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-6580.2089" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-F91GFWHG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935926v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Senthil Kumar" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/09576509JPE758" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-NV78NRFQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935927v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2008.05.005" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8R78N45-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935929v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bencherif" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Liazid" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVD.2009.024973" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935931v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gerun" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Vijeu" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2007.07.009" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DXHT2S1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935930v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Castelain" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2008.06.004" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJMQ02VH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482473v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Corre" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2007.02.024" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40M1C2MQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935935v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ollivier" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gc Roy" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2005.06.019" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZDJKGR4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935933v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kerihuel" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2006.05.023" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6GW0VD5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935932v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2006.05.002" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0D9DWM1P-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935934v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2180278" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935943v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ollivier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ICHMT.2004.IntThermSciSemin.910" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939978v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2004.11.003" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8W2R92W0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935939v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1857943" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935938v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ms Kumar" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2005.03.002" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M35J8QDN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935937v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/095765005X31243" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-V81M9XTV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482530v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brecq" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-2361(03)00245-X" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCT03WJQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482949v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousseau" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leduc" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482613v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pirotais" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bellettre" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Pelsemaeker" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2002-01-2224" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935944v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Brecq" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Muller" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-4311(03)00063-2" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2W2N81G-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482947v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-2361(03)00029-2" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5DFWV1FM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483983v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2003-01-0224" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482619v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rahmouni" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2002-01-1708" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935945v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1290-0729(02)00052-2" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFQK3HTX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482620v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(03)00126-8" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2PS1ML4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482945v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Minciuc" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Athanasovici" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bitir" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-4311(03)00067-X" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGHGFR8X-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482944v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-4311(03)00068-1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DSJRZ5F6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482951v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-4311(01)00099-0" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GS7RM1V-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935950v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Stouffs" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Wauters" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1290-0729(00)01187-X" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8T8XL58-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935951v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dupleac" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Mahieu" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rousseau" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Leduc" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/0957650011536561" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-C7LXJ3RC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181504v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Bitir" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.429" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482952v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935954v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Zervas" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1352-2310(00)00160-6" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8SB7KBR0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482954v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935957v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lemoult" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/0954407991527044" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-L024WQ1S-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816730v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653177v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76081-6_49" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02362092v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Abou Msallem" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386828v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy-Libardo Dur&#225;n Mart&#237;nez" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361681v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Detcheberry" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361985v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386873v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386817v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384277v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2019023005" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361691v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Yassine" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Chabchoub Ayadi" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386802v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361294v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02270067v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/105/1/012122" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361302v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201926104003" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386969v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02360961v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aulia Mairizal" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priadi Cindy" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361276v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735122v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC.2016.7577567" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361169v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02270065v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361271v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926998v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Tizzaoui" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Largeau" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02360981v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Kezrane" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206889v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464702v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2013-16391" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02360998v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02360987v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935917v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2012-72292" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361087v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361097v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361079v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361118v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana-Adela Basa" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361022v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935936v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935942v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gobel" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Henriksen" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935940v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935941v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935947v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Minciuc" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bitir" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935948v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pirotais" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Guyonvarch" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935946v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Minciue" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935953v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13031/2013.8357" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935955v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Athanasovici" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935956v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02362082v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386851v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02362088v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02362076v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927075v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Wahrani Khirech" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386921v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Montoya" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02362026v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386998v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02362019v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02362009v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361998v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361102v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372640v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Akkouche" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429289798-7" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03432725v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62572-0_86" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407274v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Berrich Betouche" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62575-1_25" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03449993v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62572-0_84" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560948v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485597v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485598v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brecq" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485601v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03771275v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chailleux" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bujoli" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Legrand" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482961v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241521v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ouchikh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Said Lounici" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Loubar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Tazerout" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18082115" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567660v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kadi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boukhalkhal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sary Awad" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lasbet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-022-02025-z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652721v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youghourta Zerdane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Largeau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim Akkouche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Hachemi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00986445.2022.2067749" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807508v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Amine Kadi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Lamine Boukhalkhal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derradji Mehdi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-023-08117-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107358v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Zohra Aklouche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Hadhoum" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16062534" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652863v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Burnens" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paraschiv" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-021-10330-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04652832v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Khiari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tarabet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mahmoud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-020-00913-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188294v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Aouled Mhemed" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Kordoghli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Marin Gallego" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Largeau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.138059" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653251v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Samim Ghafoori" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Marin-Gallego" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.122086" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653236v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Abdelalli Benbellil" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.122746" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652702v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rachid Benhalilou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ouerhani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-022-03425-w" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652849v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ouchikh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Lounici" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2021.121911" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04652800v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Cheayb" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poncet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.121842" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492726v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Eddine Ghersi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Amoura" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Desideri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.119574" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653774v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.129739" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660879v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2021.120199" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075452v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Ayadi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Nurul Anisa Saragih" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Priadi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manef Abderrabba" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2021.120678" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660904v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Ourak" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-020-01313-w" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653781v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mougari" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Himrane" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hachemi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15435075.2021.1914630" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493694v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Villot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2020.11.031" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652254v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawki Mazloum" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Allam" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Aboumsallem" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2020.116375" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653288v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Bellahcene" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Tarabet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-020-01155-6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03448991v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Geo Varuvel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govindan Nagarajan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Aloui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2020.118644" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654159v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rekia Bouguessa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Belmrabet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.01.003" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660910v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-020-00681-6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02269913v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aulia Qisthi Mairizal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Rianti Priadi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djoko Hartono" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setyo Moersidik" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2019.06.067" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881875v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Gallego Myl&#232;ne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;thi Zagrouba" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654150v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Kadi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-019-00905-5" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881866v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Zagrouba" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2020.104036" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488650v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nepveu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2019.112407" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02365798v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Loubar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-019-00880-x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394194v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Balistrou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-018-0538-9" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731265v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Khiari" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Mahmoud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-018-0257-2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394242v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.04.133" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MV59SXNJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996377v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guewouo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingai Luo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tarlet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12030377" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02271250v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Kadi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e02146" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660793v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Khiari" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.09.102" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CS4G2Q8S-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384256v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.01.222" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384230v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheayb Mohamad" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poncet S&#233;bastien" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2019.100944" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02270051v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Kassargy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Upreti" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Kahine" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2018.11.093" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X5TFWSRK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560839v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alloune" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balistrou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joei.2017.01.009" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PG742G1Z-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731264v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Z. Aklouche" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bentebbiche" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2018.02.053" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C4M4X0XQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731263v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lounici" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouguessa" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.09.045" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2GSJP3N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878557v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15659/ijaat.18.09.992" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660736v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoud Mihoubi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2018.06.002" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2DV5CBZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926971v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somaiyeh Heidari" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Najjar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.7b03181" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926957v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2018.03.113" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BV2FK7F5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660660v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Kuncser" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ep.12605" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735113v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ponti&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouma&#239;ma Chaouachi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;chir Chaouachi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2017.09.012" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9F9SH94-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731269v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2017.09.050" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660654v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2017.06.001" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WF0NBCRK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735119v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2017.09.005" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPFJ3QJL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731275v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2016.10.005" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VHQRTKD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926787v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benbellil" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Niculescu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2017.11.138" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71H82BJP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525727v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mrad" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10098-016-1303-z" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525726v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4034979" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381776v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2016.06.054" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446458v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2016.07.034" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZN176S9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01347771v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2015.11.021" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XK80WRKW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949513v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Caporgno" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Legrand" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lepine" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2016.04.123" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01261585v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kezrane Cheikh" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liazid Abdelkrim" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2015.10.042" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-364NM2VF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01201692v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Prisecaru" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2015.04.070" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M5GRHDQV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204741v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Audo" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Queffelec" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louvet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hemez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.5b00088" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01260875v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrietta Essie Whyte" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2015.08.022" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MCF8VNRX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01260874v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwan Alkhatib" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eskandar Mounif" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2015.10.014" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCDCQ0DJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939976v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan-Catalin Niculescu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2013.10.091" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VXVB56HQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204913v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Lounici" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Belmrabet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2014.05.008" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73BK52QK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939975v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silao Esp&#233;rance Kinata" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Belloncle" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2013.10.057" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HFTDSC1F-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204921v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Boussadi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.10.068" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206895v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bencherif" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Liazid" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/TSCI121210084B" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935901v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Edwin Geo" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15435075.2012.727926" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560828v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.492.380" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206901v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2014.03.078" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZ42VF5H-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935908v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2012.11.086" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGT7BDM8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735145v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Bousbaa" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/JPTAF" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935903v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silao Esperance Kinata" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pataschiv" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouslamti" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2013.08.002" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXC4KWVH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935909v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Laksmono" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2012.10.016" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85XMD6MF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935905v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lamarche" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gelix" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Koehler" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mati" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2012.12.005" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XHVWL65T-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935906v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Montillet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Nedjar" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2012.11.018" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B28NJXFP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935904v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.2906" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0J15KQC0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935907v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2012.11.051" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4PCRJRLD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935914v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2012.04.056" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935913v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2012.05.017" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2LWFD13S-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935912v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2012.07.011" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935915v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4005660" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935918v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Hanchi" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/235485" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935916v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2012.01.067" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935911v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramla Gheith" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sassi Ben Nasrallah" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.1872" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5M65MGFQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935910v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2012.05.035" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MH1P2MH6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935919v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Abed" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15376/biores.7.1.1200-1220" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935921v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Senthilkumar" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramesh" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nagalingam" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0957650911399012" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-0W1QLLXZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935920v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ndayishimiye" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2010.12.046" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HS5B7S9F-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935923v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bellettre" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30638/eemj.2010.180" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692340v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2010.09.012" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935925v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camal Rahmouni" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1756-8277.2.1.1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935924v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bellettre" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.1580" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4DBFVVMD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935922v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30638/eemj.2010.176" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935926v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Senthil Kumar" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/09576509JPE758" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-NV78NRFQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935928v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Paviet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chazarenc" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-6580.2089" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-F91GFWHG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935927v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2008.05.005" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8R78N45-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935929v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bencherif" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Liazid" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVD.2009.024973" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935931v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gerun" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Vijeu" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2007.07.009" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DXHT2S1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935930v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Castelain" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2008.06.004" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJMQ02VH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482473v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Corre" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2007.02.024" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40M1C2MQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935933v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kerihuel" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2006.05.023" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6GW0VD5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935932v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2006.05.002" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0D9DWM1P-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935935v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ollivier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gc Roy" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2005.06.019" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZDJKGR4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935934v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2180278" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935939v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1857943" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939978v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2004.11.003" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8W2R92W0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935938v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ms Kumar" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2005.03.002" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M35J8QDN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935943v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ollivier" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ICHMT.2004.IntThermSciSemin.910" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935937v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/095765005X31243" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-V81M9XTV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482530v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brecq" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-2361(03)00245-X" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCT03WJQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483983v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pirotais" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bellettre" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Pelsemaeker" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2003-01-0224" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482947v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-2361(03)00029-2" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5DFWV1FM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482949v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousseau" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leduc" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482613v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2002-01-2224" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935944v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Brecq" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Muller" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-4311(03)00063-2" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2W2N81G-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482619v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rahmouni" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2002-01-1708" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935945v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1290-0729(02)00052-2" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFQK3HTX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482620v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(03)00126-8" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2PS1ML4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482945v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Minciuc" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Athanasovici" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bitir" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-4311(03)00067-X" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGHGFR8X-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482944v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-4311(03)00068-1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DSJRZ5F6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482951v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-4311(01)00099-0" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GS7RM1V-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935951v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dupleac" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Mahieu" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rousseau" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Leduc" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/0957650011536561" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-C7LXJ3RC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935950v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Stouffs" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Wauters" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1290-0729(00)01187-X" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8T8XL58-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181504v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Bitir" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.429" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482952v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935954v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Zervas" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1352-2310(00)00160-6" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8SB7KBR0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482954v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935957v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lemoult" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/0954407991527044" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-L024WQ1S-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816730v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653177v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76081-6_49" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386828v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy-Libardo Dur&#225;n Mart&#237;nez" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02362092v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Abou Msallem" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361985v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361681v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Detcheberry" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386873v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386817v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384277v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2019023005" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361691v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Yassine" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Chabchoub Ayadi" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386802v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361294v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02270067v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/105/1/012122" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361302v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201926104003" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386969v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02360961v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aulia Mairizal" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priadi Cindy" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735122v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC.2016.7577567" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361169v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361276v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361271v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02270065v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926998v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Tizzaoui" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Largeau" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206889v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02360981v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Kezrane" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464702v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2013-16391" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02360998v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02360987v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935917v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2012-72292" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361087v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361097v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361079v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361118v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana-Adela Basa" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361022v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935936v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935942v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gobel" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Henriksen" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935940v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935941v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935947v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Minciuc" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bitir" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935948v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pirotais" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Guyonvarch" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935946v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Minciue" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935953v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13031/2013.8357" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935955v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Athanasovici" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935956v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386851v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02362082v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02362088v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02362076v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927075v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Wahrani Khirech" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386921v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Montoya" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02362026v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386998v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02362019v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02362009v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361998v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361102v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372640v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Akkouche" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429289798-7" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03432725v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62572-0_86" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03449993v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62572-0_84" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407274v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Berrich Betouche" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62575-1_25" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560948v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485597v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485598v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brecq" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485601v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03771275v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chailleux" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bujoli" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Legrand" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482961v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>