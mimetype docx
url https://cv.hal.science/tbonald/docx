--- v0 (2026-03-19)
+++ v1 (2026-04-25)
@@ -389,693 +389,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02893160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Spectral Algorithm with Additive Clustering for the Recovery of Overlapping Communities in Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proceedings of the ACM on Measurement and Analysis of Computing Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Kaufmann</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc Lelarge</w:t>
+                <w:t xml:space="preserve">N. Duffield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">acm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (3)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01163147v3</w:t>
+                <w:t xml:space="preserve">hal-02288035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to special issue: ACM SIGMETRICS 2016</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Spectral Algorithm with Additive Clustering for the Recovery of Overlapping Communities in Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Kaufmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ayalvadi Ganesh</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lelarge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Queueing Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 742, pp.3-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2017.12.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288039v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163147v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Forward-Backward Embedding of Directed Graphs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction to special issue: ACM SIGMETRICS 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayalvadi Ganesh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">openreview.net</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Queueing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02288036v1</w:t>
+                <w:t xml:space="preserve">hal-02288039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow-level traffic model for adaptive streaming services in mobile networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lin Yu-Ting</w:t>
+                <w:t xml:space="preserve">The Forward-Backward Embedding of Directed Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan de Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonald</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salah-Eddine Elayoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 137, pp.1-16</w:t>
+              <w:t xml:space="preserve">openreview.net</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288038v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proceedings of the ACM on Measurement and Analysis of Computing Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flow-level traffic model for adaptive streaming services in mobile networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Yu-Ting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Duffield</w:t>
+                <w:t xml:space="preserve">Salah-Eddine Elayoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">acm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2 (3)</w:t>
+              <w:t xml:space="preserve">Computer Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 137, pp.1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288035v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of Balanced Fairness in Resource Pools: A Recursive Approach</w:t>
+                <w:t xml:space="preserve">Poly-symmetry in processor-sharing systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Mathieu</w:t>
+                <w:t xml:space="preserve">Virag Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo de Veciana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ACM on Measurement and Analysis of Computing Systems </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3154500⟩</w:t>
+              <w:t xml:space="preserve">Queueing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11134-017-9525-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01630420v3</w:t>
+                <w:t xml:space="preserve">hal-01513544v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poly-symmetry in processor-sharing systems</w:t>
+                <w:t xml:space="preserve">Performance of Balanced Fairness in Resource Pools: A Recursive Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustavo de Veciana</w:t>
+                <w:t xml:space="preserve">Fabien Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Queueing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">Proceedings of the ACM on Measurement and Analysis of Computing Systems </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (2), pp.1-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11134-017-9525-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3154500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01513544v2</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630420v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balanced Fair Resource Sharing in Computer Clusters</w:t>
               </w:r>
@@ -1653,51 +1653,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01112964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building optical packet networks without buffering, signalling or header processing</w:t>
+                <w:t xml:space="preserve">Building Optical Packet Networks Without Buffering, Signaling or Header Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Cuda</w:t>
@@ -1719,93 +1719,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Noirie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Optical Communications and Networking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 5 (4), pp.294-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOCN.5.000294⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02286482v1</w:t>
+                <w:t xml:space="preserve">hal-00830128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building Optical Packet Networks Without Buffering, Signaling or Header Processing</w:t>
+                <w:t xml:space="preserve">Building optical packet networks without buffering, signalling or header processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Cuda</w:t>
@@ -1827,78 +1836,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Noirie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Optical Communications and Networking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 5 (4), pp.294-304. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOCN.5.000294⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00830128v1</w:t>
+                <w:t xml:space="preserve">hal-02286482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cost, power consumption and performance evaluation of metro networks</w:t>
               </w:r>
@@ -3058,209 +3058,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01244245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A recursive formula for multirate systems with elastic traffic</w:t>
+                <w:t xml:space="preserve">Conservative estimates of blocking and outage probabilities in CDMA networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jorma Virtamo</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Proutière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Communications Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 9 (8), pp.753-755. </w:t>
+              <w:t xml:space="preserve">Performance Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCOMM.2005.1496605⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.peva.2005.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01275699v1</w:t>
+                <w:t xml:space="preserve">hal-01244805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservative estimates of blocking and outage probabilities in CDMA networks</w:t>
+                <w:t xml:space="preserve">A recursive formula for multirate systems with elastic traffic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Proutière</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorma Virtamo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Performance Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, </w:t>
+              <w:t xml:space="preserve">IEEE Communications Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 9 (8), pp.753-755. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.peva.2005.07.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LCOMM.2005.1496605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01244805v1</w:t>
+                <w:t xml:space="preserve">hal-01275699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow-level performance analysis of some opportunistic scheduling algorithms</w:t>
               </w:r>
@@ -3330,118 +3330,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01244772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On performance bounds for balanced fairness</w:t>
+                <w:t xml:space="preserve">Calculating the flow level performance of balanced fairness in tree networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Proutière</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorma Virtamo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Performance Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0166-5316(03)00100-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.peva.2004.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01276419v1</w:t>
+                <w:t xml:space="preserve">hal-01272523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Stochastic Bounds for Monotonic Processor Sharing Networks</w:t>
               </w:r>
@@ -3512,118 +3512,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01285972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculating the flow level performance of balanced fairness in tree networks</w:t>
+                <w:t xml:space="preserve">On performance bounds for balanced fairness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jorma Virtamo</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Proutière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Performance Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.peva.2004.03.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0166-5316(03)00100-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01272523v1</w:t>
+                <w:t xml:space="preserve">hal-01276419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insensitive bandwidth sharing in data networks</w:t>
               </w:r>
@@ -3767,199 +3767,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01267145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of TCP Reno and TCP Vegas via Fluid Approximation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Window Flow Control in FIFO Networks with Cross Traffic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baccelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Performance Evaluation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Queueing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 32 (1-3), pp.195-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1019191105117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01248745v1</w:t>
+                <w:t xml:space="preserve">hal-01248746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Window Flow Control in FIFO Networks with Cross Traffic</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of TCP Reno and TCP Vegas via Fluid Approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Queueing Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Performance Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01248746v1</w:t>
+                <w:t xml:space="preserve">hal-01248745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (84)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4196,711 +4196,711 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05094804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Link Prediction Without Learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aloha, police d'états: Un contrôle d'admission implicite ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Delarue</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Viard</w:t>
+                <w:t xml:space="preserve">Richard Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Artificial Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AlgoTel 2024 – 26èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Saint-Briac-sur-Mer, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04643971v1</w:t>
+                <w:t xml:space="preserve">hal-04561239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting Hierarchical Text Classification: Inference and Metrics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Saillenfest</w:t>
+                <w:t xml:space="preserve">YAGO 4.5: A Large and Clean Knowledge Base with a Rich Taxonomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehwish Alam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonald</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lihu Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 28th Conference on Computational Natural Language Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18653/v1/2024.conll-1.18⟩</w:t>
+              <w:t xml:space="preserve">SIGIR 2024 - The 47th International ACM SIGIR Conference on Research and Development in Information Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Washington DC, United States. pp.131-140, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3626772.3657876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04946251v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05104843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Factuality of Large Language Models in the Legal Domain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rajaa El Hamdani</w:t>
+                <w:t xml:space="preserve">Link Prediction Without Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nils Holzenberger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
+                <w:t xml:space="preserve">Tiphaine Viard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIKM 2024 - 33rd ACM International Conference on Information and Knowledge Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Boise Idaho, United States. pp.3741 - 3746, </w:t>
+              <w:t xml:space="preserve">European Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Santiago de compostela, Galicia, Spain. pp.2274--2281, </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3627673.3679961⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/FAIA240750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04701151v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refining Wikidata Taxonomy using Large Language Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yiwen Peng</w:t>
+                <w:t xml:space="preserve">Revisiting Hierarchical Text Classification: Inference and Metrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Plaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Labeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Saillenfest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonald</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehwish Alam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM International Conference on Information and Knowledge Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3627673.3679156⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the 28th Conference on Computational Natural Language Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Miami, United States. pp.231-242, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2024.conll-1.18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04687258v1</w:t>
+                <w:t xml:space="preserve">hal-04946251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">YAGO 4.5: A Large and Clean Knowledge Base with a Rich Taxonomy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Factuality of Large Language Models in the Legal Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajaa El Hamdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fragkiskos D. Malliaros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Holzenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIGIR 2024 - The 47th International ACM SIGIR Conference on Research and Development in Information Retrieval</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Washington DC, United States. pp.131-140, </w:t>
+              <w:t xml:space="preserve">CIKM 2024 - 33rd ACM International Conference on Information and Knowledge Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Boise Idaho, United States. pp.3741 - 3746, </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3626772.3657876⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3627673.3679961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05104843v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aloha, police d'états: Un contrôle d'admission implicite ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Refining Wikidata Taxonomy using Large Language Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiwen Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabien Mathieu</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehwish Alam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AlgoTel 2024 – 26èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM International Conference on Information and Knowledge Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Boise, Idaho, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3627673.3679156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04561239v1</w:t>
+                <w:t xml:space="preserve">hal-04687258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Consistent Diffusion-Based Algorithm for Semi-Supervised Graph Learning</w:t>
               </w:r>
@@ -4981,51 +4981,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontology Matching using Textual Class Descriptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiwen Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehwish Alam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5076,51 +5076,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparse Graph Neural Networks with Scikit-network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Delarue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complex Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Menton, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5493,826 +5493,826 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modularity-based Sparse Soft Graph Clustering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Hollocou</w:t>
+                <w:t xml:space="preserve">Tree Sampling Divergence: An Information-Theoretic Metric for Hierarchical Graph Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonald</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Lelarge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AISTATS 2019 - 22nd International Conference on Artificial Intelligence and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Naha, Okinawa, Japan</w:t>
+              <w:t xml:space="preserve">IJCAI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Macao, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02005331v1</w:t>
+                <w:t xml:space="preserve">hal-02350879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree Sampling Divergence: An Information-Theoretic Metric for Hierarchical Graph Clustering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Charpentier</w:t>
+                <w:t xml:space="preserve">Modularity-based Sparse Soft Graph Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hollocou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lelarge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCAI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Macao, China</w:t>
+              <w:t xml:space="preserve">AISTATS 2019 - 22nd International Conference on Artificial Intelligence and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Naha, Okinawa, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02350879v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02005331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree Sampling Divergence: An Information-Theoretic Metric for Hierarchical Graph Clustering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Charpentier</w:t>
+                <w:t xml:space="preserve">Seq2VAR: multivariate time series representation with relational neural networks and linear autoregressive model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Razakarivony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCAI-19</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Macao, China</w:t>
+              <w:t xml:space="preserve">AALTD workshop, ECML/PKDD : 4th Workshop on Advanced Analytics and Learning on Temporal Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Wurzburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02144394v1</w:t>
+                <w:t xml:space="preserve">hal-02293239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seq2VAR: multivariate time series representation with relational neural networks and linear autoregressive model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Razakarivony</w:t>
+                <w:t xml:space="preserve">Tree Sampling Divergence: An Information-Theoretic Metric for Hierarchical Graph Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AALTD workshop, ECML/PKDD : 4th Workshop on Advanced Analytics and Learning on Temporal Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Wurzburg, Germany</w:t>
+              <w:t xml:space="preserve">IJCAI-19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Macao, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02293239v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02144394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un seul serveur vous manque, et tout est découplé !</w:t>
+                <w:t xml:space="preserve">Hierarchical Graph Clustering using Node Pair Sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabien Mathieu</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hollocou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2018 - 20èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Roscoff, France</w:t>
+              <w:t xml:space="preserve">MLG 2018 - 14th International Workshop on Mining and Learning with Graphs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01773674v1</w:t>
+                <w:t xml:space="preserve">hal-01887669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Control in Massive MIMO with Dynamic User Population</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un seul serveur vous manque, et tout est découplé !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anthony Ephremides</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE Globecom Workshops (GC Wkshps)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ALGOTEL 2018 - 20èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Roscoff, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03106669v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weighted Spectral Embedding of Graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Power Control in Massive MIMO with Dynamic User Population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Assaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Hajri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Lelarge</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ephremides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56th Annual Allerton Conference on Communication, Control, and Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE Globecom Workshops (GC Wkshps)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Abu Dhabi, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOMW.2018.8644355⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01887680v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03106669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Graph Clustering using Node Pair Sampling</w:t>
+                <w:t xml:space="preserve">Weighted Spectral Embedding of Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Hollocou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lelarge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MLG 2018 - 14th International Workshop on Mining and Learning with Graphs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">56th Annual Allerton Conference on Communication, Control, and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Urbana-Champaign, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01887669v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Streaming Algorithm for Graph Clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Hollocou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6370,139 +6370,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01639506v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Minimax Optimal Algorithm for Crowdsourcing</w:t>
+                <w:t xml:space="preserve">À la racine du parallélisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Richard Combes</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural Information Processing Systems Conference NIPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Los Angeles, United States</w:t>
+              <w:t xml:space="preserve">ALGOTEL 2017 - 19èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Quiberon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01592105v1</w:t>
+                <w:t xml:space="preserve">hal-01517150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple Local Community Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Hollocou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6547,122 +6560,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la racine du parallélisme</w:t>
+                <w:t xml:space="preserve">A Minimax Optimal Algorithm for Crowdsourcing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabien Mathieu</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2017 - 19èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Quiberon, France</w:t>
+              <w:t xml:space="preserve">Neural Information Processing Systems Conference NIPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01517150v1</w:t>
+                <w:t xml:space="preserve">hal-01592105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence to multi-resource fairness under end-to-end window control</w:t>
               </w:r>
@@ -7515,693 +7515,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01243985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Slot Switching Latency in Mobile Backhaul Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yvan Pointurier</w:t>
+                <w:t xml:space="preserve">Flow-level modeling of multi-user beamforming in mobile networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Khlass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matthias Lott</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Elayoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RAWNET</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Hammamet, Tunisia. pp.70 - 77, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WIOPT.2014.6850281⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01244331v1</w:t>
+                <w:t xml:space="preserve">hal-01112973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Flow Transmission and Carrier Aggregation Inter-Operation in HSPA+ Advanced</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Salah Eddine Elayoubi</w:t>
+                <w:t xml:space="preserve">Performance Analysis in a Next Generation Optical Mobile Backhaul Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihel Benzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Pointurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonald</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Antona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICTON</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Graz, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01112967v1</w:t>
+                <w:t xml:space="preserve">hal-01244338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple architecture for secure and private data sharing solutions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Campobello</w:t>
+                <w:t xml:space="preserve">Multi-Flow Transmission and Carrier Aggregation Inter-Operation in HSPA+ Advanced</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Khlass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Elayoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonald</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Scarpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISCC.2014.6912518⟩</w:t>
+              <w:t xml:space="preserve">VTC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Vancouver, Canada. pp.1 - 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VTCFall.2014.6966063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01112977v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharing Cloud Computing Resources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical Slot Switching Latency in Mobile Backhaul Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihel Benzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Pointurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">James Roberts</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Lott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2014 -- 16èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Le Bois-Plage-en-Ré, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">ECOC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Cannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00984441v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01244331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Analysis in a Next Generation Optical Mobile Backhaul Network</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yvan Pointurier</w:t>
+                <w:t xml:space="preserve">A simple architecture for secure and private data sharing solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Famulari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Campobello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Scarpa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTON</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISCC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Madeira, Portugal. pp.1 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCC.2014.6912518⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01244338v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow-level modeling of multi-user beamforming in mobile networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sharing Cloud Computing Resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Salah Eddine Elayoubi</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Roberts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAWNET</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ALGOTEL 2014 -- 16èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Le Bois-Plage-en-Ré, France. pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WIOPT.2014.6850281⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01112973v1</w:t>
+                <w:t xml:space="preserve">hal-00984441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-Target Algorithms for Infinite-Armed Bandits with Bernoulli Rewards</w:t>
               </w:r>
@@ -8695,138 +8695,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02412014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Optical Burst Switching</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive Probabilistic Flooding for Multi-path Routing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Betoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rossini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">IFIP NTMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Istanbul, Turkey. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01244048v1</w:t>
+                <w:t xml:space="preserve">hal-00796397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rate optimal scheduling schemes for asynchronous input-queued packet switches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8842,908 +8872,878 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MAMA 2012 : ACM Sigmetrics MAMA Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, London, United Kingdom. pp.95-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00941747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Throughput-Delay Trade-Offs in Slotted WDM Ring Networks</w:t>
+                <w:t xml:space="preserve">Adaptive Optical Burst Switching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca-Maria Indre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Oueslati</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chloé Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BROADNETS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ITC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, San Francisco, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01244071v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01244048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Probabilistic Flooding for Multi-path Routing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Throughput-Delay Trade-Offs in Slotted WDM Ring Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca-Maria Indre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Betoule</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Remi Clavier</w:t>
+                <w:t xml:space="preserve">Sara Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Rossi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chloé Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP NTMS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BROADNETS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Athènes, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-30376-0_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00796397v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01244071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Prioritization of Audio and Video Traffic</w:t>
+                <w:t xml:space="preserve">Congestion in large balanced multirate links</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norberto Ostallo</w:t>
+                <w:t xml:space="preserve">Jean-Paul Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravi Mazumdar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">ITC 23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, San Fransisco, United States. pp.182-189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01244042v1</w:t>
+                <w:t xml:space="preserve">hal-00781198v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radio Capacity Improvement with HSPA+ Dual-Cell</w:t>
+                <w:t xml:space="preserve">Self-Prioritization of Audio and Video Traffic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ammar El Falou</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Muscariello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Landre</w:t>
+                <w:t xml:space="preserve">Norberto Ostallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2011, Kyoto, Japan. pp.1 - 6, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, Kyoto, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01112984v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01244042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Flow-Aware CSMA in Multi-Channel Wireless Networks</w:t>
+                <w:t xml:space="preserve">Radio Capacity Improvement with HSPA+ Dual-Cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Feuillet</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Elayoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar El Falou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Landre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CISS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Kyoto, Japan. pp.1 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icc.2011.5963497⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01244034v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Congestion in large balanced multirate links</w:t>
+                <w:t xml:space="preserve">On Flow-Aware CSMA in Multi-Channel Wireless Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ravi Mazumdar</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Feuillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITC 23</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, San Fransisco, United States. pp.182-189</w:t>
+              <w:t xml:space="preserve">CISS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00781198v2</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01244034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal random access in communication networks</w:t>
+                <w:t xml:space="preserve">Des bursts optiques virtuels pour la gestion de la QoS dans les réseaux OBS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca-Maria Indre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Oueslati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NET-COOP 2010 - 4th Workshop on Network Control and Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">JDIR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Sophia-Antipolis, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00597568v1</w:t>
+                <w:t xml:space="preserve">inria-00468360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des bursts optiques virtuels pour la gestion de la QoS dans les réseaux OBS</w:t>
+                <w:t xml:space="preserve">Optimal random access in communication networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonald</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sara Oueslati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JDIR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Sophia-Antipolis, France. 6 p</w:t>
+              <w:t xml:space="preserve">NET-COOP 2010 - 4th Workshop on Network Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00468360v1</w:t>
+                <w:t xml:space="preserve">inria-00597568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SWING: Traffic Capacity of a Simple WDM Ring Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10383,51 +10383,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Massoulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Perino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10969,797 +10969,797 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01244211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insensitive Load Balancing</w:t>
+                <w:t xml:space="preserve">A Score-Based Opportunistic Scheduler for Fading Radio Channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonald</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Proutière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Sigmetrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, New York, United States</w:t>
+              <w:t xml:space="preserve">European Wireless</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01284237v1</w:t>
+                <w:t xml:space="preserve">hal-01244775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless Data Performance in Multi-Cell Scenarios</w:t>
+                <w:t xml:space="preserve">Insensitive Load Balancing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nidhi Hegde</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Proutière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sigmetrics</w:t>
+              <w:t xml:space="preserve">ACM Sigmetrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01244814v1</w:t>
+                <w:t xml:space="preserve">hal-01284237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How mobility impacts the flow-level performance of wireless data systems</w:t>
+                <w:t xml:space="preserve">Wireless Data Performance in Multi-Cell Scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sem Borst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidhi Hegde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Proutière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infocom</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sigmetrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, New York, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01244815v1</w:t>
+                <w:t xml:space="preserve">hal-01244814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Performance Bounds for the Integration of Elastic and Adaptive Streaming Flows</w:t>
+                <w:t xml:space="preserve">How mobility impacts the flow-level performance of wireless data systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sem Borst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Proutière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Sigmetrics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Infocom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Hong Kong, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INFCOM.2004.1354597⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282906v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01244815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Score-Based Opportunistic Scheduler for Fading Radio Channels</w:t>
+                <w:t xml:space="preserve">On Performance Bounds for the Integration of Elastic and Adaptive Streaming Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Proutière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Wireless</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">ACM Sigmetrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01244775v1</w:t>
+                <w:t xml:space="preserve">hal-01282906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensioning high speed IP access networks</w:t>
+                <w:t xml:space="preserve">Computational aspects of balanced fairness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Olivier</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Proutière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorma Virtamo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1388-3437(03)80169-5⟩</w:t>
+              <w:t xml:space="preserve">ITC18 18th International Teletraffic Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2003, Berlin, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1388-3437(03)80229-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01281461v1</w:t>
+                <w:t xml:space="preserve">hal-01281459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless downlink data channels</w:t>
+                <w:t xml:space="preserve">Dimensioning high speed IP access networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Proutière</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Roberts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobicom</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, San Diego, United States. </w:t>
+              <w:t xml:space="preserve">ITC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Berlin, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/938985.939020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1388-3437(03)80169-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01244817v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational aspects of balanced fairness</w:t>
+                <w:t xml:space="preserve">Wireless downlink data channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Proutière</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jorma Virtamo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITC18 18th International Teletraffic Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2003, Berlin, Germany. </w:t>
+              <w:t xml:space="preserve">Mobicom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, San Diego, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1388-3437(03)80229-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/938985.939020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01281459v1</w:t>
+                <w:t xml:space="preserve">hal-01244817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical performance guarantees for streaming flows using expedited forwarding</w:t>
               </w:r>
@@ -12875,51 +12875,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Telecom ParisTech. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -13020,51 +13020,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Window Flow Control in FIFO Networks with Cross Traffic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Baccelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13476,51 +13476,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ip-paris.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923335v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonald" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan de Lara" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lutz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Charpentier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893160v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyi Chen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garcelon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Neuraz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Billot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lelarge" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2019.103308" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163147v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Kaufmann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.12.028" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288039v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayalvadi Ganesh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288036v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288038v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Yu-Ting" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Elayoubi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288035v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Duffield" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01630420v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Comte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mathieu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3154500" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513544v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virag Shah" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo de Veciana" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-017-9525-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581786v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2017.08.006" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590684v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;once Mekinda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Muscariello" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2017.05.019" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314992v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2016.03.019" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280280v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Khlass" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Elayoubi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2015.12.001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01132320v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihel Benzaoui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pointurier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Antona" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.6.000718" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01112964v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Roberts" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2014.07.009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286482v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Cuda" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca-Maria Indre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Noirie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830128v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.5.000294" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00784181v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bianco" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00781104v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Feuillet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00941783v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244058v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2010.08.001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244795v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sem Borst" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhi Hegde" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jonckheere" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Prouti&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-009-9144-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244204v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Anh Tran" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-008-9075-8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286338v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2007.06.010" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244767v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1243401.1243408" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275545v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-007-0012-5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F7E5BE1E05FF8DA8CEEBE72CC559BF0698CFAE29/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275698v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2007.070393" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244803v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.1118" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NPZCT0VH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244245v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Massouli&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorma Virtamo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-006-7587-7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275699v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2005.1496605" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244805v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2005.07.001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244772v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.1032" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1C086328D39D4D298740622CAB14A8D9D8776779/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276419v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-5316(03)00100-7" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285972v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:QUES.0000032802.41986.c6" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272523v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2004.03.001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267144v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267145v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248745v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248746v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baccelli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1019191105117" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2F27EC4406845A57387188F36A81177C90C0033A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324028v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwen Peng" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian M. Suchanek" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09527-5_11" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094804v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Plaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perez-Lebel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Labeau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Saillenfest" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643971v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Delarue" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Viard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA240750" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946251v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.conll-1.18" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04701151v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa El Hamdani" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fragkiskos D. Malliaros" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Holzenberger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3627673.3679961" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687258v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehwish Alam" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3627673.3679156" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104843v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihu Chen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Paris" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3626772.3657876" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561239v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Combes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277262v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04459105v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277248v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461069v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Boschin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959282v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Pineau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Razakarivony" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959268v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02420827v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005331v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hollocou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02350879v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02144394v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02293239v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Razakarivony" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773674v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106669v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Assaad" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Hajri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ephremides" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2018.8644355" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887680v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887669v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Galland" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639506v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maudet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592105v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625444v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517150v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552739v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vitale" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342029v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivine Abbas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berna Sayrac" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245314v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ting Lin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01243981v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITC.2015.20" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244327v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Uscumlic" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Wei" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245211v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244192v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2015.7145704" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245210v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIOPT.2015.7151088" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01243985v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244331v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Lott" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01112967v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2014.6966063" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01112977v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Famulari" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Longo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Campobello" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Scarpa" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2014.6912518" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984441v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244338v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01112973v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIOPT.2014.6850281" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920045v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00941765v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00824999v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah El Ayoubi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00941804v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delesques" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwillerm Froc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciblat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ware" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412014v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244048v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Oueslati" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00941747v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244071v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rolland" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30376-0_21" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00796397v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Betoule" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Clavier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rossi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rossini" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244042v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto Ostallo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01112984v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar El Falou" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Landre" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2011.5963497" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244034v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00781198v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Haddad" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Mazumdar" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00597568v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00468360v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244824v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roger" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244793v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2009.5425225" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244812v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244660v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2009.5061903" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285322v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/ICST.VALUETOOLS2009.8015" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244788v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ibrahim" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIOPT.2009.5291644" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244784v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2009.5062200" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668529v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Perino" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Twigg" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1375457.1375494" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244789v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01277612v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksi Penttinen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01277609v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244799v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISS.2006.286487" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274120v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244211v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284237v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244814v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244815v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2004.1354597" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282906v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244775v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281461v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1388-3437(03)80169-5" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244817v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/938985.939020" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281459v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1388-3437(03)80229-9" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244778v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2001.916304" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272522v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266470v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ben Fredj" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Regni&#233;" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573156v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Garcia" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lozes" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Anelli" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248747v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin May" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Chrysostome Bolot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2000.832539" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00726604v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244105v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554604v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412534v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Famulari" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412526v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412525v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01476889v3" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306343v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073256v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073120v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527656v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Coupechoux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Giovanidis" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Walrand" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;rouane Debbah" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ip-paris.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923335v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonald" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan de Lara" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lutz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Charpentier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893160v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyi Chen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garcelon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Neuraz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Billot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lelarge" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2019.103308" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288035v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Duffield" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163147v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Kaufmann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.12.028" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288039v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayalvadi Ganesh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288036v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288038v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Yu-Ting" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Elayoubi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513544v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Comte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virag Shah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo de Veciana" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-017-9525-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01630420v3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mathieu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3154500" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581786v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2017.08.006" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590684v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;once Mekinda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Muscariello" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2017.05.019" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314992v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2016.03.019" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280280v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Khlass" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Elayoubi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2015.12.001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01132320v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihel Benzaoui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pointurier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Antona" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.6.000718" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01112964v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Roberts" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2014.07.009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830128v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Cuda" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca-Maria Indre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Noirie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.5.000294" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286482v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00784181v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bianco" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00781104v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Feuillet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00941783v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244058v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2010.08.001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244795v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sem Borst" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhi Hegde" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jonckheere" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Prouti&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-009-9144-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244204v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Anh Tran" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-008-9075-8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286338v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2007.06.010" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244767v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1243401.1243408" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275545v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-007-0012-5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F7E5BE1E05FF8DA8CEEBE72CC559BF0698CFAE29/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275698v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2007.070393" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244803v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.1118" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NPZCT0VH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244245v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Massouli&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorma Virtamo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-006-7587-7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244805v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2005.07.001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275699v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2005.1496605" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244772v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.1032" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1C086328D39D4D298740622CAB14A8D9D8776779/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272523v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2004.03.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285972v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:QUES.0000032802.41986.c6" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276419v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-5316(03)00100-7" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267144v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267145v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248746v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baccelli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1019191105117" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2F27EC4406845A57387188F36A81177C90C0033A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248745v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324028v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwen Peng" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian M. Suchanek" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09527-5_11" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094804v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Plaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perez-Lebel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Labeau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Saillenfest" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561239v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Combes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104843v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehwish Alam" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihu Chen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Paris" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3626772.3657876" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643971v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Delarue" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Viard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA240750" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946251v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.conll-1.18" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04701151v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa El Hamdani" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fragkiskos D. Malliaros" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Holzenberger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3627673.3679961" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687258v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3627673.3679156" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277262v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04459105v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277248v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461069v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Boschin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959282v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Pineau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Razakarivony" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959268v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02420827v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02350879v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005331v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hollocou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02293239v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Razakarivony" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02144394v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887669v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Galland" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773674v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106669v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Assaad" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Hajri" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ephremides" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2018.8644355" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887680v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639506v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maudet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517150v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625444v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592105v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552739v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vitale" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342029v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivine Abbas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berna Sayrac" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245314v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ting Lin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01243981v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITC.2015.20" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244327v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Uscumlic" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Wei" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245211v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244192v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2015.7145704" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245210v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIOPT.2015.7151088" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01243985v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01112973v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIOPT.2014.6850281" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244338v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01112967v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2014.6966063" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244331v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Lott" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01112977v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Famulari" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Longo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Campobello" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Scarpa" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2014.6912518" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984441v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920045v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00941765v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00824999v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah El Ayoubi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00941804v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delesques" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwillerm Froc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciblat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ware" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412014v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00796397v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Betoule" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Clavier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rossi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rossini" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00941747v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244048v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Oueslati" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244071v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rolland" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30376-0_21" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00781198v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Haddad" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Mazumdar" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244042v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto Ostallo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01112984v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar El Falou" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Landre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2011.5963497" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244034v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00468360v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00597568v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244824v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roger" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244793v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2009.5425225" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244812v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244660v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2009.5061903" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285322v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/ICST.VALUETOOLS2009.8015" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244788v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ibrahim" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIOPT.2009.5291644" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244784v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2009.5062200" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668529v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Perino" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Twigg" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1375457.1375494" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244789v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01277612v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksi Penttinen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01277609v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244799v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISS.2006.286487" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274120v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244211v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244775v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284237v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244814v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244815v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2004.1354597" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282906v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281459v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1388-3437(03)80229-9" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281461v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1388-3437(03)80169-5" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244817v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/938985.939020" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244778v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2001.916304" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272522v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266470v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ben Fredj" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Regni&#233;" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573156v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Garcia" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lozes" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Anelli" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248747v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin May" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Chrysostome Bolot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2000.832539" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00726604v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244105v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554604v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412534v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Famulari" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412526v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412525v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01476889v3" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306343v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073256v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073120v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527656v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Coupechoux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Giovanidis" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Walrand" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;rouane Debbah" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>