--- v1 (2026-04-25)
+++ v2 (2026-05-17)
@@ -2462,299 +2462,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01244204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow vs. Time Sampling for Throughput Performance Evaluation</w:t>
+                <w:t xml:space="preserve">Scheduling network traffic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Minh-Anh Tran</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Roberts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Performance Evaluation</w:t>
+              <w:t xml:space="preserve">ACM SIGMETRICS Performance Evaluation Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.peva.2007.06.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1243401.1243408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01286338v1</w:t>
+                <w:t xml:space="preserve">hal-01244767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling network traffic</w:t>
+                <w:t xml:space="preserve">Insensitive Traffic Models for Communication Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonald</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">James Roberts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM SIGMETRICS Performance Evaluation Review</w:t>
+              <w:t xml:space="preserve">Discrete Event Dynamic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1243401.1243408⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10626-007-0012-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01244767v1</w:t>
+                <w:t xml:space="preserve">hal-01275545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insensitive Traffic Models for Communication Networks</w:t>
+                <w:t xml:space="preserve">Flow vs. Time Sampling for Throughput Performance Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Anh Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Event Dynamic Systems</w:t>
+              <w:t xml:space="preserve">Performance Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.peva.2007.06.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10626-007-0012-5⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01275545v1</w:t>
+                <w:t xml:space="preserve">hal-01286338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balancing Elastic Traffic Sources</w:t>
               </w:r>
@@ -3058,209 +3058,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01244245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservative estimates of blocking and outage probabilities in CDMA networks</w:t>
+                <w:t xml:space="preserve">A recursive formula for multirate systems with elastic traffic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Proutière</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorma Virtamo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Performance Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, </w:t>
+              <w:t xml:space="preserve">IEEE Communications Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 9 (8), pp.753-755. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.peva.2005.07.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LCOMM.2005.1496605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01244805v1</w:t>
+                <w:t xml:space="preserve">hal-01275699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A recursive formula for multirate systems with elastic traffic</w:t>
+                <w:t xml:space="preserve">Conservative estimates of blocking and outage probabilities in CDMA networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jorma Virtamo</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Proutière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Communications Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 9 (8), pp.753-755. </w:t>
+              <w:t xml:space="preserve">Performance Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCOMM.2005.1496605⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.peva.2005.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01275699v1</w:t>
+                <w:t xml:space="preserve">hal-01244805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow-level performance analysis of some opportunistic scheduling algorithms</w:t>
               </w:r>
@@ -5670,204 +5670,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02005331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seq2VAR: multivariate time series representation with relational neural networks and linear autoregressive model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Razakarivony</w:t>
+                <w:t xml:space="preserve">Tree Sampling Divergence: An Information-Theoretic Metric for Hierarchical Graph Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AALTD workshop, ECML/PKDD : 4th Workshop on Advanced Analytics and Learning on Temporal Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Wurzburg, Germany</w:t>
+              <w:t xml:space="preserve">IJCAI-19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Macao, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02293239v1</w:t>
+                <w:t xml:space="preserve">hal-02144394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree Sampling Divergence: An Information-Theoretic Metric for Hierarchical Graph Clustering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Charpentier</w:t>
+                <w:t xml:space="preserve">Seq2VAR: multivariate time series representation with relational neural networks and linear autoregressive model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Razakarivony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCAI-19</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Macao, China</w:t>
+              <w:t xml:space="preserve">AALTD workshop, ECML/PKDD : 4th Workshop on Advanced Analytics and Learning on Temporal Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Wurzburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02144394v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical Graph Clustering using Node Pair Sampling</w:t>
               </w:r>
@@ -6262,151 +6262,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01887680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Streaming Algorithm for Graph Clustering</w:t>
+                <w:t xml:space="preserve">Multiple Local Community Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Hollocou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lelarge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NIPS 2017 - Wokshop on Advances in Modeling and Learning Interactions from Complex Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Long Beach, United States. pp.1-12</w:t>
+              <w:t xml:space="preserve">IFIP WG 7.3 Performance 2017 conference - International Symposium on Computer Performance, Modeling, Measurements and Evaluation 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, New York City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01639506v2</w:t>
+                <w:t xml:space="preserve">hal-01625444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la racine du parallélisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6435,152 +6422,165 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALGOTEL 2017 - 19èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Quiberon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01517150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Local Community Detection</w:t>
+                <w:t xml:space="preserve">A Streaming Algorithm for Graph Clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Hollocou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lelarge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP WG 7.3 Performance 2017 conference - International Symposium on Computer Performance, Modeling, Measurements and Evaluation 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, New York City, United States</w:t>
+              <w:t xml:space="preserve">NIPS 2017 - Wokshop on Advances in Modeling and Learning Interactions from Complex Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Long Beach, United States. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01625444v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01639506v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Minimax Optimal Algorithm for Crowdsourcing</w:t>
               </w:r>
@@ -7005,351 +7005,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01243981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility support in optical slot switching-based next-generation mobile backhaul networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yvan Pointurier</w:t>
+                <w:t xml:space="preserve">How Mobility Impacts the Performance of Inter-cell Coordination in Cellular Data Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nivine Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berna Sayrac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">Globecom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01244327v1</w:t>
+                <w:t xml:space="preserve">hal-01245211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Mobility Impacts the Performance of Inter-cell Coordination in Cellular Data Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nivine Abbas</w:t>
+                <w:t xml:space="preserve">Analytical Modeling of Downlink CoMP in LTE-Advanced</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Khlass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Berna Sayrac</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Elayoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Globecom</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VTC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Glasgow, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VTCSpring.2015.7145704⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01245211v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01244192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Modeling of Downlink CoMP in LTE-Advanced</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahlem Khlass</w:t>
+                <w:t xml:space="preserve">Mobility support in optical slot switching-based next-generation mobile backhaul networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihel Benzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Pointurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Uscumlic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECOC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Valencia, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01244192v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01244327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opportunistic gains of mobility in cellular data networks</w:t>
               </w:r>
@@ -7677,51 +7677,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Antona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICTON</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Graz, Austria</w:t>
@@ -7893,51 +7893,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Pointurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Lott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9879,291 +9879,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01244793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Traffic Capacity of Cellular Data Networks</w:t>
+                <w:t xml:space="preserve">Is the ''Law of the Jungle'' Sustainable for the Internet?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Proutière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Infocom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Rio de Janeiro, Brazil. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INFCOM.2009.5061903⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01244812v1</w:t>
+                <w:t xml:space="preserve">hal-01244660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the ''Law of the Jungle'' Sustainable for the Internet?</w:t>
+                <w:t xml:space="preserve">A Recursive Formula for Estimating the Packet Loss Rate in IP Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonald</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Proutière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infocom</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Valuetools</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Pisa, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4108/ICST.VALUETOOLS2009.8015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/INFCOM.2009.5061903⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01244660v1</w:t>
+                <w:t xml:space="preserve">hal-01285322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Recursive Formula for Estimating the Packet Loss Rate in IP Networks</w:t>
+                <w:t xml:space="preserve">On the Traffic Capacity of Cellular Data Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Proutière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Valuetools</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ITC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Beijing, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4108/ICST.VALUETOOLS2009.8015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01285322v1</w:t>
+                <w:t xml:space="preserve">hal-01244812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of association on the capacity of WLANs</w:t>
               </w:r>
@@ -11133,239 +11133,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01284237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless Data Performance in Multi-Cell Scenarios</w:t>
+                <w:t xml:space="preserve">How mobility impacts the flow-level performance of wireless data systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sem Borst</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nidhi Hegde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Proutière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sigmetrics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Infocom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Hong Kong, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INFCOM.2004.1354597⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01244814v1</w:t>
+                <w:t xml:space="preserve">hal-01244815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How mobility impacts the flow-level performance of wireless data systems</w:t>
+                <w:t xml:space="preserve">Wireless Data Performance in Multi-Cell Scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sem Borst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidhi Hegde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Proutière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infocom</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sigmetrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, New York, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/INFCOM.2004.1354597⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01244815v1</w:t>
+                <w:t xml:space="preserve">hal-01244814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Performance Bounds for the Integration of Elastic and Adaptive Streaming Flows</w:t>
               </w:r>
@@ -13476,51 +13476,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ip-paris.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923335v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonald" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan de Lara" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lutz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Charpentier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893160v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyi Chen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garcelon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Neuraz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Billot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lelarge" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2019.103308" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288035v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Duffield" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163147v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Kaufmann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.12.028" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288039v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayalvadi Ganesh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288036v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288038v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Yu-Ting" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Elayoubi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513544v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Comte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virag Shah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo de Veciana" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-017-9525-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01630420v3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mathieu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3154500" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581786v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2017.08.006" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590684v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;once Mekinda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Muscariello" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2017.05.019" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314992v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2016.03.019" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280280v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Khlass" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Elayoubi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2015.12.001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01132320v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihel Benzaoui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pointurier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Antona" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.6.000718" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01112964v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Roberts" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2014.07.009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830128v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Cuda" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca-Maria Indre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Noirie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.5.000294" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286482v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00784181v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bianco" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00781104v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Feuillet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00941783v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244058v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2010.08.001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244795v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sem Borst" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhi Hegde" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jonckheere" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Prouti&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-009-9144-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244204v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Anh Tran" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-008-9075-8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286338v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2007.06.010" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244767v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1243401.1243408" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275545v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-007-0012-5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F7E5BE1E05FF8DA8CEEBE72CC559BF0698CFAE29/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275698v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2007.070393" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244803v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.1118" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NPZCT0VH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244245v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Massouli&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorma Virtamo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-006-7587-7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244805v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2005.07.001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275699v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2005.1496605" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244772v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.1032" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1C086328D39D4D298740622CAB14A8D9D8776779/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272523v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2004.03.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285972v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:QUES.0000032802.41986.c6" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276419v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-5316(03)00100-7" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267144v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267145v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248746v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baccelli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1019191105117" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2F27EC4406845A57387188F36A81177C90C0033A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248745v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324028v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwen Peng" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian M. Suchanek" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09527-5_11" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094804v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Plaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perez-Lebel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Labeau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Saillenfest" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561239v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Combes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104843v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehwish Alam" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihu Chen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Paris" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3626772.3657876" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643971v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Delarue" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Viard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA240750" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946251v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.conll-1.18" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04701151v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa El Hamdani" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fragkiskos D. Malliaros" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Holzenberger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3627673.3679961" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687258v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3627673.3679156" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277262v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04459105v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277248v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461069v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Boschin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959282v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Pineau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Razakarivony" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959268v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02420827v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02350879v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005331v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hollocou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02293239v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Razakarivony" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02144394v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887669v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Galland" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773674v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106669v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Assaad" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Hajri" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ephremides" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2018.8644355" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887680v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639506v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maudet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517150v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625444v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592105v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552739v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vitale" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342029v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivine Abbas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berna Sayrac" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245314v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ting Lin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01243981v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITC.2015.20" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244327v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Uscumlic" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Wei" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245211v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244192v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2015.7145704" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245210v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIOPT.2015.7151088" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01243985v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01112973v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIOPT.2014.6850281" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244338v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01112967v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2014.6966063" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244331v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Lott" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01112977v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Famulari" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Longo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Campobello" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Scarpa" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2014.6912518" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984441v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920045v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00941765v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00824999v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah El Ayoubi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00941804v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delesques" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwillerm Froc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciblat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ware" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412014v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00796397v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Betoule" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Clavier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rossi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rossini" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00941747v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244048v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Oueslati" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244071v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rolland" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30376-0_21" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00781198v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Haddad" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Mazumdar" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244042v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto Ostallo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01112984v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar El Falou" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Landre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2011.5963497" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244034v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00468360v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00597568v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244824v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roger" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244793v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2009.5425225" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244812v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244660v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2009.5061903" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285322v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/ICST.VALUETOOLS2009.8015" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244788v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ibrahim" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIOPT.2009.5291644" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244784v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2009.5062200" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668529v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Perino" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Twigg" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1375457.1375494" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244789v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01277612v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksi Penttinen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01277609v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244799v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISS.2006.286487" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274120v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244211v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244775v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284237v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244814v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244815v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2004.1354597" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282906v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281459v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1388-3437(03)80229-9" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281461v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1388-3437(03)80169-5" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244817v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/938985.939020" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244778v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2001.916304" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272522v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266470v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ben Fredj" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Regni&#233;" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573156v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Garcia" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lozes" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Anelli" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248747v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin May" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Chrysostome Bolot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2000.832539" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00726604v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244105v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554604v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412534v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Famulari" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412526v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412525v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01476889v3" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306343v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073256v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073120v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527656v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Coupechoux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Giovanidis" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Walrand" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;rouane Debbah" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ip-paris.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923335v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonald" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan de Lara" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lutz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Charpentier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893160v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyi Chen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garcelon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Neuraz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Billot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lelarge" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2019.103308" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288035v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Duffield" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163147v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Kaufmann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.12.028" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288039v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayalvadi Ganesh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288036v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288038v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Yu-Ting" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Elayoubi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513544v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Comte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virag Shah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo de Veciana" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-017-9525-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01630420v3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mathieu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3154500" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581786v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2017.08.006" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590684v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;once Mekinda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Muscariello" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2017.05.019" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314992v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2016.03.019" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280280v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Khlass" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Elayoubi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2015.12.001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01132320v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihel Benzaoui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pointurier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Antona" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.6.000718" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01112964v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Roberts" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2014.07.009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830128v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Cuda" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca-Maria Indre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Noirie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.5.000294" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286482v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00784181v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bianco" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00781104v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Feuillet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00941783v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244058v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2010.08.001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244795v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sem Borst" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhi Hegde" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jonckheere" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Prouti&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-009-9144-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244204v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Anh Tran" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-008-9075-8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244767v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1243401.1243408" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275545v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-007-0012-5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F7E5BE1E05FF8DA8CEEBE72CC559BF0698CFAE29/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286338v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2007.06.010" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275698v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2007.070393" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244803v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.1118" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NPZCT0VH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244245v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Massouli&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorma Virtamo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-006-7587-7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275699v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2005.1496605" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244805v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2005.07.001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244772v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.1032" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1C086328D39D4D298740622CAB14A8D9D8776779/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272523v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2004.03.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285972v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:QUES.0000032802.41986.c6" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276419v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-5316(03)00100-7" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267144v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267145v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248746v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baccelli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1019191105117" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2F27EC4406845A57387188F36A81177C90C0033A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248745v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324028v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwen Peng" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian M. Suchanek" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09527-5_11" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094804v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Plaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perez-Lebel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Labeau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Saillenfest" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561239v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Combes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104843v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehwish Alam" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihu Chen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Paris" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3626772.3657876" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643971v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Delarue" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Viard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA240750" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946251v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.conll-1.18" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04701151v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa El Hamdani" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fragkiskos D. Malliaros" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Holzenberger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3627673.3679961" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687258v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3627673.3679156" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277262v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04459105v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277248v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461069v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Boschin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959282v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Pineau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Razakarivony" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959268v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02420827v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02350879v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005331v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hollocou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02144394v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02293239v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Razakarivony" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887669v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Galland" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773674v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106669v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Assaad" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Hajri" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ephremides" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2018.8644355" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887680v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625444v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517150v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639506v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maudet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592105v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552739v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vitale" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342029v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivine Abbas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berna Sayrac" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245314v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ting Lin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01243981v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITC.2015.20" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245211v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244192v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2015.7145704" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244327v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Uscumlic" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Wei" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245210v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIOPT.2015.7151088" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01243985v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01112973v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIOPT.2014.6850281" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244338v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01112967v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2014.6966063" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244331v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Lott" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01112977v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Famulari" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Longo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Campobello" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Scarpa" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2014.6912518" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984441v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920045v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00941765v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00824999v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah El Ayoubi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00941804v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delesques" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwillerm Froc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciblat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ware" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412014v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00796397v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Betoule" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Clavier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rossi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rossini" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00941747v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244048v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Oueslati" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244071v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rolland" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30376-0_21" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00781198v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Haddad" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Mazumdar" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244042v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto Ostallo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01112984v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar El Falou" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Landre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2011.5963497" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244034v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00468360v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00597568v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244824v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roger" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244793v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2009.5425225" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244660v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2009.5061903" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285322v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/ICST.VALUETOOLS2009.8015" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244812v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244788v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ibrahim" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIOPT.2009.5291644" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244784v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2009.5062200" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668529v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Perino" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Twigg" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1375457.1375494" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244789v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01277612v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksi Penttinen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01277609v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244799v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISS.2006.286487" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274120v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244211v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244775v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284237v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244815v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2004.1354597" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244814v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282906v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281459v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1388-3437(03)80229-9" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281461v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1388-3437(03)80169-5" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244817v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/938985.939020" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244778v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2001.916304" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272522v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266470v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ben Fredj" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Regni&#233;" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573156v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Garcia" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lozes" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Anelli" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248747v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin May" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Chrysostome Bolot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2000.832539" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00726604v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244105v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554604v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412534v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Famulari" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412526v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412525v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01476889v3" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306343v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073256v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073120v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527656v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Coupechoux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Giovanidis" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Walrand" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;rouane Debbah" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>