--- v0 (2026-03-14)
+++ v1 (2026-04-11)
@@ -554,831 +554,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04838756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spintronic THz emitters based on transition metals and semi-metals/Pt multilayers</w:t>
+                <w:t xml:space="preserve">Self-Kerr Effect across the Yellow Rydberg Series of Excitons in Cu2O</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Hawecker</w:t>
+                <w:t xml:space="preserve">Corentin Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Rongione</w:t>
+                <w:t xml:space="preserve">Jérôme Tignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Markou</w:t>
+                <w:t xml:space="preserve">Juliette Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Krishnia</w:t>
+                <w:t xml:space="preserve">Sukhdeep Dhillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Godel</w:t>
+                <w:t xml:space="preserve">Gerard Czajkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 120 (12), pp.122406. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 129 (13), pp.137401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0079955⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.129.137401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03674319v1</w:t>
+                <w:t xml:space="preserve">hal-03600486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissipative Phase Transition with Driving-Controlled Spatial Dimension and Diffusive Boundary Conditions</w:t>
+                <w:t xml:space="preserve">Spintronic THz emitters based on transition metals and semi-metals/Pt multilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zejian Li</w:t>
+                <w:t xml:space="preserve">J. Hawecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferdinand Claude</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Boulier</w:t>
+                <w:t xml:space="preserve">E. Rongione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Giacobino</w:t>
+                <w:t xml:space="preserve">A. Markou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Glorieux</w:t>
+                <w:t xml:space="preserve">S. Krishnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Godel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.128.093601⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 120 (12), pp.122406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0079955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03644005v1</w:t>
+                <w:t xml:space="preserve">hal-03674319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large terahertz electric dipole of a single graphene quantum dot</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dissipative Phase Transition with Driving-Controlled Spatial Dimension and Diffusive Boundary Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Riccardi</w:t>
+                <w:t xml:space="preserve">Zejian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Massabeau</w:t>
+                <w:t xml:space="preserve">Ferdinand Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Valmorra</w:t>
+                <w:t xml:space="preserve">Elisabeth Giacobino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Rosticher</w:t>
+                <w:t xml:space="preserve">Quentin Glorieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 4 (1), pp.L012018. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 128 (9), pp.093601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.4.L012018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.128.093601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03614409v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03644005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Spin‐Charge Conversion at SnBi 2 Te 4 /Co Topological Insulator Interfaces Probed by Terahertz Emission Spectroscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Large terahertz electric dipole of a single graphene quantum dot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Fragkos</w:t>
+                <w:t xml:space="preserve">Simon Messelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Baringthon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Hawecker</w:t>
+                <w:t xml:space="preserve">Elisa Riccardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Xenogiannopoulou</w:t>
+                <w:t xml:space="preserve">Sylvain Massabeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Valmorra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rosticher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adom.202102061⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (1), pp.L012018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.4.L012018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04146895v1</w:t>
+                <w:t xml:space="preserve">hal-03614409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-broadband THz pulses with electric field amplitude exceeding 100 kV/cm at a 200 kHz repetition rate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibault Apretna</w:t>
+                <w:t xml:space="preserve">Ultrafast Spin‐Charge Conversion at SnBi 2 Te 4 /Co Topological Insulator Interfaces Probed by Terahertz Emission Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rongione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chao Song</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Boulier</w:t>
+                <w:t xml:space="preserve">S. Fragkos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Tignon</w:t>
+                <w:t xml:space="preserve">L. Baringthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hawecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Xenogiannopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.453105⟩</w:t>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (7), pp.2102061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adom.202102061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03798023v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04146895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Kerr Effect across the Yellow Rydberg Series of Excitons in Cu2O</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Ultra-broadband THz pulses with electric field amplitude exceeding 100 kV/cm at a 200 kHz repetition rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niloufar Nilforoushan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Apretna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tignon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gerard Czajkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 129 (13), pp.137401. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 (9), pp.15556. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.129.137401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.453105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03600486v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03798023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-Dimensional Trapping of Individual Rydberg Atoms in Ponderomotive Bottle Beam Traps</w:t>
               </w:r>
@@ -1671,51 +1671,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Cancellieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas D. Sangouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Glorieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Kavokin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2093,51 +2093,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="91EF106D"/>
+    <w:nsid w:val="E6AA4DA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2324,51 +2324,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tboulier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7886-5624" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807001v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerwan Morin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lagarde" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boulier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.8.026202" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451330v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poulab Chakrabarti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.126902" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838756v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bellessa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Bloch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Deleporte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V M Menon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Son Nguyen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43577-024-00779-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03674319v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hawecker" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rongione" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Markou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Krishnia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Godel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0079955" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644005v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zejian Li" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Claude" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Giacobino" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Glorieux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.093601" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614409v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Messelot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Riccardi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Massabeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Valmorra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rosticher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.L012018" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146895v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fragkos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baringthon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Xenogiannopoulou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202102061" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798023v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niloufar Nilforoushan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Apretna" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Song" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tignon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.453105" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600486v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Morin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mangeney" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukhdeep Dhillon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Czajkowski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.137401" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444993v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barredo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lienhard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Scholl" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de L&#233;s&#233;leuc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boulier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.023201" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483999v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Jacquet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Claude" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ma&#238;tre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cancellieri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0225" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01311944v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Cancellieri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D. Sangouard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kavokin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.116402" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065661v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hivet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Flayac" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Solnyshkov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tanese" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys2406" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01107881v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tboulier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7886-5624" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807001v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerwan Morin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lagarde" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boulier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.8.026202" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451330v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poulab Chakrabarti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.126902" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838756v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bellessa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Bloch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Deleporte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V M Menon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Son Nguyen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43577-024-00779-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600486v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Morin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tignon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mangeney" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukhdeep Dhillon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Czajkowski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.137401" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03674319v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hawecker" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rongione" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Markou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Krishnia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Godel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0079955" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644005v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zejian Li" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Claude" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Giacobino" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Glorieux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.093601" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614409v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Messelot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Riccardi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Massabeau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Valmorra" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rosticher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.L012018" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146895v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fragkos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baringthon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Xenogiannopoulou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202102061" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798023v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niloufar Nilforoushan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Apretna" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Song" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.453105" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444993v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barredo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lienhard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Scholl" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de L&#233;s&#233;leuc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boulier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.023201" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483999v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Jacquet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Claude" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ma&#238;tre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cancellieri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0225" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01311944v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Cancellieri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D. Sangouard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kavokin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.116402" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065661v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hivet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Flayac" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Solnyshkov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tanese" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys2406" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01107881v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>