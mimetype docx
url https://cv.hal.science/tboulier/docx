--- v1 (2026-04-11)
+++ v2 (2026-05-05)
@@ -160,287 +160,287 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale characterization of Cu&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O monocrystals via Rydberg excitons</w:t>
+                <w:t xml:space="preserve">Direct measurement of the lifetime and coherence time of Cu2O Rydberg excitons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Poulab Chakrabarti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Kerwan Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lagarde</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angélique Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 8 (2), pp.026202. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 134 (12), pp.126902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.8.026202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.126902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04807001v1</w:t>
+                <w:t xml:space="preserve">hal-05451330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct measurement of the lifetime and coherence time of Cu2O Rydberg excitons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large-scale characterization of Cu&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O monocrystals via Rydberg excitons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerwan Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poulab Chakrabarti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Delphine Lagarde</w:t>
+                <w:t xml:space="preserve">Angélique Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 134 (12), pp.126902. </w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (2), pp.026202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.126902⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.8.026202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05451330v1</w:t>
+                <w:t xml:space="preserve">hal-04807001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Materials for excitons–polaritons: Exploiting the diversity of semiconductors</w:t>
               </w:r>
@@ -2093,51 +2093,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E6AA4DA0"/>
+    <w:nsid w:val="691BD202"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2324,51 +2324,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tboulier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7886-5624" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807001v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerwan Morin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lagarde" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boulier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.8.026202" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451330v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poulab Chakrabarti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.126902" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838756v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bellessa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Bloch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Deleporte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V M Menon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Son Nguyen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43577-024-00779-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600486v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Morin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tignon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mangeney" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukhdeep Dhillon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Czajkowski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.137401" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03674319v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hawecker" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rongione" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Markou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Krishnia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Godel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0079955" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644005v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zejian Li" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Claude" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Giacobino" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Glorieux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.093601" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614409v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Messelot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Riccardi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Massabeau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Valmorra" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rosticher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.L012018" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146895v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fragkos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baringthon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Xenogiannopoulou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202102061" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798023v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niloufar Nilforoushan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Apretna" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Song" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.453105" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444993v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barredo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lienhard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Scholl" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de L&#233;s&#233;leuc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boulier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.023201" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483999v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Jacquet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Claude" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ma&#238;tre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cancellieri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0225" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01311944v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Cancellieri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D. Sangouard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kavokin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.116402" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065661v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hivet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Flayac" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Solnyshkov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tanese" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys2406" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01107881v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tboulier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7886-5624" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451330v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poulab Chakrabarti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerwan Morin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lagarde" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boulier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.126902" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807001v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gillet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.8.026202" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838756v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bellessa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Bloch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Deleporte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V M Menon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Son Nguyen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43577-024-00779-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600486v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Morin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tignon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mangeney" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukhdeep Dhillon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Czajkowski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.137401" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03674319v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hawecker" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rongione" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Markou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Krishnia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Godel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0079955" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644005v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zejian Li" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Claude" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Giacobino" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Glorieux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.093601" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614409v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Messelot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Riccardi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Massabeau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Valmorra" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rosticher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.L012018" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146895v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fragkos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baringthon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Xenogiannopoulou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202102061" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798023v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niloufar Nilforoushan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Apretna" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Song" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.453105" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444993v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barredo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lienhard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Scholl" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de L&#233;s&#233;leuc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boulier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.023201" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483999v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Jacquet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Claude" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ma&#238;tre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cancellieri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0225" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01311944v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Cancellieri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D. Sangouard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kavokin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.116402" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065661v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hivet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Flayac" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Solnyshkov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tanese" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys2406" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01107881v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>