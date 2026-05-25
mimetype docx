--- v2 (2026-05-05)
+++ v3 (2026-05-25)
@@ -160,287 +160,287 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct measurement of the lifetime and coherence time of Cu2O Rydberg excitons</w:t>
+                <w:t xml:space="preserve">Large-scale characterization of Cu&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O monocrystals via Rydberg excitons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poulab Chakrabarti</w:t>
+                <w:t xml:space="preserve">Kerwan Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kerwan Morin</w:t>
+                <w:t xml:space="preserve">Delphine Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Lagarde</w:t>
+                <w:t xml:space="preserve">Angélique Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 134 (12), pp.126902. </w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (2), pp.026202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.126902⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.8.026202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05451330v1</w:t>
+                <w:t xml:space="preserve">hal-04807001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale characterization of Cu&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O monocrystals via Rydberg excitons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct measurement of the lifetime and coherence time of Cu2O Rydberg excitons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poulab Chakrabarti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerwan Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kerwan Morin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Delphine Lagarde</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angélique Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 8 (2), pp.026202. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 134 (12), pp.126902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.8.026202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.126902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04807001v1</w:t>
+                <w:t xml:space="preserve">hal-05451330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Materials for excitons–polaritons: Exploiting the diversity of semiconductors</w:t>
               </w:r>
@@ -2093,51 +2093,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="691BD202"/>
+    <w:nsid w:val="5777694F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2324,51 +2324,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tboulier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7886-5624" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451330v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poulab Chakrabarti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerwan Morin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lagarde" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boulier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.126902" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807001v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gillet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.8.026202" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838756v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bellessa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Bloch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Deleporte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V M Menon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Son Nguyen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43577-024-00779-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600486v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Morin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tignon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mangeney" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukhdeep Dhillon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Czajkowski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.137401" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03674319v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hawecker" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rongione" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Markou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Krishnia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Godel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0079955" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644005v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zejian Li" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Claude" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Giacobino" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Glorieux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.093601" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614409v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Messelot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Riccardi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Massabeau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Valmorra" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rosticher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.L012018" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146895v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fragkos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baringthon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Xenogiannopoulou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202102061" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798023v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niloufar Nilforoushan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Apretna" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Song" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.453105" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444993v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barredo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lienhard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Scholl" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de L&#233;s&#233;leuc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boulier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.023201" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483999v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Jacquet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Claude" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ma&#238;tre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cancellieri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0225" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01311944v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Cancellieri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D. Sangouard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kavokin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.116402" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065661v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hivet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Flayac" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Solnyshkov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tanese" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys2406" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01107881v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tboulier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7886-5624" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807001v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerwan Morin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lagarde" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boulier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.8.026202" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451330v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poulab Chakrabarti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.126902" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838756v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bellessa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Bloch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Deleporte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V M Menon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Son Nguyen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43577-024-00779-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600486v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Morin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tignon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mangeney" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukhdeep Dhillon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Czajkowski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.137401" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03674319v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hawecker" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rongione" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Markou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Krishnia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Godel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0079955" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644005v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zejian Li" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Claude" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Giacobino" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Glorieux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.093601" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614409v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Messelot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Riccardi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Massabeau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Valmorra" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rosticher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.L012018" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146895v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fragkos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baringthon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Xenogiannopoulou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202102061" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798023v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niloufar Nilforoushan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Apretna" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Song" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.453105" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444993v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barredo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lienhard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Scholl" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de L&#233;s&#233;leuc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boulier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.023201" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483999v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Jacquet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Claude" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ma&#238;tre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cancellieri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0225" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01311944v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Cancellieri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D. Sangouard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kavokin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.116402" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065661v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hivet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Flayac" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Solnyshkov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tanese" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys2406" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01107881v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>