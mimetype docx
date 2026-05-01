--- v0 (2026-03-18)
+++ v1 (2026-05-01)
@@ -470,295 +470,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02426573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sundials/ML: Connecting OCaml to the Sundials Numeric Solvers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Building a Hybrid Systems Modeler on Synchronous Languages Principles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Benveniste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Bourke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Colaço</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Pasteur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Proceedings in Theoretical Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4204/EPTCS.285.4⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Design Automation for Cyber-Physical Systems, 106 (9), pp.1568 - 1592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JPROC.2018.2858016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01967659v1</w:t>
+                <w:t xml:space="preserve">hal-01879026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building a Hybrid Systems Modeler on Synchronous Languages Principles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sundials/ML: Connecting OCaml to the Sundials Numeric Solvers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Bourke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Pasteur</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jun Inoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pouzet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the IEEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Design Automation for Cyber-Physical Systems, 106 (9), pp.1568 - 1592. </w:t>
+              <w:t xml:space="preserve">Electronic Proceedings in Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, ML Family Workshop / OCaml Users and Developers workshops (MLOCAML 2016), 285, pp.101-130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JPROC.2018.2858016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4204/EPTCS.285.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01879026v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Type-based Analysis of Causality Loops in Hybrid Systems Modelers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Benveniste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Bourke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -838,235 +838,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01549183v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loosely Time-Triggered Architectures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanizing a Process Algebra for Network Protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Bourke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Baudart</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Timothy Bourke</w:t>
+                <w:t xml:space="preserve">Robert J van Glabbeek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Höfner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2932189⟩</w:t>
+              <w:t xml:space="preserve">Journal of Automated Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 56, pp.309-341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10817-015-9358-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01408224v1</w:t>
+                <w:t xml:space="preserve">hal-01408217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanizing a Process Algebra for Network Protocols</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Loosely Time-Triggered Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Baudart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Benveniste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Bourke</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Peter Höfner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Automated Reasoning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 56, pp.309-341. </w:t>
+              <w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15, pp.Article 71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10817-015-9358-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2932189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01408217v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing an Embedded Sensor with Timed Automata in Uppaal</w:t>
               </w:r>
@@ -1143,51 +1143,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-standard semantics of hybrid systems modelers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Benveniste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Bourke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1381,256 +1381,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05428043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Stream Semantics for a Synchronous Block-Diagram Compiler</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Special Sessions - Predictable Timing Behavior in Distributed Cyber-Physical Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian-Jia Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Günzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dakshina Dasari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward A Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LICS 2025 - 40th Annual ACM/IEEE Symposium on Logic in Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMSOFT 2025 - ACM International Conference on Embedded Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Taipei, Taiwan. pp.23-32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3742874.3757086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05107499v1</w:t>
+                <w:t xml:space="preserve">hal-05444954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special Sessions - Predictable Timing Behavior in Distributed Cyber-Physical Systems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional Stream Semantics for a Synchronous Block-Diagram Compiler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Bourke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Jeanmaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pouzet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMSOFT 2025 - ACM International Conference on Embedded Software</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LICS 2025 - 40th Annual ACM/IEEE Symposium on Logic in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Singapour, Singapore</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3742874.3757086⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05444954v1</w:t>
+                <w:t xml:space="preserve">hal-05107499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verified Compilation of Synchronous Dataflow with State Machines</w:t>
               </w:r>
@@ -2116,925 +2116,925 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03287572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arguments cadencés dans un compilateur Lustre vérifié</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Symbolic Simulation of Dataflow Synchronous Programs with Timers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Baudart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Bourke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pouzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFLA 2019 - Les Trentièmes Journées Francophones des Langages Applicatifs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th Forum on Specification and Design Languages (FDL 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Electronic Chips &amp; System Design Initiative (ECSI), Sep 2017, Vérone, Italy. pp.25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-02215-0_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02005639v1</w:t>
+                <w:t xml:space="preserve">hal-01575621v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbolic Simulation of Dataflow Synchronous Programs with Timers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arguments cadencés dans un compilateur Lustre vérifié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Bourke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pouzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Forum on Specification and Design Languages (FDL 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JFLA 2019 - Les Trentièmes Journées Francophones des Langages Applicatifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Les Rousses, France. pp.16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-02215-0_3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01575621v4</w:t>
+                <w:t xml:space="preserve">hal-02005639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Parallelization from Lustre Models in Avionics</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards a verified Lustre compiler with modular reset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Bourke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lélio Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pouzet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERTS2 2018 - 9th European Congress Embedded Real-Time Software and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st International Workshop on Software and Compilers for Embedded Systems (SCOPES 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Sankt Goar, Germany. pp.4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3207719.3207732⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01714054v1</w:t>
+                <w:t xml:space="preserve">hal-01817949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a verified Lustre compiler with modular reset</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic Parallelization from Lustre Models in Avionics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Souyris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keryan Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumitru Potop-Butucaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Iooss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Bourke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Workshop on Software and Compilers for Embedded Systems (SCOPES 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ERTS2 2018 - 9th European Congress Embedded Real-Time Software and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3AF - Association Aéronautique Astronautique de France; SEE - Société de l'électricité, de l'électronique et des technologies de l'information et de la communication; SIA - Société de Ingénieurs de l'Automobile, Jan 2018, Toulouse, France. pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01817949v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Formally Verified Compiler for Lustre</w:t>
+                <w:t xml:space="preserve">A Synchronous Look at the Simulink Standard Library</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Bourke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Evariste Dagand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc Pouzet</w:t>
+                <w:t xml:space="preserve">Francois Carcenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Colaço</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Pasteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLDI 2017 - 38th ACM SIGPLAN Conference on Programming Language Design and Implementation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACM, Jun 2017, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">EMSOFT 2017 - 17th International Conference on Embedded Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Seoul, South Korea. pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01512286v1</w:t>
+                <w:t xml:space="preserve">hal-01575631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Synchronous Look at the Simulink Standard Library</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real-Time Ticks for Synchronous Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinhard von Hanxleden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Bourke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Carcenac</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Girault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMSOFT 2017 - 17th International Conference on Embedded Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Seoul, South Korea. pp.23</w:t>
+              <w:t xml:space="preserve">FDL 2017 - 12th Forum on Specification and Design Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Electronic Chips &amp; System Design Initiative (ECSI), Sep 2017, Vérone, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575631v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Ticks for Synchronous Programming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vérification de la génération modulaire du code impératif pour Lustre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Bourke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinhard von Hanxleden</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Timothy Bourke</w:t>
+                <w:t xml:space="preserve">Pierre-Evariste Dagand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Girault</w:t>
+                <w:t xml:space="preserve">Lionel Rieg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FDL 2017 - 12th Forum on Specification and Design Languages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Electronic Chips &amp; System Design Initiative (ECSI), Sep 2017, Vérone, Italy</w:t>
+              <w:t xml:space="preserve">JFLA 2017 - Vingt-huitième Journées Francophones des Langages Applicatifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Gourette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01575629v1</w:t>
+                <w:t xml:space="preserve">hal-01403830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vérification de la génération modulaire du code impératif pour Lustre</w:t>
+                <w:t xml:space="preserve">A Formally Verified Compiler for Lustre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Bourke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lélio Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Evariste Dagand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFLA 2017 - Vingt-huitième Journées Francophones des Langages Applicatifs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Gourette, France</w:t>
+              <w:t xml:space="preserve">PLDI 2017 - 38th ACM SIGPLAN Conference on Programming Language Design and Implementation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Jun 2017, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01403830v1</w:t>
+                <w:t xml:space="preserve">hal-01512286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soundness of the Quasi-Synchronous Abstraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Baudart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Bourke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3085,77 +3085,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loosely Time-Triggered Architectures: Improvements and Comparisons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Baudart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Bourke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Benveniste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 12th International Conference on Embedded Software (EMSOFT '15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Amsterdam, Netherlands. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3202,77 +3202,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Synchronous-based Code Generator For Explicit Hybrid Systems Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Bourke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Colaço</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pasteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pouzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3336,51 +3336,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Bourke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert J. van Glabbeek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Höfner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ATVA 2014: Automated Technology for Verification and Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Sydney, Australia. pp.17, </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3440,51 +3440,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Bourke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert J. van Glabbeek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Höfner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITP 2014: Interactive Theorem Proving</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Vienna, Austria. pp.16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3603,261 +3603,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00909029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid synchronous language with hierarchical automata: Static typing and translation to synchronous code</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Divide and recycle: types and compilation for a hybrid synchronous language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Benveniste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Bourke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pouzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMSOFT 2011 - Embedded Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Taipei, Taiwan. </w:t>
+              <w:t xml:space="preserve">Proceedings of the ACM SIGPLAN/SIGBED 2011 conference on Languages, compilers, and tools for embedded systems, LCTES 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Chicago, IL, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2038642.2038664⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1967677.1967687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00654113v1</w:t>
+                <w:t xml:space="preserve">hal-00654112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divide and recycle: types and compilation for a hybrid synchronous language</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A hybrid synchronous language with hierarchical automata: Static typing and translation to synchronous code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Benveniste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Bourke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pouzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ACM SIGPLAN/SIGBED 2011 conference on Languages, compilers, and tools for embedded systems, LCTES 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Chicago, IL, United States. </w:t>
+              <w:t xml:space="preserve">EMSOFT 2011 - Embedded Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Taipei, Taiwan. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1967677.1967687⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2038642.2038664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00654112v1</w:t>
+                <w:t xml:space="preserve">hal-00654113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4038,51 +4038,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loop freedom of the (untimed) AODV routing protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Bourke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Höfner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, pp.496</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4162,51 +4162,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Type-Based Analysis of Causality Loops In Hybrid Systems Modelers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Benveniste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Bourke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4276,51 +4276,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantics of multi-mode DAE systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Benveniste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Bourke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4409,51 +4409,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soundness of the Quasi-Synchronous Abstraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Baudart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Bourke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4501,51 +4501,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the index of multi-mode DAE Systems (also called Hybrid DAE Systems)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Benveniste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Bourke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4775,51 +4775,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tbrk.org" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04815075v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Bourke" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pouzet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LES.2024.3498932" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03370264v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jeanmaire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Pesin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477041" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02426573v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lio Brun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3371112" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01967659v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Inoue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.285.4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01879026v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Benveniste" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Caillaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cola&#231;o" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pasteur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2018.2858016" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01549183v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Caillaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pagano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2017.04.004" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01408224v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baudart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2932189" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01408217v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J van Glabbeek" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter H&#246;fner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-015-9358-9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909062v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arcot Sowmya" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2539036.2539040" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766726v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2011.08.009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428043v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05107499v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05444954v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Jia Chen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario G&#252;nzel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dakshina Dasari" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Becker" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward A Lee" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3742874.3757086" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04201401v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3608102" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04149828v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bregeon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ECRTS.2023.1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03936656v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04832995v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03287572v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02005639v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01575621v4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02215-0_3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01714054v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Souyris" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keryan Didier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru Potop-Butucaru" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Iooss" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01817949v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3207719.3207732" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01512286v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Evariste Dagand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01575631v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Carcenac" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01575629v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard von Hanxleden" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01403830v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rieg" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01408208v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01243005v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMSOFT.2015.7318263" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242732v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092360v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. van Glabbeek" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11936-6_5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092348v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08970-6_10" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909029v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2461328.2461348" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00654113v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2038642.2038664" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00654112v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1967677.1967687" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03689075v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Keller" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blazy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bour" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bury" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01104033v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01104031v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00938866v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00938891v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01175571v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01084069v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tbrk.org" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04815075v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Bourke" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pouzet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LES.2024.3498932" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03370264v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jeanmaire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Pesin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477041" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02426573v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lio Brun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3371112" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01879026v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Benveniste" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Caillaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cola&#231;o" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pasteur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2018.2858016" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01967659v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Inoue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.285.4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01549183v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Caillaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pagano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2017.04.004" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01408217v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J van Glabbeek" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter H&#246;fner" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-015-9358-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01408224v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baudart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2932189" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909062v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arcot Sowmya" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2539036.2539040" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766726v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2011.08.009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428043v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05444954v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Jia Chen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario G&#252;nzel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dakshina Dasari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Becker" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward A Lee" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3742874.3757086" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05107499v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04201401v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3608102" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04149828v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bregeon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ECRTS.2023.1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03936656v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04832995v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03287572v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01575621v4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02215-0_3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02005639v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01817949v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3207719.3207732" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01714054v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Souyris" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keryan Didier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru Potop-Butucaru" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Iooss" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01575631v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Carcenac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01575629v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard von Hanxleden" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girault" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01403830v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Evariste Dagand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rieg" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01512286v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01408208v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01243005v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMSOFT.2015.7318263" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242732v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092360v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. van Glabbeek" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11936-6_5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092348v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08970-6_10" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909029v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2461328.2461348" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00654112v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1967677.1967687" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00654113v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2038642.2038664" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03689075v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Keller" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blazy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bour" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bury" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01104033v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01104031v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00938866v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00938891v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01175571v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01084069v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>