--- v1 (2026-05-01)
+++ v2 (2026-05-23)
@@ -4156,242 +4156,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01104031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Type-Based Analysis of Causality Loops In Hybrid Systems Modelers</w:t>
+                <w:t xml:space="preserve">Semantics of multi-mode DAE systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Benveniste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Bourke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pouzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00938866v1</w:t>
+                <w:t xml:space="preserve">hal-00938891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantics of multi-mode DAE systems</w:t>
+                <w:t xml:space="preserve">A Type-Based Analysis of Causality Loops In Hybrid Systems Modelers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Benveniste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Bourke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pouzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00938891v1</w:t>
+                <w:t xml:space="preserve">hal-00938866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4775,51 +4775,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tbrk.org" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04815075v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Bourke" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pouzet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LES.2024.3498932" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03370264v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jeanmaire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Pesin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477041" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02426573v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lio Brun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3371112" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01879026v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Benveniste" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Caillaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cola&#231;o" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pasteur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2018.2858016" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01967659v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Inoue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.285.4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01549183v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Caillaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pagano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2017.04.004" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01408217v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J van Glabbeek" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter H&#246;fner" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-015-9358-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01408224v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baudart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2932189" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909062v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arcot Sowmya" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2539036.2539040" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766726v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2011.08.009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428043v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05444954v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Jia Chen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario G&#252;nzel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dakshina Dasari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Becker" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward A Lee" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3742874.3757086" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05107499v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04201401v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3608102" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04149828v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bregeon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ECRTS.2023.1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03936656v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04832995v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03287572v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01575621v4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02215-0_3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02005639v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01817949v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3207719.3207732" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01714054v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Souyris" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keryan Didier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru Potop-Butucaru" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Iooss" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01575631v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Carcenac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01575629v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard von Hanxleden" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girault" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01403830v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Evariste Dagand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rieg" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01512286v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01408208v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01243005v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMSOFT.2015.7318263" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242732v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092360v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. van Glabbeek" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11936-6_5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092348v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08970-6_10" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909029v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2461328.2461348" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00654112v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1967677.1967687" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00654113v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2038642.2038664" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03689075v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Keller" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blazy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bour" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bury" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01104033v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01104031v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00938866v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00938891v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01175571v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01084069v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tbrk.org" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04815075v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Bourke" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pouzet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LES.2024.3498932" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03370264v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jeanmaire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Pesin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477041" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02426573v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lio Brun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3371112" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01879026v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Benveniste" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Caillaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cola&#231;o" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pasteur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2018.2858016" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01967659v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Inoue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.285.4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01549183v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Caillaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pagano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2017.04.004" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01408217v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J van Glabbeek" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter H&#246;fner" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-015-9358-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01408224v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baudart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2932189" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909062v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arcot Sowmya" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2539036.2539040" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766726v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2011.08.009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428043v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05444954v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Jia Chen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario G&#252;nzel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dakshina Dasari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Becker" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward A Lee" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3742874.3757086" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05107499v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04201401v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3608102" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04149828v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bregeon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ECRTS.2023.1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03936656v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04832995v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03287572v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01575621v4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02215-0_3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02005639v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01817949v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3207719.3207732" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01714054v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Souyris" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keryan Didier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru Potop-Butucaru" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Iooss" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01575631v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Carcenac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01575629v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard von Hanxleden" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girault" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01403830v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Evariste Dagand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rieg" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01512286v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01408208v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01243005v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMSOFT.2015.7318263" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242732v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092360v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. van Glabbeek" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11936-6_5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092348v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08970-6_10" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909029v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2461328.2461348" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00654112v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1967677.1967687" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00654113v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2038642.2038664" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03689075v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Keller" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blazy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bour" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bury" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01104033v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01104031v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00938891v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00938866v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01175571v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01084069v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>