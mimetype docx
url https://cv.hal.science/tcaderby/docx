--- v0 (2026-03-19)
+++ v1 (2026-05-03)
@@ -763,51 +763,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Begon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Jegou</w:t>
+                <w:t xml:space="preserve">Baptiste Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -855,261 +855,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04263768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instability during Stepping and Distance between the Center of Mass and the Minimal Moment Axis: Effect of Age and Speed</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of Chronic Ankle Instability on the Biomechanical Organization of Gait Initiation: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Pillet</w:t>
+                <w:t xml:space="preserve">Mohammad Yousefi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaghayegh Zivari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Yiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app131910574⟩</w:t>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (11), pp.1596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/brainsci13111596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04239243v1</w:t>
+                <w:t xml:space="preserve">hal-04309198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Chronic Ankle Instability on the Biomechanical Organization of Gait Initiation: A Systematic Review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shaghayegh Zivari</w:t>
+                <w:t xml:space="preserve">Instability during Stepping and Distance between the Center of Mass and the Minimal Moment Axis: Effect of Age and Speed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Watier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Begue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Yiou</w:t>
+                <w:t xml:space="preserve">Hélène Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (11), pp.1596. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (19), pp.10574. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/brainsci13111596⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app131910574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04309198v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04239243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring Foot Progression Angle during Walking Using Force-Plate Data</w:t>
               </w:r>
@@ -1519,51 +1519,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Cavallari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Descarreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Yiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2755,307 +2755,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02309513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shoulder loading reliability in seated able-bodied subjects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Ballas</w:t>
+                <w:t xml:space="preserve">Validation of a method for estimating energy expenditure during walking in middle-aged adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Verkindt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dalleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2018.09.003⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 118 (2), pp.381 - 388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-017-3780-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01891191v1</w:t>
+                <w:t xml:space="preserve">hal-01887316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a method for estimating energy expenditure during walking in middle-aged adults</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathan Caron</w:t>
+                <w:t xml:space="preserve">Shoulder loading reliability in seated able-bodied subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Ballas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 118 (2), pp.381 - 388. </w:t>
+              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00421-017-3780-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2018.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01887316v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of type 2 diabetes on energy cost and preferred speed of walking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3100,92 +3112,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dalleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.1-8. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-018-3959-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01887317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of gait speed on free vertical moment during walking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Begue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3217,240 +3229,240 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dalleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 75, pp.186 - 190. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2018.05.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01887315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Changing Body Weight Distribution on Mediolateral Stability Control during Gait Initiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Yiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier de Viviés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnhum.2017.00127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01891186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balance control during gait initiation: State-of-the-art and research perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Yiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3458,129 +3470,129 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Honeine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Journal of Orthopedics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (11), pp.815 - 828. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5312/wjo.v8.i11.815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01648219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of temporal pressure constraint on the biomechanical organization of gait initiation made with or without an obstacle to clear</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Yiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3598,92 +3610,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 234 (6), pp.1363-1375. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00221-015-4319-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Expenditure in People with Diabetes Mellitus: A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3728,236 +3740,236 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dalleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 3, pp.56. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnut.2016.00056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01461877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of temporal pressure constraint on the biomechanical organisation of gait initiation made with or without an obstacle to clear</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Yiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Artico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 18 (sup1), pp.2082 - 2083. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10255842.2015.1069549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01389127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of gait speed on the control of mediolateral dynamic stability during gait initiation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Yiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3975,253 +3987,253 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dalleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 47 (2), pp.417-423. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2013.11.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00925400v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does an additional load modify the Anticipatory Postural Adjustments in gait initiation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dalleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Chane-Teng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gait &amp; Posture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 37 (1), pp.144-146. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2012.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00811628v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of swing heel-off event in gait initiation using force-plate data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Yiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4239,174 +4251,174 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dalleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gait &amp; Posture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 37 (3), http://dx.doi.org/10.1016/j.gaitpost.2012.08.011. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2012.08.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00811705v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptability of anticipatory postural adjustments associated with voluntary movement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Yiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Hussein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Journal of Orthopedics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3 (6), pp.75--86. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5312/wjo.v3.i6.75⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01232313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4416,65 +4428,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation de la cohérence corticomusculaire avec la vitesse de marche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phanuel Ayagapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chouchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4502,531 +4514,531 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31ème Congrès de la Société Francophone Posture Equilibre Locomotion (SOFPEL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05411232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bringing the musculoskeletal modeling community together with Biobuddy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Puchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Begon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SB 2025 - 50ème congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05363965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of ankle plantarflexors stimulation at controlled walking speed in able-bodied adults</w:t>
+                <w:t xml:space="preserve">Effets de la stimulation électrique isolée et combinée du soléaire et des gastrocnémiens sur la propulsion lors de la marche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mickael Begon</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Begon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th Congress of the European Society of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">XXII Congrès de la Société Francophone d'Analyse du Mouvement chez l'Enfant et l'Adulte (SOFAMEA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04639139v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de la stimulation électrique isolée et combinée du soléaire et des gastrocnémiens sur la propulsion lors de la marche</w:t>
+                <w:t xml:space="preserve">The effects of ankle plantarflexors stimulation at controlled walking speed in able-bodied adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Begon</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Begon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXII Congrès de la Société Francophone d'Analyse du Mouvement chez l'Enfant et l'Adulte (SOFAMEA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">29th Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04423040v1</w:t>
+                <w:t xml:space="preserve">hal-04639139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muscle mechanical response during passive calf stretching using a laboratory protocol versus a field protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dalleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Begon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Portero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th Annual Congress of the European College of Sport Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Glasgow (Ecosse), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04639144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BODY CENTER OF MASS TO MINIMAL MOMENT AXIS DISTANCE IS DETERMINANT OF AGE-RELATED EVOLUTION IN STEPPING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Watier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5035,839 +5047,839 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Begue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society of Biomechanics (ISB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04489345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of electrical muscle stimulation to enhance propulsion during walking in able-bodied adults</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Begon</w:t>
+                <w:t xml:space="preserve">Plantar flexor muscle weakness alters contribution of accelerated body masses to forward progression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Begue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Pommerell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dalleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering (CMBBE 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04206760v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of force plates data and derivative of momenta during stepping</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Begue</w:t>
+                <w:t xml:space="preserve">Event-related control of functional electrical stimulation using open-source python libraries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amedeo Ceglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Co</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Begon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48ème Congrès de la Société de Biomécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société de Biomécanique, Oct 2023, Grenoble, France. pp.S153-S155</w:t>
+              <w:t xml:space="preserve">18th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering (CMBBE 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04263773v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plantar flexor muscle weakness alters contribution of accelerated body masses to forward progression</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Félicie Pommerell</w:t>
+                <w:t xml:space="preserve">Use of electrical muscle stimulation to enhance propulsion during walking in able-bodied adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Aout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Begon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges Dalleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering (CMBBE 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04206762v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-related control of functional electrical stimulation using open-source python libraries</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kevin Co</w:t>
+                <w:t xml:space="preserve">A comparison of force plates data and derivative of momenta during stepping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Watier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Begue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Begon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering (CMBBE 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">48ème Congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Biomécanique, Oct 2023, Grenoble, France. pp.S153-S155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04206757v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Body center of mass to Minimal Moment Axis distance is determinant of age-related evolution in stepping</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Age effect on the stabilization of the whole-body angular momentum during stepping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Lesport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas A Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dalleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Watier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESMAC 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SB 2022 : 47eme Congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Biomécanique; Association Tunisienne de la Promotion de la Recherche Appliquée, Oct 2022, Monastir, Tunisia. pp.S46-S48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04063530v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03862307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age effect on the stabilization of the whole-body angular momentum during stepping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Body center of mass to Minimal Moment Axis distance is determinant of age-related evolution in stepping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Begue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Watier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SB 2022 : 47eme Congrès de la Société de Biomécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESMAC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Movement Analysis in Adults and Children – ESMAC, Sep 2022, Dublin (Ireland), Ireland. pp.S165-S166, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2022.07.108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03862307v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de la stimulation électrique musculaire pour augmenter la propulsion lors de la marche chez des adultes jeunes et sains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Jegou</w:t>
+                <w:t xml:space="preserve">Baptiste Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Begon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5889,916 +5901,916 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28ème Congrès SOFPEL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04063517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of maturation status and gender on the force-velocity profile</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Sudlow</w:t>
+                <w:t xml:space="preserve">Influence of aging on segmental angular momenta during voluntary stepping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Begue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Lesport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Galantine</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Georges Dalleau</w:t>
+                <w:t xml:space="preserve">Nicolas Alain Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Watier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International ACAPS Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACAPS, Oct 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">46ème Congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Sainte Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04530035v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of aging on segmental angular momenta during voluntary stepping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Begue</w:t>
+                <w:t xml:space="preserve">Force-Velocity Profile: gender effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Galantine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sudlow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bruno Watier</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Caderby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystal Bélard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46ème Congrès de la Société de Biomécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Sainte Etienne, France</w:t>
+              <w:t xml:space="preserve">19th International ACAPS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACAPS, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04525458v1</w:t>
+                <w:t xml:space="preserve">hal-04530030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Force-Velocity Profile: gender effect</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Influence of maturation status and gender on the force-velocity profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sudlow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Galantine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chrystal Bélard</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dalleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International ACAPS Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACAPS, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04530030v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04530035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-body angular momentum during step initiation in young and older adults</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robust control of the whole-body center of mass position during far reaching movements in the elderly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Peyrot</w:t>
+                <w:t xml:space="preserve">A. Lesport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Caderby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Dalleau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T Caderby</w:t>
+                <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44ème Congrès de la Société de Biomécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1714234⟩</w:t>
+              <w:t xml:space="preserve">4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Poitiers, France. pp.S427-S429, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1714969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525514v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of speed on mediolateral dynamic stability during stepping in older adults</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Caderby</w:t>
+                <w:t xml:space="preserve">Whole-body angular momentum during step initiation in young and older adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Begue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Begue</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Dalleau</w:t>
+                <w:t xml:space="preserve">N Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Dalleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Caderby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44ème Congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2019, Poitiers, France. pp.S474-S475, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1714986⟩</w:t>
+              <w:t xml:space="preserve">, Oct 2019, Poiters, France. pp.S186-S187, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1714234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04530049v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust control of the whole-body center of mass position during far reaching movements in the elderly</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of speed on mediolateral dynamic stability during stepping in older adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Caderby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Begue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Turpin</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dalleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1714969⟩</w:t>
+              <w:t xml:space="preserve">44ème Congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Poitiers, France. pp.S474-S475, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1714986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04529447v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04530049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of two commonly used metrics for assessment of age-related alterations in dynamic stability during stepping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Begue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Dalleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Caderby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th Annual Congress of the European Society for Motion analysis in Adults and Children (ESMAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Amsterdam, Netherlands. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2019.07.359⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obesity-related alterations in anticipatory postural control mechanisms associated with gait initiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6853,73 +6865,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Congrès de Physiologie et de Biologie Intégrative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04530050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of swing-foot strike pattern on balance control mechanisms during gait initiation over an obstacle to be cleared</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Artico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6978,100 +6990,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress In Motor Control XII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Ansterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04530047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets du vieillissement sur le contrôle de la quantité de mouvement angulaire verticale durant l’initiation de la marche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7086,73 +7098,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème congrès de la SOFAMEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01461878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation and comparison of two based accelerometry devices for estimating energy expenditure of walking in diabetic patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7207,159 +7219,159 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st annual Congress of the European College of Sport Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of temporal pressure constraint on the biomechanical organization of gait initiation made with or without obstacle to clear</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Yiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Artico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40ème Congrès de la société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01461883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7369,91 +7381,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse biomécanique de l’adaptabilité motrice chez l’humain : Influence de facteurs endogènes et exogènes sur le maintien de l’équilibre postural et la performance motrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de La Réunion, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04282072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7463,51 +7475,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simple Method for Measuring Lower Limb Stiffness in Hopping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7523,51 +7535,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomechanics of Training and Testing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01891199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7577,114 +7589,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptabilité du processus d’initiation de la marche dans le plan frontal : effets de la surcharge et de la vitesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physiologie [q-bio.TO]. Université de la Réunion, 2013. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2013LARE0039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04315043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId183"/>
+      <w:footerReference w:type="default" r:id="rId184"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7831,51 +7843,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423082v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Etheve" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Begue" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Levasseur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Larivi&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Charbonneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2025.113123" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297393v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Caderby" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2025.112973" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103702v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aout" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Begon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyrot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-025-03756-5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583179v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2024.112114" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04134416v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lesport" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas A Turpin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dalleau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Watier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2023.112217" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04263768v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Jegou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23218684" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04239243v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pillet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app131910574" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04309198v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Yousefi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaghayegh Zivari" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Yiou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci13111596" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03894009v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmech3010013" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03894007v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Grondin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Freppel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendolen Jull" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G&#233;rard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11195522" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03894008v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maillard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10669817.2021.2024676" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04282050v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Cavallari" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Descarreaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2022.910540" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338701v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2021.110436" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03379975v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-99519-y" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338715v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fourni&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chouchou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cabrera" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ctim.2021.102750" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02509039v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Caron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Verkindt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2020.110894" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113424v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Artico" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fourcade" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Teyss&#232;dre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delafontaine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10010244" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959758v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bonazzi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-020-05914-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03002941v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Augustini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2020.09.014" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04529516v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peyrot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Caderby" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verkindt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dalleau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jhn.12642" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309513v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2019.110714" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891191v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ballas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Allard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Edouard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2018.09.003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01887316v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-017-3780-0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01887317v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-018-3959-z" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01887315v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2018.05.011" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891186v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Vivi&#233;s" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00127" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01648219v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Honeine" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5312/wjo.v8.i11.815" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01465685v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-015-4319-4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461877v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2016.00056" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01389127v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yiou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fourcade" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Artico" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069549" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925400v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2013.11.011" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811628v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leroyer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chane-Teng" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2012.06.012" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811705v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2012.08.011" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232313v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hussein" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5312/wjo.v3.i6.75" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05411232v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phanuel Ayagapin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363965v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Puchaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Michaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639139v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Begon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04423040v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639144v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mariani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Portero" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04489345v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04206760v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04263773v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04206762v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Pommerell" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04206757v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Ceglia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Co" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063530v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pillet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2022.07.108" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862307v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063517v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04530035v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sudlow" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Galantine" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525458v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alain Turpin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04530030v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystal B&#233;lard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525514v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Begue" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Peyrot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Dalleau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Caderby" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714234" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04530049v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Begue" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714986" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04529447v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lesport" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turpin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714969" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525505v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2019.07.359" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04530050v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04530047v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461878v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01465687v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461883v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/tel-04282072v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891199v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04315043v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LARE0039" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423082v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Etheve" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Begue" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Levasseur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Larivi&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Charbonneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2025.113123" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297393v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Caderby" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2025.112973" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103702v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aout" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Begon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyrot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-025-03756-5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583179v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2024.112114" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04134416v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lesport" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas A Turpin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dalleau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Watier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2023.112217" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04263768v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste J&#233;gou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23218684" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04309198v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Yousefi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaghayegh Zivari" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Yiou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci13111596" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04239243v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pillet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app131910574" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03894009v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmech3010013" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03894007v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Grondin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Freppel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendolen Jull" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G&#233;rard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11195522" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03894008v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maillard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10669817.2021.2024676" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04282050v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Cavallari" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Descarreaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2022.910540" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338701v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2021.110436" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03379975v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-99519-y" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338715v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fourni&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chouchou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cabrera" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ctim.2021.102750" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02509039v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Caron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Verkindt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2020.110894" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113424v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Artico" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fourcade" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Teyss&#232;dre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delafontaine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10010244" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959758v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bonazzi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-020-05914-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03002941v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Augustini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2020.09.014" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04529516v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peyrot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Caderby" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verkindt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dalleau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jhn.12642" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309513v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2019.110714" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01887316v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-017-3780-0" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891191v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ballas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Allard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Edouard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2018.09.003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2PBW0N0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01887317v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-018-3959-z" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01887315v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2018.05.011" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891186v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Vivi&#233;s" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00127" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01648219v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Honeine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5312/wjo.v8.i11.815" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01465685v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-015-4319-4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461877v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2016.00056" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01389127v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yiou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fourcade" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Artico" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069549" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925400v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2013.11.011" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811628v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leroyer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chane-Teng" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2012.06.012" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811705v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2012.08.011" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232313v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hussein" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5312/wjo.v3.i6.75" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05411232v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phanuel Ayagapin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363965v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Puchaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Michaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04423040v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639139v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Begon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639144v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mariani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Portero" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04489345v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04206762v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Pommerell" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04206757v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Ceglia" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Co" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04206760v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04263773v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862307v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063530v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pillet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2022.07.108" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063517v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525458v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alain Turpin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04530030v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Galantine" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sudlow" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystal B&#233;lard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04530035v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04529447v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lesport" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turpin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714969" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525514v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Begue" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Peyrot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Dalleau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Caderby" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714234" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04530049v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Begue" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714986" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525505v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2019.07.359" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04530050v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04530047v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461878v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01465687v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461883v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/tel-04282072v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891199v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04315043v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LARE0039" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>