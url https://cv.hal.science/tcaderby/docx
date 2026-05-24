--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -240,330 +240,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05423082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of age-related changes in the mechanical properties of ankle plantarflexor muscles on gait biomechanics and energetics: A systematic review and meta-analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional Electrical Stimulation of the Plantarflexor Muscle During Walking Leads to a Proximal-to-Distal Redistribution of Lower Limb Joint Work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thomas Aout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Begon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Begue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2025.112973⟩</w:t>
+              <w:t xml:space="preserve">Annals of Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10439-025-03756-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05297393v1</w:t>
+                <w:t xml:space="preserve">hal-05103702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Electrical Stimulation of the Plantarflexor Muscle During Walking Leads to a Proximal-to-Distal Redistribution of Lower Limb Joint Work</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of age-related changes in the mechanical properties of ankle plantarflexor muscles on gait biomechanics and energetics: A systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Etheve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Aout</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Begue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 192, pp.112973. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10439-025-03756-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2025.112973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05103702v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05297393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Société de Biomécanique young investigator award 2022: Effects of applying functional electrical stimulation to ankle plantarflexor muscles on forward propulsion during walking in young healthy adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Aout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Begon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 168, pp.112114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -591,1892 +591,1892 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04583179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of aging on the control of the whole-body angular momentum during volitional stepping: An UCM-based analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Effect of Chronic Ankle Instability on the Biomechanical Organization of Gait Initiation: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Yousefi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaghayegh Zivari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Yiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Gerontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.exger.2023.112217⟩</w:t>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (11), pp.1596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/brainsci13111596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04134416v1</w:t>
+                <w:t xml:space="preserve">hal-04309198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Functional Electrical Stimulation on Gait Characteristics in Healthy Individuals: A Systematic Review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Instability during Stepping and Distance between the Center of Mass and the Minimal Moment Axis: Effect of Age and Speed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Watier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Begue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 23 (21), pp.8684. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (19), pp.10574. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s23218684⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app131910574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04263768v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04239243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Chronic Ankle Instability on the Biomechanical Organization of Gait Initiation: A Systematic Review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of Functional Electrical Stimulation on Gait Characteristics in Healthy Individuals: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Aout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Begon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Yousefi</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Baptiste Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/brainsci13111596⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (21), pp.8684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s23218684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04309198v1</w:t>
+                <w:t xml:space="preserve">hal-04263768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instability during Stepping and Distance between the Center of Mass and the Minimal Moment Axis: Effect of Age and Speed</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Influence of aging on the control of the whole-body angular momentum during volitional stepping: An UCM-based analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Caderby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Lesport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas A Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dalleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Watier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (19), pp.10574. </w:t>
+              <w:t xml:space="preserve">Experimental Gerontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 178, pp.112217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app131910574⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.exger.2023.112217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04239243v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04134416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring Foot Progression Angle during Walking Using Force-Plate Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Fat Infiltration of Multifidus Muscle Is Correlated with Neck Disability in Patients with Non-Specific Chronic Neck Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Freppel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendolen Jull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/applmech3010013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (19), pp.5522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm11195522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03894009v1</w:t>
+                <w:t xml:space="preserve">hal-03894007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fat Infiltration of Multifidus Muscle Is Correlated with Neck Disability in Patients with Non-Specific Chronic Neck Pain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Reliability and difference in neck extensor muscles strength measured by a portable dynamometer in individuals with and without chronic neck pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Colman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Freppel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm11195522⟩</w:t>
+              <w:t xml:space="preserve">Journal of Manual &amp; Manipulative Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 (3), pp.192-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10669817.2021.2024676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03894007v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03894008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability and difference in neck extensor muscles strength measured by a portable dynamometer in individuals with and without chronic neck pain</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial: The Contribution of Postural Adjustments to Body Balance and Motor Performance: Volume II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Caderby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Cavallari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Descarreaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Yiou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Manual &amp; Manipulative Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10669817.2021.2024676⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2022.910540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03894008v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04282050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: The Contribution of Postural Adjustments to Body Balance and Motor Performance: Volume II</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Measuring Foot Progression Angle during Walking Using Force-Plate Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Yiou</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Begue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dalleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 16, </w:t>
+              <w:t xml:space="preserve">Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (1), pp.174-181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2022.910540⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/applmech3010013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04282050v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03894009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of increasing speed on whole-body angular momentum during stepping in the elderly</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Heart rate variability biofeedback in chronic disease management: A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Fournié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chouchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dalleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2021.110436⟩</w:t>
+              <w:t xml:space="preserve">Complementary Therapies in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60, pp.102750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ctim.2021.102750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03338701v1</w:t>
+                <w:t xml:space="preserve">hal-03338715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmental contribution to whole-body angular momentum during stepping in healthy young and old adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Begue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Lesport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas A Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Watier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11, pp.19969. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-021-99519-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03379975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heart rate variability biofeedback in chronic disease management: A systematic review</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Effect of increasing speed on whole-body angular momentum during stepping in the elderly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Begue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dalleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complementary Therapies in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 60, pp.102750. </w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 122, pp.110436. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ctim.2021.102750⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2021.110436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03338715v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03338701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating energy expenditure from accelerometer data in healthy adults and patients with type 2 diabetes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Obesity-related alterations in anticipatory postural mechanisms associated with gait initiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Caderby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bruno Bonazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chantal Verkindt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dalleau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Gerontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.exger.2020.110894⟩</w:t>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00221-020-05914-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02509039v1</w:t>
+                <w:t xml:space="preserve">hal-02959758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Swing-Foot Strike Pattern on Balance Control Mechanisms during Gait Initiation over an Obstacle to Be Cleared</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Artico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Teyssèdre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), pp.244. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/app10010244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03113424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obesity-related alterations in anticipatory postural mechanisms associated with gait initiation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Estimating energy expenditure from accelerometer data in healthy adults and patients with type 2 diabetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Verkindt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dalleau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Experimental Gerontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 134, pp.110894. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00221-020-05914-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.exger.2020.110894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02959758v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02509039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The importance of sleep and physical activity on well-being during COVID-19 lockdown: reunion island as a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chouchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Augustini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas A Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sleep Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
@@ -2657,77 +2657,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age-related changes in the control of whole-body angular momentum during stepping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Begue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dalleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Gerontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 127, pp.110714. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2774,90 +2774,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a method for estimating energy expenditure during walking in middle-aged adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Verkindt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dalleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 118 (2), pp.381 - 388. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2904,77 +2904,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shoulder loading reliability in seated able-bodied subjects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Ballas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3050,90 +3050,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of type 2 diabetes on energy cost and preferred speed of walking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Verkindt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dalleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3180,77 +3180,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of gait speed on free vertical moment during walking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Begue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dalleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 75, pp.186 - 190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3284,103 +3284,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Changing Body Weight Distribution on Mediolateral Stability Control during Gait Initiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Yiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier de Viviés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 11, </w:t>
@@ -3418,90 +3418,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balance control during gait initiation: State-of-the-art and research perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Yiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Honeine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3542,274 +3542,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01648219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of temporal pressure constraint on the biomechanical organization of gait initiation made with or without an obstacle to clear</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Energy Expenditure in People with Diabetes Mellitus: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Verkindt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dalleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 234 (6), pp.1363-1375. </w:t>
+              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3, pp.56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00221-015-4319-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnut.2016.00056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01465685v1</w:t>
+                <w:t xml:space="preserve">hal-01461877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Expenditure in People with Diabetes Mellitus: A Review</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Influence of temporal pressure constraint on the biomechanical organization of gait initiation made with or without an obstacle to clear</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Yiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Artico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Georges Dalleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 3, pp.56. </w:t>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 234 (6), pp.1363-1375. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnut.2016.00056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00221-015-4319-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01461877v1</w:t>
+                <w:t xml:space="preserve">hal-01465685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of temporal pressure constraint on the biomechanical organisation of gait initiation made with or without an obstacle to clear</w:t>
               </w:r>
@@ -3834,51 +3834,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Artico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 18 (sup1), pp.2082 - 2083. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3912,103 +3912,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of gait speed on the control of mediolateral dynamic stability during gait initiation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Yiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Begon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dalleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 47 (2), pp.417-423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4036,334 +4036,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00925400v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does an additional load modify the Anticipatory Postural Adjustments in gait initiation?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Detection of swing heel-off event in gait initiation using force-plate data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Eric Yiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bonazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Georges Dalleau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gait &amp; Posture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 37 (1), pp.144-146. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2012.06.012⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 37 (3), http://dx.doi.org/10.1016/j.gaitpost.2012.08.011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2012.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00811628v2</w:t>
+                <w:t xml:space="preserve">hal-00811705v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of swing heel-off event in gait initiation using force-plate data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Does an additional load modify the Anticipatory Postural Adjustments in gait initiation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dalleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Chane-Teng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gait &amp; Posture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 37 (3), http://dx.doi.org/10.1016/j.gaitpost.2012.08.011. </w:t>
+              <w:t xml:space="preserve">, 2013, 37 (1), pp.144-146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2012.08.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2012.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811705v2</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811628v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptability of anticipatory postural adjustments associated with voluntary movement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Yiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Hussein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4455,77 +4455,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation de la cohérence corticomusculaire avec la vitesse de marche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phanuel Ayagapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chouchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas A Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31ème Congrès de la Société Francophone Posture Equilibre Locomotion (SOFPEL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4576,64 +4576,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Puchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Begon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4671,90 +4671,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de la stimulation électrique isolée et combinée du soléaire et des gastrocnémiens sur la propulsion lors de la marche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Aout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Begon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXII Congrès de la Société Francophone d'Analyse du Mouvement chez l'Enfant et l'Adulte (SOFAMEA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4779,90 +4779,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of ankle plantarflexors stimulation at controlled walking speed in able-bodied adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Aout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Begon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th Congress of the European Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4900,64 +4900,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muscle mechanical response during passive calf stretching using a laboratory protocol versus a field protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dalleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Begon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5002,446 +5002,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04639144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BODY CENTER OF MASS TO MINIMAL MOMENT AXIS DISTANCE IS DETERMINANT OF AGE-RELATED EVOLUTION IN STEPPING</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Event-related control of functional electrical stimulation using open-source python libraries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amedeo Ceglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Co</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Pillet</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Begon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society of Biomechanics (ISB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Fukuoka, Japan</w:t>
+              <w:t xml:space="preserve">18th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering (CMBBE 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04489345v1</w:t>
+                <w:t xml:space="preserve">hal-04206757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plantar flexor muscle weakness alters contribution of accelerated body masses to forward progression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Begue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Pommerell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dalleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering (CMBBE 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04206762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-related control of functional electrical stimulation using open-source python libraries</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A comparison of force plates data and derivative of momenta during stepping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Watier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Begue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Begon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering (CMBBE 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">48ème Congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Biomécanique, Oct 2023, Grenoble, France. pp.S153-S155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04206757v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of electrical muscle stimulation to enhance propulsion during walking in able-bodied adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Aout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Begon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering (CMBBE 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5460,217 +5460,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04206760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of force plates data and derivative of momenta during stepping</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">BODY CENTER OF MASS TO MINIMAL MOMENT AXIS DISTANCE IS DETERMINANT OF AGE-RELATED EVOLUTION IN STEPPING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Watier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Begue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Caderby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pillet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48ème Congrès de la Société de Biomécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société de Biomécanique, Oct 2023, Grenoble, France. pp.S153-S155</w:t>
+              <w:t xml:space="preserve">International Society of Biomechanics (ISB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04263773v1</w:t>
+                <w:t xml:space="preserve">hal-04489345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age effect on the stabilization of the whole-body angular momentum during stepping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Lesport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas A Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dalleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Watier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SB 2022 : 47eme Congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de Biomécanique; Association Tunisienne de la Promotion de la Recherche Appliquée, Oct 2022, Monastir, Tunisia. pp.S46-S48</w:t>
@@ -5725,64 +5725,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Begue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Watier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESMAC 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for Movement Analysis in Adults and Children – ESMAC, Sep 2022, Dublin (Ireland), Ireland. pp.S165-S166, </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5816,103 +5816,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de la stimulation électrique musculaire pour augmenter la propulsion lors de la marche chez des adultes jeunes et sains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Aout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Begon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28ème Congrès SOFPEL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5950,90 +5950,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of aging on segmental angular momenta during voluntary stepping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Begue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Lesport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Alain Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Watier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46ème Congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Sainte Etienne, France</w:t>
@@ -6088,64 +6088,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Galantine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sudlow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystal Bélard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6213,77 +6213,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sudlow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Galantine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dalleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International ACAPS Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACAPS, Oct 2021, Montpellier, France</w:t>
@@ -6423,955 +6423,967 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04529447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-body angular momentum during step initiation in young and older adults</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of speed on mediolateral dynamic stability during stepping in older adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Caderby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Begue</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">T Caderby</w:t>
+                <w:t xml:space="preserve">J. Begue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dalleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44ème Congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2019, Poiters, France. pp.S186-S187, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1714234⟩</w:t>
+              <w:t xml:space="preserve">, Oct 2019, Poitiers, France. pp.S474-S475, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1714986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04525514v1</w:t>
+                <w:t xml:space="preserve">hal-04530049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of speed on mediolateral dynamic stability during stepping in older adults</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Caderby</w:t>
+                <w:t xml:space="preserve">Whole-body angular momentum during step initiation in young and older adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Begue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Dalleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Begue</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Dalleau</w:t>
+                <w:t xml:space="preserve">T Caderby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44ème Congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2019, Poitiers, France. pp.S474-S475, </w:t>
+              <w:t xml:space="preserve">, Oct 2019, Poiters, France. pp.S186-S187, </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1714986⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1714234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04530049v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two commonly used metrics for assessment of age-related alterations in dynamic stability during stepping</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">T Caderby</w:t>
+                <w:t xml:space="preserve">Obesity-related alterations in anticipatory postural control mechanisms associated with gait initiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Caderby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Verkindt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dalleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Annual Congress of the European Society for Motion analysis in Adults and Children (ESMAC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3ème Congrès de Physiologie et de Biologie Intégrative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04525505v1</w:t>
+                <w:t xml:space="preserve">hal-04530050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obesity-related alterations in anticipatory postural control mechanisms associated with gait initiation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Georges Dalleau</w:t>
+                <w:t xml:space="preserve">Comparison of two commonly used metrics for assessment of age-related alterations in dynamic stability during stepping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Begue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Dalleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Caderby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Congrès de Physiologie et de Biologie Intégrative</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">28th Annual Congress of the European Society for Motion analysis in Adults and Children (ESMAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Amsterdam, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2019.07.359⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04530050v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of swing-foot strike pattern on balance control mechanisms during gait initiation over an obstacle to be cleared</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Artico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Teyssèdre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress In Motor Control XII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Ansterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04530047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets du vieillissement sur le contrôle de la quantité de mouvement angulaire verticale durant l’initiation de la marche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dalleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème congrès de la SOFAMEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01461878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation and comparison of two based accelerometry devices for estimating energy expenditure of walking in diabetic patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Verkindt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dalleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st annual Congress of the European College of Sport Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of temporal pressure constraint on the biomechanical organization of gait initiation made with or without obstacle to clear</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Yiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Artico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40ème Congrès de la société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01461883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7381,91 +7393,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse biomécanique de l’adaptabilité motrice chez l’humain : Influence de facteurs endogènes et exogènes sur le maintien de l’équilibre postural et la performance motrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de La Réunion, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04282072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7475,111 +7487,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simple Method for Measuring Lower Limb Stiffness in Hopping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dalleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomechanics of Training and Testing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01891199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7589,114 +7601,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptabilité du processus d’initiation de la marche dans le plan frontal : effets de la surcharge et de la vitesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physiologie [q-bio.TO]. Université de la Réunion, 2013. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2013LARE0039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04315043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId184"/>
+      <w:footerReference w:type="default" r:id="rId185"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7843,51 +7855,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423082v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Etheve" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Begue" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Levasseur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Larivi&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Charbonneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2025.113123" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297393v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Caderby" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2025.112973" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103702v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aout" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Begon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyrot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-025-03756-5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583179v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2024.112114" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04134416v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lesport" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas A Turpin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dalleau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Watier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2023.112217" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04263768v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste J&#233;gou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23218684" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04309198v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Yousefi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaghayegh Zivari" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Yiou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci13111596" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04239243v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pillet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app131910574" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03894009v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmech3010013" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03894007v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Grondin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Freppel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendolen Jull" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G&#233;rard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11195522" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03894008v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maillard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10669817.2021.2024676" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04282050v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Cavallari" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Descarreaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2022.910540" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338701v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2021.110436" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03379975v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-99519-y" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338715v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fourni&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chouchou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cabrera" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ctim.2021.102750" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02509039v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Caron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Verkindt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2020.110894" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113424v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Artico" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fourcade" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Teyss&#232;dre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delafontaine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10010244" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959758v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bonazzi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-020-05914-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03002941v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Augustini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2020.09.014" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04529516v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peyrot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Caderby" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verkindt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dalleau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jhn.12642" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309513v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2019.110714" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01887316v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-017-3780-0" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891191v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ballas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Allard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Edouard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2018.09.003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2PBW0N0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01887317v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-018-3959-z" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01887315v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2018.05.011" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891186v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Vivi&#233;s" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00127" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01648219v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Honeine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5312/wjo.v8.i11.815" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01465685v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-015-4319-4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461877v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2016.00056" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01389127v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yiou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fourcade" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Artico" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069549" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925400v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2013.11.011" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811628v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leroyer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chane-Teng" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2012.06.012" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811705v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2012.08.011" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232313v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hussein" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5312/wjo.v3.i6.75" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05411232v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phanuel Ayagapin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363965v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Puchaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Michaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04423040v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639139v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Begon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639144v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mariani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Portero" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04489345v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04206762v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Pommerell" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04206757v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Ceglia" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Co" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04206760v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04263773v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862307v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063530v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pillet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2022.07.108" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063517v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525458v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alain Turpin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04530030v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Galantine" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sudlow" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystal B&#233;lard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04530035v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04529447v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lesport" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turpin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714969" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525514v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Begue" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Peyrot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Dalleau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Caderby" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714234" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04530049v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Begue" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714986" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525505v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2019.07.359" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04530050v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04530047v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461878v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01465687v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461883v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/tel-04282072v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891199v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04315043v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LARE0039" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423082v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Etheve" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Begue" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Levasseur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Larivi&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Charbonneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2025.113123" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103702v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aout" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Begon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyrot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Caderby" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-025-03756-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297393v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2025.112973" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583179v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2024.112114" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04309198v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Yousefi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaghayegh Zivari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Yiou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci13111596" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04239243v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Watier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pillet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app131910574" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04263768v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste J&#233;gou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23218684" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04134416v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lesport" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas A Turpin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dalleau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2023.112217" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03894007v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Grondin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Freppel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendolen Jull" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G&#233;rard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11195522" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03894008v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maillard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10669817.2021.2024676" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04282050v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Cavallari" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Descarreaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2022.910540" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03894009v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmech3010013" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338715v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fourni&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chouchou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cabrera" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ctim.2021.102750" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03379975v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-99519-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338701v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2021.110436" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959758v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Caron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bonazzi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Verkindt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-020-05914-8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113424v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Artico" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fourcade" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Teyss&#232;dre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delafontaine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10010244" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02509039v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2020.110894" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03002941v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Augustini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2020.09.014" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04529516v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peyrot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Caderby" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verkindt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dalleau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jhn.12642" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309513v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2019.110714" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01887316v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-017-3780-0" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891191v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ballas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Allard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Edouard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2018.09.003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2PBW0N0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01887317v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-018-3959-z" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01887315v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2018.05.011" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891186v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Vivi&#233;s" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00127" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01648219v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Honeine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5312/wjo.v8.i11.815" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461877v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2016.00056" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01465685v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-015-4319-4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01389127v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yiou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fourcade" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Artico" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069549" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925400v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2013.11.011" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811705v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2012.08.011" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811628v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leroyer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chane-Teng" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2012.06.012" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232313v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hussein" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5312/wjo.v3.i6.75" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05411232v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phanuel Ayagapin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363965v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Puchaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Michaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04423040v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639139v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Begon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639144v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mariani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Portero" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04206757v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Ceglia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Co" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04206762v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Pommerell" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04263773v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04206760v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04489345v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862307v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063530v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pillet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2022.07.108" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063517v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525458v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alain Turpin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04530030v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Galantine" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sudlow" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystal B&#233;lard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04530035v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04529447v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lesport" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turpin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714969" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04530049v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Begue" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714986" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525514v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Begue" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Peyrot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Dalleau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Caderby" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714234" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04530050v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525505v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2019.07.359" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LRHV6DP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04530047v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461878v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01465687v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461883v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/tel-04282072v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891199v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04315043v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LARE0039" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>