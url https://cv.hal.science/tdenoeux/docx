--- v0 (2026-03-04)
+++ v1 (2026-04-20)
@@ -181,5277 +181,5290 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (106)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (107)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty Quantification in Regression Neural Networks using Evidential Likelihood-based Inference</w:t>
+                <w:t xml:space="preserve">KP2L: Knowledge-driven pyramid prototype learning for semi-supervised medical image segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuqi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yufei Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaodong Yue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denœux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijar.2025.109423⟩</w:t>
+              <w:t xml:space="preserve">Knowledge-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 340, pp.115662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.knosys.2026.115662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05003295v1</w:t>
+                <w:t xml:space="preserve">hal-05547611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep evidential fusion with uncertainty quantification and reliability learning for multimodal medical image segmentation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Uncertainty Quantification in Regression Neural Networks using Evidential Likelihood-based Inference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denœux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Fusion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.109423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijar.2025.109423⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.inffus.2024.102648⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04681852v1</w:t>
+                <w:t xml:space="preserve">hal-05003295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidential time-to-event prediction with calibrated uncertainty quantification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Deep evidential fusion with uncertainty quantification and reliability learning for multimodal medical image segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Su Ruan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Decazes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denœux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mengling Feng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijar.2025.109403⟩</w:t>
+              <w:t xml:space="preserve">Information Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 113, pp.102648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.inffus.2024.102648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04983999v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-view evidential K-NN classification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chaoyu Gong</w:t>
+                <w:t xml:space="preserve">Evidential time-to-event prediction with calibrated uncertainty quantification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhi-Gang Su</w:t>
+                <w:t xml:space="preserve">Yucheng Xing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Denoeux</w:t>
+                <w:t xml:space="preserve">Swapnil Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Denœux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengling Feng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.inffus.2025.103113⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 181, pp.109403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijar.2025.109403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05001673v2</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04983999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty Measures in a Generalized Theory of Evidence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Denœux</w:t>
+                <w:t xml:space="preserve">Multi-view evidential K-NN classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaoyu Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi-Gang Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuzzy Sets and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Information Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 120, pp.103113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.inffus.2025.103113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fss.2025.109546⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05051974v3</w:t>
+                <w:t xml:space="preserve">hal-05001673v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of dependent and partially reliable Gaussian random fuzzy numbers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Uncertainty Measures in a Generalized Theory of Evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denœux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ins.2024.121208⟩</w:t>
+              <w:t xml:space="preserve">Fuzzy Sets and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 520, pp.109546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fss.2025.109546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04647034v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051974v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty Quantification in Logistic Regression using Random Fuzzy Sets and Belief Functions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Combination of dependent and partially reliable Gaussian random fuzzy numbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denœux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijar.2024.109159⟩</w:t>
+              <w:t xml:space="preserve">Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 681, pp.121208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ins.2024.121208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04489184v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selecting reliable instances based on evidence theory for transfer learning</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Uncertainty Quantification in Logistic Regression using Random Fuzzy Sets and Belief Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denœux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shan Yue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 250, pp.123739. </w:t>
+              <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 168, pp.109159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eswa.2024.123739⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijar.2024.109159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04538062v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergies between machine learning and reasoning - An introduction by the Kay R. Amel group</w:t>
+                <w:t xml:space="preserve">Selecting reliable instances based on evidence theory for transfer learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismaïl Baaj</w:t>
+                <w:t xml:space="preserve">Ying Lv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zied Bouraoui</w:t>
+                <w:t xml:space="preserve">Bofeng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaodong Yue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Denœux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shan Yue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijar.2024.109206⟩</w:t>
+              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 250, pp.123739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eswa.2024.123739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04653616v1</w:t>
+                <w:t xml:space="preserve">hal-04538062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric families of continuous belief functions based on generalized Gaussian random fuzzy numbers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synergies between machine learning and reasoning - An introduction by the Kay R. Amel group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaïl Baaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Bouraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Denoeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Destercke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuzzy Sets and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fss.2023.108679⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 171, pp.109206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijar.2024.109206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04060251v2</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A distributional framework for evaluation, comparison and uncertainty quantification in soft clustering</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Parametric families of continuous belief functions based on generalized Gaussian random fuzzy numbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denœux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fuzzy Sets and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 471, pp.108679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fss.2023.108679⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijar.2023.109008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04185605v1</w:t>
+                <w:t xml:space="preserve">hal-04060251v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general framework for evaluating and comparing soft clusterings</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Reasoning with fuzzy and uncertain evidence using epistemic random fuzzy sets: General framework and practical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denœux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fuzzy Sets and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 453, pp.1-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fss.2022.06.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ins.2022.11.114⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03906379v1</w:t>
+                <w:t xml:space="preserve">hal-03915957v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reasoning with fuzzy and uncertain evidence using epistemic random fuzzy sets: General framework and practical models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A general framework for evaluating and comparing soft clusterings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Campagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Ciucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denœux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuzzy Sets and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 623, pp.70-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ins.2022.11.114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fss.2022.06.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03915957v3</w:t>
+                <w:t xml:space="preserve">hal-03906379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying Prediction Uncertainty in Regression Using Random Fuzzy Sets: The ENNreg Model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A distributional framework for evaluation, comparison and uncertainty quantification in soft clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Campagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Ciucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denœux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TFUZZ.2023.3268200⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 162, pp.109008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijar.2023.109008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04368249v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-supervised multiple evidence fusion for brain tumor segmentation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantifying Prediction Uncertainty in Regression Using Random Fuzzy Sets: The ENNreg Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denœux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurocomputing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neucom.2023.02.047⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (10), pp.3690-3699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TFUZZ.2023.3268200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04033265v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04368249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence-based data mining method to reveal similarities between materials based on physical mechanisms</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Semi-supervised multiple evidence fusion for brain tumor segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Su Ruan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Denœux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0134999⟩</w:t>
+              <w:t xml:space="preserve">Neurocomputing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 535, pp.40-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neucom.2023.02.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03976318v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of belief functions to medical image segmentation: A review</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evidence-based data mining method to reveal similarities between materials based on physical mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Quyet Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duong-Nguyen Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet-Cuong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiori Kino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasunobu Ando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.inffus.2022.11.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 133 (5), pp.053904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0134999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03881727v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03976318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering acoustic emission data streams with sequentially appearing clusters using mixture models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gael Chevallier</w:t>
+                <w:t xml:space="preserve">Application of belief functions to medical image segmentation: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Su Ruan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Denœux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Information Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 91, pp.737-756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.inffus.2022.11.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2022.109504⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03772732v1</w:t>
+                <w:t xml:space="preserve">hal-03881727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PENet: Prior evidence deep neural network for bladder cancer staging</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clustering acoustic emission data streams with sequentially appearing clusters using mixture models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhikang Xu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Emmanuel Ramasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yufei Chen</w:t>
+                <w:t xml:space="preserve">Gael Chevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 207, pp.20-28. </w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 181, pp.109504 (23). </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2022.08.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2022.109504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03773273v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03772732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lymphoma segmentation from 3D PET-CT images using a deep evidential network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PENet: Prior evidence deep neural network for bladder cancer staging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoqian Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ling Huang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thierry Denœux</w:t>
+                <w:t xml:space="preserve">Xiaodong Yue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhikang Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Denoeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yufei Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijar.2022.06.007⟩</w:t>
+              <w:t xml:space="preserve">Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 207, pp.20-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2022.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03766589v1</w:t>
+                <w:t xml:space="preserve">hal-03773273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EGMM: An evidential version of the Gaussian mixture model for clustering</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Lymphoma segmentation from 3D PET-CT images using a deep evidential network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Su Ruan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Decazes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denœux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Quan Pan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soft Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.asoc.2022.109619⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 149, pp.39-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijar.2022.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781537v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belief Functions and Rough Sets: Survey and New Insights</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">EGMM: An evidential version of the Gaussian mixture model for clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lianmeng Jiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denœux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhun-Ga Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quan Pan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijar.2022.01.011⟩</w:t>
+              <w:t xml:space="preserve">Applied Soft Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 129, pp.109619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.asoc.2022.109619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03598586v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of Transferable Classification with Multi-source Domain Adaptation Based on Evidential Reasoning</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thierry Denoeux</w:t>
+                <w:t xml:space="preserve">Belief Functions and Rough Sets: Survey and New Insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Campagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Ciucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Denœux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Neural Networks and Learning Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 32 (5), pp.2015-2029. </w:t>
+              <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 143, pp.192-215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNNLS.2020.2995862⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijar.2022.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944558v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03598586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A trivariate Gaussian copula stochastic frontier model with sample selection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combination of Transferable Classification with Multi-source Domain Adaptation Based on Evidential Reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhun-Ga Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jianxu Liu</w:t>
+                <w:t xml:space="preserve">Lin-Qing Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Songsak Sriboonchitta</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Kuang Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijar.2021.06.016⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Neural Networks and Learning Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32 (5), pp.2015-2029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNNLS.2020.2995862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03511126v1</w:t>
+                <w:t xml:space="preserve">hal-02944558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Distributed Rough Evidential K-NN Classifier: Integrating Feature Reduction and Classification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhi-Gang Su</w:t>
+                <w:t xml:space="preserve">An evidential classifier based on Dempster-Shafer theory and deep learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qinghua Hu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Philippe Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 29 (8), pp.2322-2335. </w:t>
+              <w:t xml:space="preserve">Neurocomputing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 450, pp.275-293. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TFUZZ.2020.2998502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neucom.2021.03.066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944550v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03219203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidential fully convolutional network for semantic segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zheng Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 51 (9), pp.6376-6399. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10489-021-02327-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03511108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An evidential classifier based on Dempster-Shafer theory and deep learning</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">A Distributed Rough Evidential K-NN Classifier: Integrating Feature Reduction and Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi-Gang Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qinghua Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurocomputing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neucom.2021.03.066⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (8), pp.2322-2335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TFUZZ.2020.2998502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03219203v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NN-EVCLUS: Neural network-based evidential clustering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">A trivariate Gaussian copula stochastic frontier model with sample selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianxu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Songsak Sriboonchitta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aree Wiboonpongse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ins.2021.05.011⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 137, pp.181-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijar.2021.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03235749v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belief functions induced by random fuzzy sets: A general framework for representing uncertain and fuzzy evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuzzy Sets and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 424, pp.63-91. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fss.2020.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03132386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed combination of belief functions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">NN-EVCLUS: Neural network-based evidential clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.inffus.2020.09.001⟩</w:t>
+              <w:t xml:space="preserve">Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 572, pp.297-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ins.2021.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944536v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03235749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial Classification in the Belief Function Framework</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Distributed combination of belief functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge-Based Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Information Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 65, pp.179-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.inffus.2020.09.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.knosys.2021.106742⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03132379v1</w:t>
+                <w:t xml:space="preserve">hal-02944536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence-based recommender system for high-entropy alloys</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Partial Classification in the Belief Function Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toyohiro Chikyow</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Liyao Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Denoeux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Computational Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 1, pp.470-478. </w:t>
+              <w:t xml:space="preserve">Knowledge-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 214, pp.106742. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s43588-021-00097-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.knosys.2021.106742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03292324v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Interval-Valued Utility Theory for Decision Making with Dempster-Shafer Belief Functions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Denoeux</w:t>
+                <w:t xml:space="preserve">Evidence-based recommender system for high-entropy alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Quyet Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duong-Nguyen Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet-Cuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prakash P Shenoy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Takahiro Nagata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toyohiro Chikyow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijar.2020.06.008⟩</w:t>
+              <w:t xml:space="preserve">Nature Computational Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, pp.470-478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43588-021-00097-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02899208v1</w:t>
+                <w:t xml:space="preserve">hal-03292324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining clusterings in the belief function framework</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Feng Li</w:t>
+                <w:t xml:space="preserve">An Interval-Valued Utility Theory for Decision Making with Dempster-Shafer Belief Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shoumei Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Denoeux</w:t>
+                <w:t xml:space="preserve">Prakash P Shenoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Array</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 6, pp.100018. </w:t>
+              <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124, pp.194-216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.array.2020.100018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijar.2020.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02471590v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibrated model-based evidential clustering using bootstrapping</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Combining clusterings in the belief function framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shoumei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ins.2020.04.014⟩</w:t>
+              <w:t xml:space="preserve">Array</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6, pp.100018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.array.2020.100018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02553269v1</w:t>
+                <w:t xml:space="preserve">hal-02471590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logistic Regression, Neural Networks and Dempster-Shafer Theory: a New Perspective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Calibrated model-based evidential clustering using bootstrapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge-Based Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.knosys.2019.03.030⟩</w:t>
+              <w:t xml:space="preserve">Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 528, pp.17-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ins.2020.04.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01830389v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02553269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BPEC: Belief-Peaks Evidential Clustering</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Logistic Regression, Neural Networks and Dempster-Shafer Theory: a New Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TFUZZ.2018.2869125⟩</w:t>
+              <w:t xml:space="preserve">Knowledge-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 176, pp.54-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.knosys.2019.03.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02471548v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision-Making with Belief Functions: a Review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">BPEC: Belief-Peaks Evidential Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi-Gang Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijar.2019.03.009⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (1), pp.111-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TFUZZ.2018.2869125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02471545v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02471548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Optimization of Demand Response Power Bids for Drinking Water Systems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Decision-Making with Belief Functions: a Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.01.124⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 109, pp.87-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijar.2019.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02006658v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02471545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Tumor Segmentation in PET-CT Images Using Co-Clustering and Fusion Based on Belief Functions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust Optimization of Demand Response Power Bids for Drinking Water Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chouaib Mkireb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chunfeng Lian</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Abel Dembélé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Jouglet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Vera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIP.2018.2872908⟩</w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 238, pp.1036-1047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.01.124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02087829v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexibility of drinking water systems: An opportunity to reduce CO2 emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chouaib Mkireb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Dembele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Jouglet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Energy Production and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 4 (2), pp.134-144. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2495/eq-v4-n2-134-144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03280916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Evidential K-Nearest Neighbor Rule based on Contextual Discounting with Partially Supervised learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Joint Tumor Segmentation in PET-CT Images Using Co-Clustering and Fusion Based on Belief Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunfeng Lian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Su Ruan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orakanya Kanjanatarakul</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Songsak Sriboonchitta</w:t>
+                <w:t xml:space="preserve">Hua Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijar.2019.07.009⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (2), pp.755-766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2018.2872908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02446134v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating and Comparing Soft Partitions: An Approach Based on Dempster–Shafer Theory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">A New Evidential K-Nearest Neighbor Rule based on Contextual Discounting with Partially Supervised learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orakanya Kanjanatarakul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Songsak Sriboonchitta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 113, pp.287-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijar.2019.07.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TFUZZ.2017.2718484⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02553110v1</w:t>
+                <w:t xml:space="preserve">hal-02446134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Elastic Properties in the Belief Function Framework</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Evaluating and Comparing Soft Partitions: An Approach Based on Dempster–Shafer Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shoumei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Songsak Sriboonchitta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 101, pp.69-87. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (3), pp.1231-1244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijar.2018.06.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TFUZZ.2017.2718484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01830386v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02553110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-efficient operation of water systems through optimization of load power reduction in electricity markets</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Identification of Elastic Properties in the Belief Function Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liqi Sui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Feissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electronic Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11989/JEST.1674-862X.80727111⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 101, pp.69-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijar.2018.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02006279v1</w:t>
+                <w:t xml:space="preserve">hal-01830386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidential K-NN classification with enhanced performance via optimizing a class of parametric conjunctive t-rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhi-Gang Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong-Sheng Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knowledge-Based Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 142, pp.7-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.knosys.2017.11.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01830441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency-Calibrated Belief Functions: Review and New Insights</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Energy-efficient operation of water systems through optimization of load power reduction in electricity markets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chouaib Mkireb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Dembele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Jouglet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shoumei Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijar.2017.10.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electronic Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (4), pp.304-315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11989/JEST.1674-862X.80727111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576356v3</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Evidential Clustering with Adaptive Distance Metric for Tumor Segmentation in FDG-PET Images</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Frequency-Calibrated Belief Functions: Review and New Insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Vera</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shoumei Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TBME.2017.2688453⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 92, pp.232-254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijar.2017.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01637193v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576356v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">k -CEVCLUS: Constrained evidential clustering of large dissimilarity data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Spatial Evidential Clustering with Adaptive Distance Metric for Tumor Segmentation in FDG-PET Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunfeng Lian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Su Ruan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hua Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge-Based Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.knosys.2017.11.023⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 65 (1), pp.21-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TBME.2017.2688453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01830439v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01637193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidential grammars: A compositional approach for scene understanding. Application to multimodal street data</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">k -CEVCLUS: Constrained evidential clustering of large dissimilarity data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shoumei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soft Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 61, pp.1173-1185. </w:t>
+              <w:t xml:space="preserve">Knowledge-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 142, pp.29-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.asoc.2017.06.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.knosys.2017.11.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01703417v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric classification with soft labels using the Evidential EM algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Quost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shoumei Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Data Analysis and Classification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 11 (4), pp.659-690. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5479,3540 +5492,3540 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01525605v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A double-copula stochastic frontier model with dependent error components and correction for sample selection</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidential grammars: A compositional approach for scene understanding. Application to multimodal street data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wiboonpongse Aree</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Jean-Baptiste Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Davoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijar.2016.08.006⟩</w:t>
+              <w:t xml:space="preserve">Applied Soft Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 61, pp.1173-1185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.asoc.2017.06.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01396528v1</w:t>
+                <w:t xml:space="preserve">hal-01703417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidential calibration of binary SVM classifiers</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">A double-copula stochastic frontier model with dependent error components and correction for sample selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Songsak Sriboonchitta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianxu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiboonpongse Aree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 72, pp.55-70. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijar.2015.05.002⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 80, pp.174-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijar.2016.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01154794v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selecting radiomic features from FDG-PET images for cancer treatment outcome prediction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Evidential calibration of binary SVM classifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Davoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongbin Zha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Vera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.media.2016.05.007⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 72, pp.55-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijar.2015.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01324553v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hybrid Belief Rule-Based Classification System Based on Uncertain Training Data and Expert Knowledge</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Selecting radiomic features from FDG-PET images for cancer treatment outcome prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunfeng Lian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Su Ruan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Quan Pan</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics: Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32, pp.257-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2016.05.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSMC.2015.2503381⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01294273v1</w:t>
+                <w:t xml:space="preserve">hal-01324553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of future observations using belief functions: A likelihood-based approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">A Hybrid Belief Rule-Based Classification System Based on Uncertain Training Data and Expert Knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lianmeng Jiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Songsak Sriboonchitta</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quan Pan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijar.2015.12.004⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics: Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 46 (12), pp.1711-1723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSMC.2015.2503381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01294271v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal information fusion for urban scene understanding</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Denœux</w:t>
+                <w:t xml:space="preserve">Prediction of future observations using belief functions: A likelihood-based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orakanya Kanjanatarakul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Denoeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Songsak Sriboonchitta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Vision and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 72, pp.71-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijar.2015.12.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00138-014-0649-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01133430v1</w:t>
+                <w:t xml:space="preserve">hal-01294271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissimilarity Metric Learning in the Belief Function Framework</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Editing training data for multi-label classification with the k-nearest neighbor rule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sawsan Kanj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahed Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kifah Tout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pattern Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (1), pp.145-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10044-015-0452-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TFUZZ.2016.2540068⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01294272v1</w:t>
+                <w:t xml:space="preserve">hal-01294269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editing training data for multi-label classification with the k-nearest neighbor rule</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Dissimilarity Metric Learning in the Belief Function Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunfeng Lian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Su Ruan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kifah Tout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Analysis and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (6), pp.1555-1564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TFUZZ.2016.2540068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10044-015-0452-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01294269v1</w:t>
+                <w:t xml:space="preserve">hal-01294272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidential clustering of large dissimilarity data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Orakanya Kanjanatarakul</w:t>
+                <w:t xml:space="preserve">Multimodal information fusion for urban scene understanding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Davoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huijing Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Denœux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge-Based Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Machine Vision and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (3), pp.331-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00138-014-0649-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.knosys.2016.05.043⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01324491v1</w:t>
+                <w:t xml:space="preserve">hal-01133430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and predicting partial orders from pairwise belief functions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Evidential clustering of large dissimilarity data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Songsak Sriboonchitta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orakanya Kanjanatarakul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Knowledge-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 106, pp.179-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.knosys.2016.05.043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00500-014-1553-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01275513v1</w:t>
+                <w:t xml:space="preserve">hal-01324491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering and classification of fuzzy data using the fuzzy EM algorithm</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Modelling and predicting partial orders from pairwise belief functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Destercke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuzzy Sets and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soft Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (3), pp.939-950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00500-014-1553-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fss.2015.04.012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01294270v1</w:t>
+                <w:t xml:space="preserve">hal-01275513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An evidential classifier based on feature selection and two-step classification strategy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Clustering and classification of fuzzy data using the fuzzy EM algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Quost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.patcog.2015.01.019⟩</w:t>
+              <w:t xml:space="preserve">Fuzzy Sets and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 286, pp.134-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fss.2015.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01294268v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EK-NNclus: A clustering procedure based on the evidential K-nearest neighbor rule</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">An evidential classifier based on feature selection and two-step classification strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunfeng Lian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Su Ruan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Songsak Sriboonchitta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge-Based Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.knosys.2015.08.007⟩</w:t>
+              <w:t xml:space="preserve">Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (7), pp.2318-2327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patcog.2015.01.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01294267v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interval-Valued Linear Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xun Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shoumei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computational Intelligence Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 8 (1), pp.114-127. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/18756891.2014.967010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01127794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belief rule-based classification system: Extension of FRBCS in belief functions framework</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">EK-NNclus: A clustering procedure based on the evidential K-nearest neighbor rule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xiaoxue Feng</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orakanya Kanjanatarakul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Songsak Sriboonchitta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 309, pp.26-49. </w:t>
+              <w:t xml:space="preserve">Knowledge-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 88, pp.57-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ins.2015.03.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.knosys.2015.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01141281v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling dependence between error components of the stochastic frontier model using copula: Application to intercrop coffee production in Northern Thailand</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Belief rule-based classification system: Extension of FRBCS in belief functions framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lianmeng Jiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quan Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxue Feng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijar.2015.04.001⟩</w:t>
+              <w:t xml:space="preserve">Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 309, pp.26-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ins.2015.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01294274v1</w:t>
+                <w:t xml:space="preserve">hal-01141281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion d'informations pour la compréhension de scènes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Modeling dependence between error components of the stochastic frontier model using copula: Application to intercrop coffee production in Northern Thailand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aree Wiboonpongse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianxu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Songsak Sriboonchitta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement du Signal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/TS.00.9-31⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 65, pp.34-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijar.2015.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01127788v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal object association in the Dempster-Shafer framework</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Fusion d'informations pour la compréhension de scènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Davoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Jouglet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Cybernetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 44 (22), pp.2521-2531. </w:t>
+              <w:t xml:space="preserve">Traitement du Signal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 31 (1-2), pp.57-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCYB.2014.2309632⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/TS.00.9-31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01127786v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01127788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rejoinder on “Likelihood-based belief function: Justification and some extensions to low-quality data”</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Making use of partial knowledge about hidden states in HMMs : an approach based on belief functions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ramasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 55 (7), pp.1614-1617. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (2), pp.395-405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijar.2014.04.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TFUZZ.2013.2259496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01127784v1</w:t>
+                <w:t xml:space="preserve">hal-00834177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making use of partial knowledge about hidden states in HMMs : an approach based on belief functions.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Rejoinder on “Likelihood-based belief function: Justification and some extensions to low-quality data”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 22 (2), pp.395-405. </w:t>
+              <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 55 (7), pp.1614-1617. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TFUZZ.2013.2259496⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijar.2014.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00834177v1</w:t>
+                <w:t xml:space="preserve">hal-01127784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining statistical and expert evidence using belief functions: Application to centennial sea level estimation taking into account climate change</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal object association in the Dempster-Shafer framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Denoeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Ben Abdallah</w:t>
+                <w:t xml:space="preserve">Nicole El Zoghby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nassima Mouhous-Voyneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Denoeux</w:t>
+                <w:t xml:space="preserve">Véronique Cherfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Jouglet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 55 (1), pp.341-354. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Cybernetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 44 (22), pp.2521-2531. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijar.2013.03.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCYB.2014.2309632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00932879v1</w:t>
+                <w:t xml:space="preserve">hal-01127786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Likelihood-based belief function: justification and some extensions to low-quality data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Combining statistical and expert evidence using belief functions: Application to centennial sea level estimation taking into account climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ben Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Mouhous-Voyneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 55 (7), pp.1535-1547. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijar.2013.06.007⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 55 (1), pp.341-354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijar.2013.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00813021v2</w:t>
+                <w:t xml:space="preserve">hal-00932879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forecasting using belief functions: An application to marketing econometrics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Likelihood-based belief function: justification and some extensions to low-quality data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 55 (5), pp.1113-1128. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijar.2014.01.005⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 55 (7), pp.1535-1547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijar.2013.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01127783v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00813021v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion of multi-tracer PET images for dose painting</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Forecasting using belief functions: An application to marketing econometrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orakanya Kanjanatarakul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Songsak Sriboonchitta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Gardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 18 (7), pp.1247-1259. </w:t>
+              <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 55 (5), pp.1113-1128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.media.2014.06.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijar.2014.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01127787v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01127783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum likelihood estimation from Uncertain Data in the Belief Function Framework</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Fusion of multi-tracer PET images for dose painting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lelandais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Su Ruan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TKDE.2011.201⟩</w:t>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 (7), pp.1247-1259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2014.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00804343v1</w:t>
+                <w:t xml:space="preserve">hal-01127787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CEVCLUS: evidential clustering with instance-level constraints for relational data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Quost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 18 (7), pp.1321-1335. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00500-013-1146-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00923311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partially supervised Independent Factor Analysis using soft labels elicited from multiple experts: application to railway track circuit diagnosis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Maximum likelihood estimation from Uncertain Data in the Belief Function Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00500-011-0766-4⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (1), pp.119-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TKDE.2011.201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00688783v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00804343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault diagnosis of a railway device using semi-supervised independent factor analysis with mixing constraints</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
+                <w:t xml:space="preserve">Partially supervised Independent Factor Analysis using soft labels elicited from multiple experts: application to railway track circuit diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Leila Cherfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Oukhellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Côme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Denoeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Analysis and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10044-011-0212-3⟩</w:t>
+              <w:t xml:space="preserve">Soft Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (5), pp.741-754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00500-011-0766-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00750589v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00688783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidential reasoning in large partially ordered sets. Application to multi-label classification, ensemble clustering and preference aggregation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">CECM: Constrained Evidential C-Means algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Quost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Operations Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10479-011-0887-2⟩</w:t>
+              <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 56 (4), pp.894-914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csda.2010.09.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00684520v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00554310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CECM: Constrained Evidential C-Means algorithm</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Evidential reasoning in large partially ordered sets. Application to multi-label classification, ensemble clustering and preference aggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Denoeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Masson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csda.2010.09.021⟩</w:t>
+              <w:t xml:space="preserve">Annals of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 195 (1), pp.135-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10479-011-0887-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00554310v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00684520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance and truthfulness in information correction and fusion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Denoeux</w:t>
+                <w:t xml:space="preserve">Fault diagnosis of a railway device using semi-supervised independent factor analysis with mixing constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Côme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Oukhellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Denœux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 53 (2), pp.159-175. </w:t>
+              <w:t xml:space="preserve">Pattern Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (3), pp.313-326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijar.2011.02.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10044-011-0212-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00656775v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00750589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dependent multi-label classification method derived from the k-nearest neighbor rule</w:t>
+                <w:t xml:space="preserve">Relevance and truthfulness in information correction and fusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoulficar Younes</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Frédéric Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hichem Snoussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 2011, pp.Article ID 645964. </w:t>
+              <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 53 (2), pp.159-175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2011/645964⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijar.2011.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00655629v1</w:t>
+                <w:t xml:space="preserve">hal-00656775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximum likelihood estimation from fuzzy data using the EM algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuzzy Sets and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 183 (1), pp.72-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9031,2303 +9044,2420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00654118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensemble clustering in the belief functions framework</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">A dependent multi-label classification method derived from the k-nearest neighbor rule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoulficar Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahed Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Snoussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijar.2010.04.007⟩</w:t>
+              <w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011, pp.Article ID 645964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2011/645964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00651375v1</w:t>
+                <w:t xml:space="preserve">hal-00655629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multiple-hypotheses map matching method suitable for weighted and box-shaped state estimation for localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahed Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghalia Nassreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 12 (4), pp.1495-1510. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TITS.2011.2160856⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00655642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classifier fusion in the Dempster-Shafer framework using optimized t-norm based combination rules</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Ensemble clustering in the belief functions framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 52 (3), pp.353-374. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijar.2010.11.008⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 52 (1), pp.92-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijar.2010.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00651369v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00651375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault diagnosis in railway track circuits using Dempster–Shafer classifier fusion</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Classifier fusion in the Dempster-Shafer framework using optimized t-norm based combination rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Quost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 52 (3), pp.353-374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijar.2010.11.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engappai.2009.06.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00467941v1</w:t>
+                <w:t xml:space="preserve">hal-00651369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The unnormalized Dempster's rule of combination: a new justification from the Least Commitment Principle and some extensions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Fault diagnosis in railway track circuits using Dempster–Shafer classifier fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Oukhellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Debiolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Automated Reasoning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 23 (1), pp.117-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engappai.2009.06.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10817-009-9152-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00482006v1</w:t>
+                <w:t xml:space="preserve">hal-00467941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State estimation using interval analysis and belief function theory: Application to dynamic vehicle localization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">The unnormalized Dempster's rule of combination: a new justification from the Least Commitment Principle and some extensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics, Part B: Cybernetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSMCB.2009.2035707⟩</w:t>
+              <w:t xml:space="preserve">Journal of Automated Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 45 (1), pp.61-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10817-009-9152-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00553490v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representing uncertainty on set-valued variables using belief functions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">State estimation using interval analysis and belief function theory: Application to dynamic vehicle localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghalia Nassreddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahed Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fahed Abdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.artint.2010.02.002⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics, Part B: Cybernetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 40 (5), pp.1205-1218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSMCB.2009.2035707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00467932v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00553490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An evidence-based approach to damage location on an aircraft structure</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Representing uncertainty on set-valued variables using belief functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoulficar Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahed Abdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 23 (6), pp.1792-1804. </w:t>
+              <w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 174 (7-8), pp.479-499. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2008.11.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.artint.2010.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00450962v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00467932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending stochastic ordering to belief functions on the real line</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">An evidence-based approach to damage location on an aircraft structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Worden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Manson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ins.2009.01.009⟩</w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23 (6), pp.1792-1804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2008.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00448368v1</w:t>
+                <w:t xml:space="preserve">hal-00450962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RECM: Relational Evidential c-means algorithm</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Extending stochastic ordering to belief functions on the real line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.patrec.2009.04.008⟩</w:t>
+              <w:t xml:space="preserve">Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 179, pp.1362-1376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ins.2009.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00400273v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00448368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision fusion for postal address recognition using belief functions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">RECM: Relational Evidential c-means algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 36 (3), pp.5643-5653. </w:t>
+              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30, pp.1015-1026. </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eswa.2008.06.058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.patrec.2009.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00443904v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00400273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning from partially supervised data using mixture models and belief functions.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Decision fusion for postal address recognition using belief functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Cron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Aknin</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.patcog.2008.07.014⟩</w:t>
+              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 36 (3), pp.5643-5653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eswa.2008.06.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00446583v1</w:t>
+                <w:t xml:space="preserve">hal-00443904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refined modeling of sensor reliability in the belief function framework using contextual discounting</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Denœux</w:t>
+                <w:t xml:space="preserve">Learning from partially supervised data using mixture models and belief functions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Côme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Oukhellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Denoeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.inffus.2006.08.001⟩</w:t>
+              <w:t xml:space="preserve">Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42 (3), pp.334-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patcog.2008.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00445473v1</w:t>
+                <w:t xml:space="preserve">hal-00446583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pairwise classifier combination using belief functions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Refined modeling of sensor reliability in the belief function framework using contextual discounting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Quost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denœux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Information Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (2), pp.246-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.inffus.2006.08.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.patrec.2006.11.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00445480v1</w:t>
+                <w:t xml:space="preserve">hal-00445473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinaison crédibiliste de classifieurs binaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Quost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement du Signal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 24 (2), pp.83-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00445476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonparametric regression analysis of uncertain and imprecise data using belief functions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Denoeux</w:t>
+                <w:t xml:space="preserve">Pairwise classifier combination using belief functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Quost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Denœux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 35 (1), pp.1-28. </w:t>
+              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 28 (5), pp.644-653. </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0888-613X(03)00056-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.patrec.2006.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01434491v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00445480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resample and Combine: An Approach to Improving Uncertainty Representation in Evidential Pattern Classification</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonparametric regression analysis of uncertain and imprecise data using belief functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Grandvalet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.M. Roger</w:t>
+                <w:t xml:space="preserve">Simon Petitrenaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1566-2535(03)00005-8⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 35 (1), pp.1-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0888-613X(03)00056-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00453802v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADDENDUM to resample and combine : an approach to improving uncertainty representation in evidential pattern classification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId308" w:history="1">
+                <w:t xml:space="preserve">Resample and Combine: An Approach to Improving Uncertainty Representation in Evidential Pattern Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Denoeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 4, pp.235-236. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1566-2535(03)00020-4⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 4 (2), p. 75 - p. 85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1566-2535(03)00005-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02582969v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00453802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training MLPs layer by layer using an objective function for internal representations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">ADDENDUM to resample and combine : an approach to improving uncertainty representation in evidential pattern classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Grandvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 9 (1), pp.83-97. </w:t>
+              <w:t xml:space="preserve">Information Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 4, pp.235-236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0893-6080(95)00096-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1566-2535(03)00020-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02861431v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02582969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initializing back propagation networks with prototypes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Training MLPs layer by layer using an objective function for internal representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Lengellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Régis Lengellé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neural Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 6 (3), pp.351-363. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0893-6080(93)90003-F⟩</w:t>
+              <w:t xml:space="preserve">, 1996, 9 (1), pp.83-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0893-6080(95)00096-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02861437v1</w:t>
+                <w:t xml:space="preserve">hal-02861431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination in real time of the reliability of radar rainfall forecasts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Jacquet</w:t>
+                <w:t xml:space="preserve">Initializing back propagation networks with prototypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Denoeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Lengellé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neural Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 6 (3), pp.351-363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0893-6080(93)90003-F⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00779570v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02861437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A radar rainfall forecasting method designed for hydrological purposes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId324" w:history="1">
+                <w:t xml:space="preserve">Determination in real time of the reliability of radar rainfall forecasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Denoeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Einfalt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 122 (41365), pp.353</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A radar rainfall forecasting method designed for hydrological purposes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Einfalt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Denoeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 1990, 114 (41367), pp.229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00779578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11337,12101 +11467,12128 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of Dependent Gaussian Random Fuzzy Numbers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">An evidential time-to-event prediction model based on Gaussian random fuzzy numbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yucheng Xing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengling Feng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Belief Functions (BELIEF 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2024, Belfast, United Kingdom. pp.264-272, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-67977-3_28⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2024, Belfast, United Kingdom. pp.49-57, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-67977-3_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04621423v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An evidential time-to-event prediction model based on Gaussian random fuzzy numbers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Combination of Dependent Gaussian Random Fuzzy Numbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mengling Feng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Belief Functions (BELIEF 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2024, Belfast, United Kingdom. pp.49-57, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-67977-3_6⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2024, Belfast, United Kingdom. pp.264-272, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-67977-3_28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674357v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">r-ERBFN : an Extension of the Evidential RBFN Accounting for the Dependence Between Positive and Negative Evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serigne Diène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ramel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Scalable Uncertainty Management (SUM 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Palermo, Italy. pp.354-368, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-76235-2_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04788662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algebraic Product Is the Only &amp;quot;And-like&amp;quot; Operation for Which Normalized Intersection Is Associative: A Proof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denœux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladik Kreinovich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Artificial Intelligence and Computational Intelligence (AICI 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Hanoi (Vietnam), Vietnam. pp.47-53, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-63929-6_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04436177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty quantification in regression neural networks using likelihood-based belief functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Belief Functions (BELIEF 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Belfast, United Kingdom. pp.40-48, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-67977-3_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04621414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belief Functions on the Real Line defined by Transformed Gaussian Random Fuzzy Numbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems (FUZZ 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Aug 2023, Songdo Incheon, South Korea. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/FUZZ52849.2023.10309755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04180823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence fusion with contextual discounting for multi-modality medical image segmentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stable clustering ensemble based on evidence theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haijie Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ling Huang</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Xiaodong Yue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Su Ruan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Medical Image Computing and Computer Assisted Intervention (MICCAI 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-16443-9_39⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Bordeaux, France. pp.2046-2050, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9897984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03835981v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03835983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable clustering ensemble based on evidence theory</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Evidence fusion with contextual discounting for multi-modality medical image segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Su Ruan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9897984⟩</w:t>
+              <w:t xml:space="preserve">25th International Conference on Medical Image Computing and Computer Assisted Intervention (MICCAI 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Singapour, Singapore. pp.401-411, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-16443-9_39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03835983v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03835981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trusted Multi-View Deep Learning with Opinion Aggregation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaodong Yue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yufei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th AAAI Conference on Artificial Intelligence (AAAI-22)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Virtual conference, United States. pp.7585-7593, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1609/aaai.v36i7.20724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03835985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Evidential Neural Network Model for Regression Based on Random Fuzzy Numbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denœux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Belief Functions (BELIEF 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Paris, France. pp.57-66, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-17801-6_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03830648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Distributional Approach for Soft Clustering Comparison and Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Campagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Ciucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denœux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Belief Functions (BELIEF 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Paris, France. pp.3-12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-17801-6_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03830510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belief function-based semi-supervised learning for brain tumor segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Su Ruan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th IEEE International Symposium on Biomedical Imaging (ISBI 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Nice, France. pp.160-164, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISBI48211.2021.9433885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03200801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusion of evidential CNN classifiers for image classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zheng Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denœux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Belief Functions (BELIEF 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Shanghai, China. pp.168-176, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-88601-1_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03511144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidential Segmentation of 3D PET/CT Images</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Covid-19 classification with deep neural network and belief functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Su Ruan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Belief Functions (BELIEF 2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-88601-1_16⟩</w:t>
+              <w:t xml:space="preserve">The Fifth International Conference on Biological Information and Biomedical Engineering (BIBE2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Hangzhou, China. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3469678.3469719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03511154v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep PET/CT Fusion with Dempster-Shafer Theory for Lymphoma Segmentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Evidential Segmentation of 3D PET/CT Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Su Ruan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Decazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Su Ruan</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Machine Learning in Medical Imaging (MLMI 2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-87589-3_4⟩</w:t>
+              <w:t xml:space="preserve">6th International Conference on Belief Functions (BELIEF 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Shanghai, China. pp.159-167, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-88601-1_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03511317v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covid-19 classification with deep neural network and belief functions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Deep PET/CT Fusion with Dempster-Shafer Theory for Lymphoma Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thierry Denœux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Tonnelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Decazes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Su Ruan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fifth International Conference on Biological Information and Biomedical Engineering (BIBE2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3469678.3469719⟩</w:t>
+              <w:t xml:space="preserve">International Workshop on Machine Learning in Medical Imaging (MLMI 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Strasbourg, France. pp.30-39, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-87589-3_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03200802v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Neural Networks with Prior Evidence for Bladder Cancer Staging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoqian Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaodong Yue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhikang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yufei Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Bioinformatics and Biomedicine (BIBM 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Houston, United States. pp.1221-1226, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/BIBM52615.2021.9669848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03511167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multistep Prediction using Point-Cloud Approximation of Continuous Belief Functions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">ConvNet and Dempster-Shafer Theory for Object Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Orakanya Kanjanatarakul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems (FUZZ 2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2019.8858988⟩</w:t>
+              <w:t xml:space="preserve">13th international conference on Scalable Uncertainty Management (SUM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Compiègne, France. pp.368-381, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-35514-2_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02471564v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02471559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ConvNet and Dempster-Shafer Theory for Object Recognition</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Multistep Prediction using Point-Cloud Approximation of Continuous Belief Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orakanya Kanjanatarakul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th international conference on Scalable Uncertainty Management (SUM 2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-35514-2_27⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems (FUZZ 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, New Orleans, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2019.8858988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02471559v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02471564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Axiomatic Utility Theory for Dempster-Shafer Belief Functions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Making Set-valued Predictions in Evidential Classification: A Comparison of Different Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liyao Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Prakash P Shenoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Symposium on Imprecise Probabilities: Theories and Applications (ISIPTA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2019, Gand, Belgium. pp.145-155</w:t>
+              <w:t xml:space="preserve">, Jun 2019, Gand, Belgium. pp.276-285</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02471580v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02471586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making Set-valued Predictions in Evidential Classification: A Comparison of Different Approaches</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">An Axiomatic Utility Theory for Dempster-Shafer Belief Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prakash P Shenoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Symposium on Imprecise Probabilities: Theories and Applications (ISIPTA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2019, Gand, Belgium. pp.276-285</w:t>
+              <w:t xml:space="preserve">, Jun 2019, Gand, Belgium. pp.145-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02471586v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02471580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MACHINE LEARNING AS A DECISION SUPPORT TOOL FOR WASTEWATER TREATMENT PLANT OPERATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Dembele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WATER RESOURCES MANAGEMENT 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Alicante, Spain. pp.103-107, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2495/WRM190101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative Evidential Clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yixuan Qiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shoumei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuzzy Techniques: Theory and Applications - International Fuzzy Systems Association World Congress (IFSA/NAFIPS 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Louisiana, United States. pp.518-530, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-21920-8_46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02471562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexibility of drinking water systems: An opportunity to reduce CO2 emissions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chouaib Mkireb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Dembele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Jouglet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International conference on Energy and Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Coimbra, Portugal. pp.134-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02438491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation de séries temporelles par modèles de mélange avec contraintes sur les instants d’apparition des classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ramasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28èmes Rencontres Francophones sur la Logique Floue et ses Applications (LFA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Alès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02472681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logistic regression revisited: belief function analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Optimisation de la flexibilité énergétique des systèmes d’eau potable sur les marchés de l’énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chouaib Mkireb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Dembélé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Jouglet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Belief Functions (BELIEF 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">19e congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Lorient, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02553205v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la flexibilité énergétique des systèmes d’eau potable sur les marchés de l’énergie</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Logistic regression revisited: belief function analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19e congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th International Conference on Belief Functions (BELIEF 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Compiègne, France. pp.57-64, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-99383-6_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02006701v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02553205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A linear programming approach to optimize demand response for water systems under water demand uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chouaib Mkireb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Dembele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Jouglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th IEEE International Conference on Smart Grid and Clean Energy Technologies (ICSGCE 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Kajang, Malaysia. pp.206-211, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICSGCE.2018.8556696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02006661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Evidential K-Nearest Neighbor Classifier Based on Contextual Discounting and Likelihood Maximization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orakanya Kanjanatarakul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siwarat Kuson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Belief Functions (BELIEF 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Compiègne, France. pp.155-162, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-99383-6_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02553215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constrained interval-valued linear regression model</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Tumor delineation in FDG-PET images using a new evidential clustering algorithm with spatial regularization and adaptive distance metric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunfeng Lian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Su Ruan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hua Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Information Fusion (FUSION 2017)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/ICIF.2017.8009676⟩</w:t>
+              <w:t xml:space="preserve">14th IEEE International Symposium on Biomedical Imaging (ISBI 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Melbourne, Australia. pp.1177-1180, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2017.7950726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02553123v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02553198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tumor delineation in FDG-PET images using a new evidential clustering algorithm with spatial regularization and adaptive distance metric</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Distributed data fusion in the Dempster-Shafer framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orakanya Kanjanatarakul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Vera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IEEE International Symposium on Biomedical Imaging (ISBI 2017)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISBI.2017.7950726⟩</w:t>
+              <w:t xml:space="preserve">2017 12th System of Systems Engineering Conference (SoSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Waikoloa, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SYSOSE.2017.7994954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02553198v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed data fusion in the Dempster-Shafer framework</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Constrained interval-valued linear regression model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shoumei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nana Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 12th System of Systems Engineering Conference (SoSE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SYSOSE.2017.7994954⟩</w:t>
+              <w:t xml:space="preserve">20th International Conference on Information Fusion (FUSION 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Xi'an, China. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ICIF.2017.8009676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781559v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02553123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate Tumor Segmentation In FDG-PET Images With Guidance Of Complementary CT Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chunfeng Lian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Su Ruan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Beijing, China. pp.4447-4451, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIP.2017.8297123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02553135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling Demand Response on the French Spot Power Market for Water Distribution Systems by Optimizing the Pump Scheduling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chouaib Mkireb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Dembele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Jouglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3th Workshop on Models and Algorithms for Planning and Scheduling Problems (MAPSP 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Seeon-Seebruck, Germany. pp.172-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01721117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond Fuzzy, Possibilistic and Rough: An Investigation of Belief Functions in Clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orakanya Kanjanatarakul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Soft Methods in Probability and Statistics (SMPS 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Rome, Italy. pp.157-164, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-42972-4_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01397981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidential Clustering: A Review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Joint Feature Transformation and Selection Based on Dempster-Shafer Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunfeng Lian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Su Ruan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Orakanya Kanjanatarakul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Symposium on Integrated Uncertainty in Knowledge Modelling and Decision Making (IUKM 2016)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-49046-5_3⟩</w:t>
+              <w:t xml:space="preserve">16th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems (IPMU-2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Eindhoven, Netherlands. pp.253-261, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-40596-4_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01397990v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Feature Transformation and Selection Based on Dempster-Shafer Theory</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Evidential Clustering: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orakanya Kanjanatarakul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems (IPMU-2016)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-40596-4_22⟩</w:t>
+              <w:t xml:space="preserve">5th International Symposium on Integrated Uncertainty in Knowledge Modelling and Decision Making (IUKM 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Da Nang, Vietnam. pp.24-35, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-49046-5_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01397984v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">k-EVCLUS: Clustering Large Dissimilarity Data in the Belief Function Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orakanya Kanjanatarakul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Songsak Sriboonchitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Belief Functions: Theory and Applications (BELIEF 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Prague, Czech Republic. pp.105-112, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-45559-4_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01397949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Cancer Treatment Outcome Prediction Dealing with Small-Sized and Imbalanced Data from FDG-PET Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chunfeng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Su Ruan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hua Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Medical Image Computing and Computer Assisted Intervention (MICCAI 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Athène, Greece. pp.61-69, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-46723-8_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01397998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Elastic Properties Based on Belief Function Inference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liqi Sui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Feissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth International Conference Belief Functions: Theory and Applications (BELIEF 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Prague, Czech Republic. pp.182-189, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-45559-4_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01397977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cancer Therapy Outcome Prediction based on Dempster-Shafer Theory and PET Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Denoeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hc. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAPM meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Anaheim California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01659573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification en contexte incertain par la théorie des fonctions de croyance</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Evidential multinomial logistic regression for multiclass classifier calibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Davoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
+              <w:t xml:space="preserve">18th International Conference on Information Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Washington D.C., United States. pp.1106-1112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01514285v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01271569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidential multinomial logistic regression for multiclass classifier calibration</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Identification en contexte incertain par la théorie des fonctions de croyance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liqi Sui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Feissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Information Fusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Washington D.C., United States. pp.1106-1112</w:t>
+              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01271569v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01514285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dempster-Shafer theory based feature selection with sparse constraint for outcome prediction in cancer therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chunfeng Lian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hua Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Su Ruan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In MICCAI - International Workshop on Machine Learning in Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Munich, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-24574-4_83⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01659585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the energy consumption of a PHEV using vehicle and on-board navigation data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ourabah Abdel-Djalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Quost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gayed Atef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE Intelligent Vehicles Symposium (IV 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Seoul, South Korea. pp.755-760</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01271557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting Stock Returns in the Capital Asset Pricing Model Using Quantile Regression and Belief Functions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">T Denoeux</w:t>
+                <w:t xml:space="preserve">Evidential Distributed Dynamic Map for Cooperative Perception in VANets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole El Zoghby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cherfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Conference Belief Functions: Theory and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE intelligent Vehicles Symposium (IV 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Dearborn, Michigan, United States. pp.1421-1426</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01127790v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01023914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidential Logistic Regression for Binary SVM Classifier Calibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Conference on Belief Functions (BELIEF 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2014, Oxford, United Kingdom. pp.49-57</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Sep 2014, Oxford, United Kingdom. pp.49-57, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-11191-9_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01137357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidential Distributed Dynamic Map for Cooperative Perception in VANets</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Denoeux</w:t>
+                <w:t xml:space="preserve">Predicting Stock Returns in the Capital Asset Pricing Model Using Quantile Regression and Belief Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Autchariyapanitkul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Chanaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Sriboonchitta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE intelligent Vehicles Symposium (IV 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Third International Conference Belief Functions: Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, F. Cuzzolin, Sep 2014, Oxford, United Kingdom. p. 219-226, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-11191-9_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01023914v1</w:t>
+                <w:t xml:space="preserve">hal-01127790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation de scores SVM en fonctions de croyance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Evidential combination of pedestrian detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème congrès national sur la Reconnaissance de Formes et l'Intelligence Artificielle (RFIA'14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Rouen, France</w:t>
+              <w:t xml:space="preserve">British Machine Vision Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Nottingham, United Kingdom. pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00988584v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01119522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidential combination of pedestrian detectors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Transformation de scores SVM en fonctions de croyance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Machine Vision Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Nottingham, United Kingdom. pp.1-14</w:t>
+              <w:t xml:space="preserve">19ème congrès national sur la Reconnaissance de Formes et l'Intelligence Artificielle (RFIA'14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01119522v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00988584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Training and evaluating classifiers from evidential data: application to E2M tree pruning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Destercke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Conference on Belief Functions, BELIEF 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01923324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation and Prediction Using Belief Functions: Application to Stochastic Frontier Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orakanya Kanjanatarakul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nachatchapong Kaewsompong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Songsak Sriboonchitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference of the Thailand Econometric Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Chiang-Mai, Thailand. pp.171-184, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-13449-9_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01127792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of E2M Decision Trees to Rubber Quality Prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sutton Charani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Destercke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems (IPMU 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Montpellier, France. pp.107-116, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-08795-5_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01063863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusion of Pairwise Nearest-Neighbor Classifiers Based on Pairwise-Weighted Distance Metric and Dempster-Shafer Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lianmeng Jiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quan Pan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Information Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Salamanca, Spain. pp.1-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01127789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusion d'informations sur des images sursegmentées : Une application à la compréhension de scènes routières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bordes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orasis, Congrès des jeunes chercheurs en vision par ordinateur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Cluny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00829315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning decision trees from uncertain data with an evidential EM approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sutton Charani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Destercke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Machine Learning and Applications (ICMLA 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Miami, United States. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00933177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal object association from pairwise evidential mass functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole El Zoghby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cherfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Information Fusion (FUSION 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Istanbul, Turkey. pp.774-780</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00862245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information Fusion on Oversegmented Images: An Application for Urban Scene Understanding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huijing Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thirteenth IAPR International Conference on Machine Vision Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Kyoto, Japan. pp.189-193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00932896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information fusion and evidential grammars for object class segmentation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Using Dempster-Shafer Theory to model uncertainty in climate change and environmental impact assessments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ben Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Mouhous-Voyneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth IROS Workshop on Planning, Perception and Navigation for Intelligent Vehicles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Tokyo, Japan. pp.165-170</w:t>
+              <w:t xml:space="preserve">International Conference on Information Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Istanbul, Turkey. pp.2117-2124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00932899v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00932975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Dempster-Shafer Theory to model uncertainty in climate change and environmental impact assessments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Information fusion and evidential grammars for object class segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Davoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huijing Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Information Fusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Istanbul, Turkey. pp.2117-2124</w:t>
+              <w:t xml:space="preserve">Fifth IROS Workshop on Planning, Perception and Navigation for Intelligent Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Tokyo, Japan. pp.165-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00932975v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00932899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidential Grammars for Image Interpretation. Application to multimodal traffic scene understanding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Symposium on Integrated Uncertainty in Knowledge Modeling and Decision Making</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Beijing, China. pp.65-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00932897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partially-Hidden Markov Models.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ramasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zerhouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Belief Functions, BELIEF'12.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Compiègne, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00719967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbres de classification construits à partir de fonctions de croyance</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Ranking from pairwise comparisons in the belief functions framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres francophones sur la Logique Floue et ses Applications (LFA 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Compiègne, France</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Belief Functions (BELIEF 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Compiègne, France. pp.311-318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01923310v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00747820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ranking from pairwise comparisons in the belief functions framework</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Fusion distribuée évidentielle pour la détection d'attaques sybil dans un réseau de véhicules.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole El Zoghby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cherfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Ducourthial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Belief Functions (BELIEF 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Compiègne, France. pp.311-318</w:t>
+              <w:t xml:space="preserve">LFA 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Compiègne, France. pp.63-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00747820v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion distribuée évidentielle pour la détection d'attaques sybil dans un réseau de véhicules.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Arbres de classification construits à partir de fonctions de croyance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Destercke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LFA 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Compiègne, France. pp.63-70</w:t>
+              <w:t xml:space="preserve">Rencontres francophones sur la Logique Floue et ses Applications (LFA 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00756336v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01923310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification trees based on belief functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sutton Charani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Destercke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Belief Functions (BELIEF 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Compiègne, France. pp.77-84, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-29461-7_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00723989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditioning in Dempster-Shafer Theory: Prediction vs. Revision</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Self-stabilizing Distributed Data Fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Ducourthial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cherfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Belief Functions (2012)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-29461-7_45⟩</w:t>
+              <w:t xml:space="preserve">14th International Symposium on Stabilization, Safety, and Security of Distributed Systems (SSS 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Toronto, Canada. pp.148-162, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33536-5_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03413941v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00794173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-stabilizing Distributed Data Fusion</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Conditioning in Dempster-Shafer Theory: Prediction vs. Revision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Symposium on Stabilization, Safety, and Security of Distributed Systems (SSS 2012)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-33536-5_15⟩</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Belief Functions (2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Compiègne, France. pp.385-392, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-29461-7_45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00794173v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Data fusion for detecting Sybil attacks in VANETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole El Zoghby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cherfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Ducourthial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Belief Functions (BELIEF 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Compiègne, France. pp.351-358, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-29461-7_41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00756330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CEVCLUS: Constrained evidential clustering of proximity data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Quost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Conference of the European Society for Fuzzy Logic and Technology (EUSFLAT 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Aix-Les-Bains, France. pp.876-882</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00651392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy Multi-Label Learning Under Veristic Variables</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">CECM: Adding pairwise constraints to evidential clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Quost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 IEEE International Conference on Fuzzy Systems (FUZZ‐IEEE 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Barcelona, Spain. pp.1696-1703</w:t>
+              <w:t xml:space="preserve">2010 IEEE International Conference on Fuzzy Systems (Fuzz'IEEE 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Barcelona, Spain. pp.879-886</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00553525v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00491424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CECM: Adding pairwise constraints to evidential clustering</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Evidential multi-Label classification approach to learning from data with imprecise labels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoulficar Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahed Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 IEEE International Conference on Fuzzy Systems (Fuzz'IEEE 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Barcelona, Spain. pp.879-886</w:t>
+              <w:t xml:space="preserve">13th Int. Conf. on Information Processing and Management of Uncertainty (IPMU 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Dortmund, Germany. pp.119-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00491424v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00553529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-supervised feature extraction using independent factor analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Oukhellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Côme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOR, 9th International Conference on Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, La Havanne, Cuba. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00615209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidential multi-Label classification approach to learning from data with imprecise labels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
+                <w:t xml:space="preserve">Fuzzy Multi-Label Learning Under Veristic Variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoulficar Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahed Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Int. Conf. on Information Processing and Management of Uncertainty (IPMU 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Dortmund, Germany. pp.119-128</w:t>
+              <w:t xml:space="preserve">2010 IEEE International Conference on Fuzzy Systems (FUZZ‐IEEE 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Barcelona, Spain. pp.1696-1703</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00553529v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00553525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical Inference with Belief Functions and Possibility Measures : a discussion of basic assumptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Soft Methods in Probability and Statistics (SMPS 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Oviedo, Spain. pp.217-225, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-14746-3_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00553509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximal likelihood from evidential data: an extension of the EM algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Methods in Probability and Statistics (SMPS 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Oviedo, Spain. pp.181-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00553506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering fuzzy data using the fuzzy EM algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Quost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth International Conference on Scalable Uncertainty Management (SUM 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Toulouse, France. pp.333-346</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00491428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordonnancement d'alternatives dans le cadre de la théorie des fonctions de croyance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Qiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Lannion, France. pp.161-167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00553513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpretation and Computation of alpha-Junctions for Combining Belief Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Symposium on Imprecise Probability: Theories and Applications (ISIPTA '09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Durham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00450984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pertinence et Sincérité en Fusion d'Informations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (LFA 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Annecy, France. pp.23-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00450980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Evidence-Theoretic k-Nearest Neighbor Rule for Multi-label Classification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+                <w:t xml:space="preserve">A state estimation method for multiple model systems using belief function theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghalia Nassreddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahed Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SUM 2009</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FUSION '09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Seattle, Washington, United States. pp.506-513</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00450223v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00450209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-time OD matrix estimation for a complex junction using Fuzzy-Timed High-Level Petri Nets</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Learning from data with uncertain labels by boosting credal classifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Quost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International IEEE Conference on Intelligent Transportation Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 15th ACM SIGKDD Conference on Knwledge Discovery and Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Paris, France. pp.38-47, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1610555.161056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00443746v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00445491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Map matching algorithm using interval analysis and Dempster-Shafer theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghalia Nassreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahed Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE IVS09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, China. pp.494 - 499, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IVS.2009.5164328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00450216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ECM : Algorithme évidentiel des c-moyennes avec contraintes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Quost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (LFA 2009),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Annecy, France. pp.275-282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00450971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A state estimation method for multiple model systems using belief function theory</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Short-time OD matrix estimation for a complex junction using Fuzzy-Timed High-Level Petri Nets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krystyna Biletska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Midenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FUSION '09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Seattle, Washington, United States. pp.506-513</w:t>
+              <w:t xml:space="preserve">12th International IEEE Conference on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, St. Louis, United States. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00450209v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00443746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning from data with uncertain labels by boosting credal classifiers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">An Evidence-Theoretic k-Nearest Neighbor Rule for Multi-label Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoulficar Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahed Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 15th ACM SIGKDD Conference on Knwledge Discovery and Data Mining</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SUM 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, United States. pp.297-308, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-04388-8_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00445491v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00450223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical inference using belief functions: a reappraisal of General Bayes Theorem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Pertinence et sincérité en fusion d'informations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Workshop of the ERCIM working group on Computing and Statistics (ERCIM 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ERCIM: European Consortium for Informatics and Mathematics, Oct 2009, Limassol, Cyprus</w:t>
+              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (LFA 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Annecy, France. pp.23-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03434438v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03442442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pertinence et sincérité en fusion d'informations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+                <w:t xml:space="preserve">Statistical inference using belief functions: a reappraisal of General Bayes Theorem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Denoeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dubois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (LFA 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Annecy, France. pp.23-30</w:t>
+              <w:t xml:space="preserve">Second Workshop of the ERCIM working group on Computing and Statistics (ERCIM 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ERCIM: European Consortium for Informatics and Mathematics, Oct 2009, Limassol, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03442442v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03434438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partially-supervised learning in Independent Factor Analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
+                <w:t xml:space="preserve">Analyse en composantes indépendantes parcimonieuse pour le diagnostic de systèmes répartis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra-Leïla Cherfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Oukhellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Symposium on Artificial Neural Networks (ESANN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Bruges, Belgium. pp.53--58</w:t>
+              <w:t xml:space="preserve">XXe colloque GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00446716v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00450986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse en composantes indépendantes parcimonieuse pour le diagnostic de systèmes répartis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
+                <w:t xml:space="preserve">Partially-supervised learning in Independent Factor Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Côme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Oukhellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXe colloque GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Dijon, France</w:t>
+              <w:t xml:space="preserve">European Symposium on Artificial Neural Networks (ESANN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Bruges, Belgium. pp.53--58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00450986v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00446716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method for state estimation of dynamic system based on Dempster Shafer theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghalia Nassreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahed Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACTEA apos;09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Lebanon. pp.101 - 106, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ACTEA.2009.5227922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00450211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noiseless Independent Factor Analysis with Mixing Constraints in a Semi-supervised Framework. Application to Railway Device Fault Diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Côme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Oukhellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Artificial Neural Network</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Limassol, Cyprus. pp.416-425</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00461363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multisensor data fusion for OD matrix estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krystyna Biletska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Midenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Systems, Man and Cybernetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, San Antonio, United States. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00443745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belief Functions and Cluster Ensembles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECSQARU 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Verona, Italy. pp.323-334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00443737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzy modelling of sensor data for the estimation of an origin-destination matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krystyna Biletska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Midenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFSA/EUSFLAT 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Lisbon, Portugal. pp.849-854</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00443748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapting a Combination Rule to Non-Independent Information Sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Quost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Information Processing and Management of Uncertainty in Knowledge-Based Systems (IPMU 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Spain. p. 448-455</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00338906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixture model estimation with soft labels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Côme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Oukhellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth International Workshop on Soft Methods in Probabilities and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Toulouse, France. pp.165-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00446806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refined classifier combination using belief functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Quost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Information Fusion (FUSION ‘08)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Germany. p. 776-782</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00338899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noiseless Independent Factor Analysis with mixing constraints in a semi-supervised framework. Application to railway device fault diagnosis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Côme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Oukhellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Artificial Neural Networks (ICANN),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Limassol, Cyprus. pp.416-425, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-04277-5_42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00446628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un Modèle de Fusion de Décisions de Lecteurs d'Adresses Postales Basé sur la Théorie des Fonctions de Croyance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
+                <w:t xml:space="preserve">General Correction Mechanisms for Weakening or Reinforcing Belief Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...1 lines deleted...]
-            </w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2006 9th International Conference on Information Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Florence, France. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIF.2006.301594⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00119604v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General Correction Mechanisms for Weakening or Reinforcing Belief Functions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
+                <w:t xml:space="preserve">Vers un Modèle de Fusion de Décisions de Lecteurs d'Adresses Postales Basé sur la Théorie des Fonctions de Croyance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Cron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...17 lines deleted...]
-            </w:hyperlink>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sep 2006, pp.79-84</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03522210v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00119604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-against-all combination in the framework of belief functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Quost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Processing with Management of Uncertainty in Knowledge-based Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Paris, France. pp.356-363</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00445488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextual discounting of belief functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercier David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Quost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Barcelone, Spain. pp.552-562</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00445484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pairwise Classifier Combination in the Framework of Belief Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Quost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Information Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Philadelphie, PA, United States. pp.xxx-xxx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00445486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinaison de classifieurs binaires dans le cadre du Modèle des Croyances Transférables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Quost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (LFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Nantes, France. pp.123-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00445481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regression analysis using fuzzy evidence theory.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Petitrenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of FUZZ-IEEE\'99</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Seoul, South Korea. pp.1229--1234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handling different forms of uncertainty in regression analysis: a fuzzy belief structure approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Petitrenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symbolic and quantitative approaches to reasoning and uncertainty (ECSQARU\\\'99)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, London (U.K.), Unknown Region. pp.340--351</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de la théorie des fonctions de croyance en régression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Petitrenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Valenciennes, France. pp.13--20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Neuro-Fuzzy model for missing data reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Petitrenaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Workshop on Emerging Technologies, Intelligent Measurement and Virtual Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Saint-Paul (MN, USA), Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01437170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fuzzy-neuro system for reconstruction of multi-sensor information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Petitrenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuzzy-Neuro Systems\'98</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Munich, Germany. pp.322--329</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01437174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance analysis of a MLP weight initialization procedure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Karouia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Lengellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESANN'95</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1995, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02861573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of weight initialization on generalization performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Karouia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Lengellé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICANN'95</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1995, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02861581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weight initialization in BP networks using discriminant analysis techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Karouia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Lengellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuro-Nimes 1994</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1994, Nimes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02861610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance comparison of two constructive algorithms for multilayer perceptrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Karouia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Lengellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANNIE'93</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, Saint-Louis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02861613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic construction of multilayer networks for non linear regression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Interpolation of stationary non linear time series by an optimized neural network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Qendro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Lengellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Régis Lengellé</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICANN'93</w:t>
+              <w:t xml:space="preserve">ICANN'93, SEPTEMBRE 1993</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1993, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02861685v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02861629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpolation of stationary non linear time series by an optimized neural network</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId317" w:history="1">
+                <w:t xml:space="preserve">Automatic construction of multilayer networks for non linear regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Denoeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Lengellé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICANN'93, SEPTEMBRE 1993</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICANN'93</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1993, Amsterdam, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4471-2063-6_130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02861629v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02861685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production rules generation and refinement in back-propagation networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Lengellé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANNIE'92</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1992, Saint-Louis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02861689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing multilayer networks layer per layer without backpropagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Lengellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICANN'92</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1992, Brighton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02861708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initialization of weights in a feedforward network using prototypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Lengellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Canu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICANN-91</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1991, Espoo, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02861803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambiguity and distance rejection using multilayer networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Lengellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schaltenbrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANNIE'91</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1991, Saint Louis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02861811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23441,248 +23598,248 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep evidential fusion with uncertainty quantification and contextual discounting for multimodal medical image segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Su Ruan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Decazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04446767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Shallow to Deep Interactions Between Knowledge Representation, Reasoning and Machine Learning (Kay R. Amel group)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Bouraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denœux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Destercke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03253808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23692,462 +23849,462 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belief Functions: Theory and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denœux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhunga Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference (BELIEF 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Shanghai, China. 12915, Springer International Publishing, 2021, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-88601-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03520236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belief Functions: Theory and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Destercke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Cuzzolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Belief Functions (BELIEF 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Compiègne, France. 11069, Springer, 2018, Lecture Notes in Computer Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01888405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated Uncertainty in Knowledge Modelling and Decision Making.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Nam Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masahiro Inuiguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dang Hung Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Symposium (IUKM 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, springer, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-75429-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02553244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symbolic and Quantitative Approaches to Reasoning with Uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Destercke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Compiègne, France. 9161, Springer, 2015, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-20807-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01200698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24157,1083 +24314,1083 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representations of Uncertainty in AI: Beyond Probability and Possibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Guided Tour of Artificial Intelligence Research (vol. I)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.119-150, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-06164-7_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02921351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidential Deep Neural Networks for Uncertain Data Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bin Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaodong Yue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Lv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knowledge Science, Engineering and Management (Proceedings of KSEM 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Verlag, pp.427-437, 2020, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-55393-7_38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02921338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representations of Uncertainty in Artificial Intelligence: Probability and Possibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Guided Tour of Artificial Intelligence Research Volume I: Knowledge Representation, Reasoning and Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.69-117, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-06164-7_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02921346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality of Information Sources in Information Fusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Quality in Information Fusion and Decision Making</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.31-49, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-03643-0_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02471588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying Predictive Uncertainty Using Belief Functions: Different Approaches and Practical Construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kreinovich, V.; Sriboonchitta, S.; Chakpitak, N. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Predictive Econometrics and Big Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 753, Springer, pp.157-176, 2018, Studies in Computational Intelligence-International Journal of Approximate Reasoning, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-70942-0_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02553221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations de l'incertitude en intelligence artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Benferhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marquis, Pierre; Papini, Odile; Prade, Henri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Panorama de l'Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 : Représentation des connaissances et formalisation des raisonnements (Chapitre 3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cépaduès Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.65--121, 2014, 978-2364930414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03252264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partially-Hidden Markov Models.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ramasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zerhouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">T. Denoeux &amp; M.H. Masson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Belief Functions : Theory and Applications, AISC 164. Proceedings of the 2nd International Confferencr on Belief Functions, Compiègne, 9-11 Mai 2012.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 164, T. Denoeux &amp; M.H. Masson, pp.359-366, 2012, Springer-Verlag Berlin Heidelberg 2012, 978-3-642-29460-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-29461-742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00719577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belief Function Correction Mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foundations of Reasoning under Uncertainty</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 249, Springer Berlin Heidelberg, pp.203-222, 2010, Studies in Fuzziness and Soft Computing, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-10728-3_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03522220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dempster-Shafer reasoning in large partially ordered sets: Applications in Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denœux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">V.-N. Huyn, Y. Nakamori, J. Lawry and M. Inuigushi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrated Uncertainty Management and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 68, Springer Berlin Heidelberg, pp.39-54, 2010, Advances in Intelligent and Soft Computing, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-11960-6_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00493015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confidence Management in Vehicular Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cherfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra-Leïla Cherfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">H. Moustafa and Y. Zhang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vehicular Networks: Techniques, Standards and Applica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Taylor and Francis, pp.355-377, 2009, CRC Press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00445111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25243,253 +25400,253 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty Modelling in Data Science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Destercke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Angeles Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Przemyslaw Grzegorzewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olgierd Hryniewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-97547-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02485335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of Eighth International Symposium on Imprecise Probability: Theories and Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Destercke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cozman Fabio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Seidenfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Technologie de Compiègne, pp.412, 2013, 978-2-913923-35-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00861990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25499,332 +25656,332 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de calcul d’une consigne de gestion de la consommation en carburant et en courant électrique d’un véhicule automobile hybride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Djalil Ourabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Quost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3061470. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03187172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé d’optimisation de la consommation énergétique d’un véhicule hybride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Djalil Ourabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atef Gayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Quost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3061471. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03187178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de calcul d’une consigne de gestion de la consommation en carburant et en courant électrique d’un véhicule automobile hybride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Djalil Ourabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Jaffrezic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atef Gayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Quost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3038277. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03187170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25834,375 +25991,375 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust cancer treatment outcome prediction dealing with small-sized and imbalanced data from FDG-PET images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chunfeng Lian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hua Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Su Ruan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICCAI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01663945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dempster-Shafer theory based outcome prediction in cancer therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chunfeng Lian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Su Ruan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du Groupe d’Etude du Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01666392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outcome prediction in tumour therapy based on dempster-shafer Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chunfeng Lian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Su Ruan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Biomedical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, New-York, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISBI.2015.7163817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01152874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26212,114 +26369,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiabilité de la prévision de pluie par radar en hydrologie urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hydrologie. Ecole Nationale des Ponts et Chaussées, 1989. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00520757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId599"/>
+      <w:footerReference w:type="default" r:id="rId606"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -26387,51 +26544,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="78883647"/>
+    <w:nsid w:val="B7DD5EF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -26618,51 +26775,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tdenoeux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0660-5436" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/058663495" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003295v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Den&#339;ux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2025.109423" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681852v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Huang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Ruan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Decazes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2024.102648" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983999v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yucheng Xing" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapnil Mishra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengling Feng" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2025.109403" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001673v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoyu Gong" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Gang Su" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Denoeux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2025.103113" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051974v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2025.109546" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647034v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2024.121208" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489184v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2024.109159" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538062v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Lv" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bofeng Zhang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Yue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Yue" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2024.123739" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653616v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Baaj" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Bouraoui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornu&#233;jols" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2024.109206" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060251v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2023.108679" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185605v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Campagner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ciucci" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2023.109008" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906379v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2022.11.114" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915957v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2022.06.004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368249v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2023.3268200" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033265v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2023.02.047" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976318v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Quyet Ha" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong-Nguyen Nguyen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Cuong Nguyen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiori Kino" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasunobu Ando" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0134999" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881727v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2022.11.008" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772732v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ramasso" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Chevallier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2022.109504" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773273v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqian Zhou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhikang Xu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufei Chen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2022.08.010" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766589v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2022.06.007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781537v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianmeng Jiao" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhun-Ga Liu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Pan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2022.109619" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598586v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2022.01.011" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944558v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin-Qing Huang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuang Zhou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2020.2995862" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511126v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxu Liu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songsak Sriboonchitta" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aree Wiboonpongse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2021.06.016" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944550v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghua Hu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2020.2998502" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511108v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Tong" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Xu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-021-02327-0" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219203v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2021.03.066" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235749v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2021.05.011" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132386v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2020.12.004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944536v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2020.09.001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132379v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyao Ma" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2021.106742" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292324v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Nagata" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toyohiro Chikyow" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43588-021-00097-w" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899208v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakash P Shenoy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2020.06.008" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471590v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Li" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoumei Li" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.array.2020.100018" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553269v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2020.04.014" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830389v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2019.03.030" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471548v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2018.2869125" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471545v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2019.03.009" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006658v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouaib Mkireb" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jouglet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.01.124" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087829v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunfeng Lian" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Li" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vera" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2018.2872908" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280916v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Dembele" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/eq-v4-n2-134-144" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446134v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orakanya Kanjanatarakul" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2019.07.009" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553110v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2017.2718484" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830386v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liqi Sui" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Feissel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2018.06.010" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006279v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11989/JEST.1674-862X.80727111" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830441v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Sheng Hao" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Zhao" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2017.11.020" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576356v3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2017.10.013" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637193v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2017.2688453" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830439v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2017.11.023" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703417v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bordes" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Davoine" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2017.06.020" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525605v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Quost" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-017-0301-2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396528v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiboonpongse Aree" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2016.08.006" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154794v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbin Zha" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2015.05.002" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324553v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jardin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2016.05.007" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294273v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2015.2503381" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294271v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2015.12.004" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133430v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijing Zhao" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-014-0649-7" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294272v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2016.2540068" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294269v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsan Kanj" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahed Abdallah" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kifah Tout" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-015-0452-8" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324491v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2016.05.043" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275513v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Masson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-014-1553-9" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294270v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2015.04.012" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294268v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2015.01.019" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294267v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2015.08.007" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127794v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Wang" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/18756891.2014.967010" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141281v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Liang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxue Feng" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2015.03.005" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294274v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2015.04.001" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127788v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TS.00.9-31" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127786v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole El Zoghby" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cherfaoui" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2014.2309632" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127784v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2014.04.010" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834177v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2013.2259496" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932879v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ben Abdallah" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Mouhous-Voyneau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2013.03.008" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813021v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2013.06.007" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127783v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2014.01.005" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127787v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lelandais" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gardin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2014.06.014" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804343v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2011.201" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923311v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Antoine" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-013-1146-z" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688783v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Leila Cherfi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Oukhellou" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne C&#244;me" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Aknin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-011-0766-4" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750589v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-011-0212-3" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684520v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-011-0887-2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554310v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2010.09.021" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4X513WX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656775v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pichon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2011.02.006" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655629v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoulficar Younes" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Snoussi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/645964" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654118v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651375v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2010.04.007" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655642v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghalia Nassreddine" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2011.2160856" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651369v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2010.11.008" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467941v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Debiolles" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2009.06.005" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482006v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-009-9152-7" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553490v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCB.2009.2035707" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467932v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2010.02.002" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450962v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Worden" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manson" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2008.11.003" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448368v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2009.01.009" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400273v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2009.04.008" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443904v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mercier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Cron" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2008.06.058" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446583v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2008.07.014" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445473v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2006.08.001" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6Z94W1BF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445480v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2006.11.002" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-80DHMTRD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445476v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434491v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Petitrenaud" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0888-613X(03)00056-2" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453802v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Fran&#231;ois" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Grandvalet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Denoeux" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Roger" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1566-2535(03)00005-8" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582969v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1566-2535(03)00020-4" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHKQ2BQ5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02861431v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lengell&#233;" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0893-6080(95)00096-8" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6FHSBZMT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02861437v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0893-6080(93)90003-F" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5QLC9QN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779570v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Einfalt" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jacquet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779578v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621423v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67977-3_28" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674357v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huang" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67977-3_6" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788662v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Di&#232;ne" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ramel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-76235-2_26" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436177v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladik Kreinovich" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63929-6_6" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621414v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67977-3_5" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180823v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ52849.2023.10309755" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835981v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16443-9_39" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835983v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haijie Fu" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liu" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897984" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835985v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v36i7.20724" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830648v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17801-6_6" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830510v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17801-6_1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200801v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI48211.2021.9433885" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511144v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88601-1_17" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511154v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88601-1_16" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511317v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tonnelet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87589-3_4" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200802v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3469678.3469719" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511167v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBM52615.2021.9669848" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471564v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2019.8858988" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471559v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35514-2_27" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471580v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471586v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781572v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mercier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Blanc" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/WRM190101" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471562v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixuan Qiao" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21920-8_46" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438491v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472681v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553205v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99383-6_8" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006701v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006661v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSGCE.2018.8556696" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553215v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwarat Kuson" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99383-6_20" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553123v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Tang" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ICIF.2017.8009676" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553198v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2017.7950726" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781559v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2017.7994954" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553135v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Guo" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2017.8297123" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721117v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397981v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42972-4_20" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397990v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49046-5_3" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397984v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40596-4_22" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397949v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45559-4_11" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397998v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunfeng Li" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46723-8_8" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397977v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45559-4_19" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659573v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lian" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hc. Chen" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robinson" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514285v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271569v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659585v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24574-4_83" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271557v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourabah Abdel-Djalil" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayed Atef" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127790v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Autchariyapanitkul" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chanaim" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sriboonchitta" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Denoeux" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11191-9_24" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137357v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023914v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988584v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119522v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923324v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sutton-Charani" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127792v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nachatchapong Kaewsompong" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13449-9_12" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063863v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sutton Charani" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08795-5_12" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127789v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829315v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933177v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862245v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932896v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932899v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932975v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932897v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719967v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Zerhouni" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923310v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747820v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756336v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ducourthial" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723989v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29461-7_9" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B088DB63276C27C2DD36E28276A02348BD70CCBC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413941v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29461-7_45" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/40FD380D9D11EDCD7D2F829E29FDB45AB257A4D3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794173v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ducourthial" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33536-5_15" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756330v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29461-7_41" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651392v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553525v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491424v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615209v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553529v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553509v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14746-3_27" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3PJJX6VR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553506v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491428v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553513v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Qiang" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450984v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450980v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450223v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04388-8_23" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-858KZCNS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443746v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystyna Biletska" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Midenet" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450216v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2009.5164328" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450971v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450209v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445491v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434438v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442442v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446716v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450986v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra-Le&#239;la Cherfi" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450211v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACTEA.2009.5227922" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461363v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443745v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443737v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443748v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338906v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446806v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338899v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00446628v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04277-5_42" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119604v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522210v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIF.2006.301594" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445488v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445484v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercier David" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445486v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445481v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434728v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434720v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434724v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437170v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437174v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02861573v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karouia" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02861581v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02861610v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02861613v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02861685v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02861629v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Qendro" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gaillard" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02861689v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02861708v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02861803v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Canu" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02861811v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hao" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schaltenbrand" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446767v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253808v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520236v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lefevre" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhunga Liu" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88601-1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888405v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Cuzzolin" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martin" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553244v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Nam Huynh" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Inuiguchi" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Hung Tran" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75429-1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200698v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20807-7" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921351v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Prade" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06164-7_4" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921338v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Yuan" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55393-7_38" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921346v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06164-7_3" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471588v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03643-0_2" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553221v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70942-0_8" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252264v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Benferhat" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/representation-des-connaissances-formalisation-des-raisonnements-volume-1serie-panorama-intelligence-artificielle-9782364930414.html" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719577v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29461-742" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522220v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10728-3_11" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9161A87E0391365625D3DAE864CF60592CEE4FAB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493015v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11960-6_5" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445111v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485335v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Angeles Gil" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Grzegorzewski" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olgierd Hryniewicz" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-97547-4" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861990v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cozman Fabio" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Seidenfeld" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187172v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Djalil Ourabah" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187178v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Gayed" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187170v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jaffrezic" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663945v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666392v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152874v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2015.7163817" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00520757v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tdenoeux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0660-5436" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/058663495" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547611v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqi Liu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufei Chen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Fu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Yue" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Den&#339;ux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2026.115662" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003295v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2025.109423" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681852v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Huang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Ruan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Decazes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2024.102648" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983999v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yucheng Xing" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapnil Mishra" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengling Feng" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2025.109403" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001673v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoyu Gong" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Gang Su" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Denoeux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2025.103113" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051974v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2025.109546" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647034v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2024.121208" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489184v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2024.109159" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538062v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Lv" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bofeng Zhang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Yue" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2024.123739" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653616v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Baaj" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Bouraoui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornu&#233;jols" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2024.109206" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060251v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2023.108679" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915957v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2022.06.004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906379v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Campagner" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ciucci" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2022.11.114" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185605v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2023.109008" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368249v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2023.3268200" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033265v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2023.02.047" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976318v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Quyet Ha" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong-Nguyen Nguyen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Cuong Nguyen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiori Kino" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasunobu Ando" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0134999" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881727v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2022.11.008" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772732v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ramasso" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Chevallier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2022.109504" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773273v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqian Zhou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhikang Xu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2022.08.010" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766589v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2022.06.007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781537v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianmeng Jiao" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhun-Ga Liu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Pan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2022.109619" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598586v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2022.01.011" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944558v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin-Qing Huang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuang Zhou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2020.2995862" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219203v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Tong" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Xu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2021.03.066" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511108v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-021-02327-0" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944550v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghua Hu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2020.2998502" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511126v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxu Liu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songsak Sriboonchitta" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aree Wiboonpongse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2021.06.016" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132386v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2020.12.004" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235749v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2021.05.011" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944536v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2020.09.001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132379v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyao Ma" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2021.106742" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292324v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Nagata" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toyohiro Chikyow" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43588-021-00097-w" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899208v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakash P Shenoy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2020.06.008" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471590v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Li" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoumei Li" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.array.2020.100018" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553269v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2020.04.014" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830389v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2019.03.030" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471548v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2018.2869125" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471545v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2019.03.009" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006658v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouaib Mkireb" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jouglet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.01.124" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280916v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Dembele" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/eq-v4-n2-134-144" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087829v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunfeng Lian" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Li" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vera" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2018.2872908" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446134v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orakanya Kanjanatarakul" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2019.07.009" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553110v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2017.2718484" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830386v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liqi Sui" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Feissel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2018.06.010" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830441v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Sheng Hao" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Zhao" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2017.11.020" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006279v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11989/JEST.1674-862X.80727111" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576356v3" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2017.10.013" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637193v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2017.2688453" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830439v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2017.11.023" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525605v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Quost" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-017-0301-2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703417v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bordes" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Davoine" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2017.06.020" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396528v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiboonpongse Aree" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2016.08.006" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154794v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbin Zha" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2015.05.002" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324553v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jardin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2016.05.007" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294273v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2015.2503381" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294271v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2015.12.004" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294269v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsan Kanj" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahed Abdallah" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kifah Tout" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-015-0452-8" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294272v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2016.2540068" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133430v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijing Zhao" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-014-0649-7" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324491v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2016.05.043" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275513v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Masson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-014-1553-9" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294270v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2015.04.012" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294268v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2015.01.019" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127794v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Wang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/18756891.2014.967010" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294267v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2015.08.007" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141281v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Liang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxue Feng" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2015.03.005" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294274v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2015.04.001" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127788v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TS.00.9-31" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834177v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2013.2259496" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127784v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2014.04.010" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127786v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole El Zoghby" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cherfaoui" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2014.2309632" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932879v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ben Abdallah" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Mouhous-Voyneau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2013.03.008" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813021v2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2013.06.007" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127783v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2014.01.005" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127787v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lelandais" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gardin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2014.06.014" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923311v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Antoine" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-013-1146-z" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804343v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2011.201" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688783v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Leila Cherfi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Oukhellou" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne C&#244;me" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Aknin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-011-0766-4" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554310v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2010.09.021" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4X513WX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684520v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-011-0887-2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750589v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-011-0212-3" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656775v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pichon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2011.02.006" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654118v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655629v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoulficar Younes" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Snoussi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/645964" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655642v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghalia Nassreddine" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2011.2160856" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651375v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2010.04.007" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651369v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2010.11.008" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467941v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Debiolles" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2009.06.005" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482006v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-009-9152-7" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553490v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCB.2009.2035707" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467932v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2010.02.002" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450962v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Worden" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manson" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2008.11.003" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448368v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2009.01.009" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400273v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2009.04.008" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443904v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mercier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Cron" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2008.06.058" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446583v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2008.07.014" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445473v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2006.08.001" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6Z94W1BF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445476v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445480v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2006.11.002" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-80DHMTRD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434491v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Petitrenaud" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0888-613X(03)00056-2" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453802v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Fran&#231;ois" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Grandvalet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Denoeux" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Roger" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1566-2535(03)00005-8" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582969v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1566-2535(03)00020-4" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHKQ2BQ5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02861431v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lengell&#233;" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0893-6080(95)00096-8" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6FHSBZMT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02861437v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0893-6080(93)90003-F" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5QLC9QN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779570v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Einfalt" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jacquet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779578v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674357v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huang" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67977-3_6" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621423v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67977-3_28" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788662v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Di&#232;ne" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ramel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-76235-2_26" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436177v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladik Kreinovich" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63929-6_6" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621414v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67977-3_5" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180823v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ52849.2023.10309755" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835983v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haijie Fu" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liu" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897984" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835981v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16443-9_39" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835985v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v36i7.20724" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830648v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17801-6_6" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830510v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17801-6_1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200801v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI48211.2021.9433885" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511144v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88601-1_17" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200802v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3469678.3469719" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511154v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88601-1_16" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511317v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tonnelet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87589-3_4" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511167v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBM52615.2021.9669848" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471559v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35514-2_27" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471564v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2019.8858988" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471586v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471580v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781572v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mercier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Blanc" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/WRM190101" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471562v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixuan Qiao" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21920-8_46" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438491v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472681v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006701v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553205v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99383-6_8" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006661v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSGCE.2018.8556696" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553215v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwarat Kuson" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99383-6_20" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553198v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2017.7950726" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781559v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2017.7994954" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553123v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Tang" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ICIF.2017.8009676" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553135v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Guo" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2017.8297123" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721117v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397981v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42972-4_20" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397984v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40596-4_22" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397990v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49046-5_3" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397949v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45559-4_11" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397998v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunfeng Li" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46723-8_8" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397977v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45559-4_19" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659573v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lian" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hc. Chen" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robinson" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271569v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514285v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659585v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24574-4_83" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271557v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourabah Abdel-Djalil" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayed Atef" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023914v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137357v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11191-9_6" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127790v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Autchariyapanitkul" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chanaim" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sriboonchitta" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Denoeux" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11191-9_24" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119522v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988584v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923324v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sutton-Charani" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127792v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nachatchapong Kaewsompong" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13449-9_12" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063863v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sutton Charani" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08795-5_12" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127789v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829315v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933177v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862245v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932896v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932975v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932899v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932897v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719967v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Zerhouni" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747820v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756336v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ducourthial" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923310v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723989v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29461-7_9" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B088DB63276C27C2DD36E28276A02348BD70CCBC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794173v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ducourthial" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33536-5_15" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413941v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29461-7_45" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/40FD380D9D11EDCD7D2F829E29FDB45AB257A4D3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756330v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29461-7_41" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651392v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491424v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553529v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615209v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553525v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553509v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14746-3_27" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3PJJX6VR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553506v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491428v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553513v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Qiang" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450984v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450980v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450209v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445491v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1610555.161056" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450216v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2009.5164328" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450971v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443746v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystyna Biletska" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Midenet" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450223v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04388-8_23" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-858KZCNS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442442v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434438v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450986v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra-Le&#239;la Cherfi" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446716v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450211v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACTEA.2009.5227922" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461363v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443745v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443737v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443748v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338906v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446806v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338899v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00446628v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04277-5_42" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522210v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIF.2006.301594" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119604v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445488v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445484v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercier David" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445486v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445481v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434728v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434720v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434724v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437170v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437174v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02861573v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karouia" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02861581v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02861610v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02861613v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02861629v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Qendro" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gaillard" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02861685v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-2063-6_130" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02861689v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02861708v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02861803v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Canu" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02861811v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hao" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schaltenbrand" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446767v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253808v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520236v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lefevre" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhunga Liu" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88601-1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888405v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Cuzzolin" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martin" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553244v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Nam Huynh" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Inuiguchi" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Hung Tran" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75429-1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200698v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20807-7" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921351v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Prade" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06164-7_4" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921338v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Yuan" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55393-7_38" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921346v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06164-7_3" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471588v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03643-0_2" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553221v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70942-0_8" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252264v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Benferhat" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/representation-des-connaissances-formalisation-des-raisonnements-volume-1serie-panorama-intelligence-artificielle-9782364930414.html" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719577v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29461-742" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522220v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10728-3_11" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9161A87E0391365625D3DAE864CF60592CEE4FAB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493015v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11960-6_5" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445111v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485335v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Angeles Gil" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Grzegorzewski" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olgierd Hryniewicz" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-97547-4" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861990v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cozman Fabio" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Seidenfeld" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187172v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Djalil Ourabah" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187178v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Gayed" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187170v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jaffrezic" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663945v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666392v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152874v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2015.7163817" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00520757v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>