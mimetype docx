--- v0 (2026-03-04)
+++ v1 (2026-04-09)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ted SOUBDHAN </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ted-soubdhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6402-8438</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">198221754</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur des Universités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de l'IEA TASK 16 : Solar resource for high penetration and large scale applications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de l'Editorial Board du journal FORECASTING</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplômes et Titres universitaires :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999 : DEA Mécanique Energétique, INPL/ UR.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003 : Docteur de l'Université des Antilles et de la Guyane</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015 : Habilitation à Diriger des Recherches, Université des Antilles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projets de Recherche :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRIBAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Equipement d'un plateau technique sur les bâtiments durables et efficaces (2026-2029) Financement ADEME ~350 k€, développement, expérimentation et validation des solutions innovantes pour la transition énergétique du bâtiment dans les territoires tropicaux insulaires.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DELOMIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Décarbonation et Qualité de vie dans le logement Social en Milieu Tropical – (2024- 2027 ) Financement Action Logement ~200 k€, Décarbonation du logement social en Milieu Tropical.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">BEPOSDOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	– Bâtiments à Énergie Positive en Climat Tropical (2019–2027 ), financement FEDER/Région ~2,6 M€, partenaires : DEAL, ADEME. Mise en place d’un plateau technique de recherche, développement et formation, constituant aujourd’hui un outil structurant pour l’université et le territoire.**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMO :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Valorisation Energétique de la Biomasse par l’Energie Solaire, 2018-</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR FORSEA,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 2021- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR PYROSAR,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 2021-:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PREVISOL-STECY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Prévsion de l'ensoleillement et Valorisation du Stockage d’Energie au sein d’un miCro-réseau hYbride îlotabe; 2012-2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation à des jury de thèses</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Optimisation du traitement par charbon actifs des eaux polluées par la chlordécone et valorisation des sargasses »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> par </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sandra ROCHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">sous la direction de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sarra Gaspard et Pierre Louis Taberna, Université des Antilles</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, soutenue le 13-11-2023, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Président du jury.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Prévision de l’éclairement normal directe par intelligente artificielle et commande prédictive d'un réacteur solaire »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> par </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Youssef KAROUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">sous la direction de S</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">téphane Grieu, Stéphane Thil et Julien Eynard, Université Perpignan Via Domitita</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, soutenue le 24-10-2022, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapporteur et membre du jury.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Prévision multi-horizon de l’éclairement global horizontal pour la gestion intelligente du réseau électrique de distribution en région Occitanie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> par </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shab GBEMOU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">sous la direction de S</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">téphane Grieu et Stéphane Thil, Université Perpignan Via Domitita</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, soutenue le 16-12-2021, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapporteur et membre du jury.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">«Satellite-based Methods for Intra-Day Solar Irradiation Forecast in French Guiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> par </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MahaSALLOUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">sous la direction </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">de Laurent Linguet et Antoine Primerose, Université de la Guyane,</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> soutenue le 08-11-2021, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapporteur et Président du jury.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">«Modélisation stochastique de l’irradiance solaire : Application au clustering & downscaling»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">par </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Azzedine FRIMANE</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> sous la direction de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mohamed AGGOUR, Université IBN TOFAIL,</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> soutenue le 25-12-2020, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapporteur et membre du jury.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">« </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation et prédiction de l’ensoleillement en zone intertropicale</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> » par </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamet DIALLO</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">sous la direction de</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Seyler</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">et de</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Linguet</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. – Université de la </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guyane</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Soutenue le</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18-12-2018,</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">rapporteur et Président du jury.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6.  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;quot;</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse temps-fréquence des données de rayonnement solaire reçu au sol</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">par</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc BENGULESCU</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">sous la direction de</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">et de</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. -</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris Sciences et Lettres (ComUE)</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Soutenue le 12-07-2017, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">rapporteur et membre du jury</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation à des jury d'HDR :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion de l’énergie dans les réseaux insulaires : de la production à la consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">,  par </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ghjuvan Antone Faggianelli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Université de Corse , soutenue le 10-10-2025, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapporteur et Président du jury</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">*</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude physico chimique des géomatériaux naturels : Apports dans l’étude des volcans explosifs et des réservoirs géothermiques en contexte volcanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> par </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marie Lise Bernard,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  Université des Antilles, soutenue le 02-02-2024, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeur et membre du jury</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">*</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation, Commande, et optimisation des systèmes de production d’électricité à base des énergies renouvelables (photovoltaïque et éolien) en vue de leurs intégration optimale dans un réseau électrique Insulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> par </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fateh Mehazzem,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  Université des Antilles, soutenue le 23-09-2021, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeur et membre du jury</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">*</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">La simulation numérique : de la prévision de l'irradiation solaire aux sciences du vivant,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  par </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sous la direction de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marc Musseli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de CORSE, soutenue le 21-06-2019, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapporteur et membre du jury</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">*</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Encadrement de Thèses de Doctorat:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soutenues :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtrise de l’Energie dans les bâtiments en Climat Tropical Humide : étude des matériaux biosourcés d’origine végétale pour l’efficacité énergétique et le confort thermique.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">par </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montrose Guarry</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> sous la direction de</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">- Université des</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antilles</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Soutenue le 09-09-2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelisation realisation et experimentation d'un reacteur de gazeification cyclonique thermosolaire a plasma</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">par </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Morgane Mary</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> sous la direction de</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">- Université des</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">*, Soutenue le 05-07-2021.*Thèse réalisée en partenariat et </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">financée par la société NST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, green TECH dans le domaine des énergies renouvelables.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude de matériaux biosourcés pour l'isolation thermique des bâtiments en climat tropical humide.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">par </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anel pierre Nelson</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> sous la direction de</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">- Université des</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antilles</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Soutenue le 15-10-2020, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Financement Ambassade de France en Haiti et FEDER</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des sources d'énergie renouvelable dans un réseau insulaire fragile : application au réseau de Port au Prince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> , </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">par </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paul Charles</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> sous la direction de</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">et de</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Mehazzem</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. Université des</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antilles</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Soutenue le 15-12-2020, Thèse menée en collaboration avec le </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ministère des Travaux Publics et de l’énergie de la République d’Haïti, sur un financement de la Banque Mondiale.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'un modèle de prévision spatio-temporel à court terme de l'ensoleillement global, à partir de trois sites en Guadeloupe</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">par</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maina Andre</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">sous la direction de</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">- Université des</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antilles</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Physique, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soutenue le 28-10-2015. Thèse avec Financement ADEME / Région Guadeloupe.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En cours :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement d'une turbine thermique en confinement gaz pour favoriser la combustion de l'hydrogène,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> par </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kiliann Borel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sous la direction de Ted Soubdhan et de Nicolas Ugolin. - Antilles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception, développement et mise en oeuvre des stragégies de gestion d'énergie pour une plateforme smart grid en milieu insulaire tropical</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> par </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fares Debbabi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sous la direction de </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et de </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Mehazzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conditionnement </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energétique de l'énergie solaire. Développement d'une nouvelle solution de conditionnement de la lumière solaire par fibre optique, application aux bâtiments en climat tropical</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> par Ghali El baroudi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sous la direction de Ted Soubdhan et de Nicolas Ugolin**.**</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NICE k metrics: Unified and multidimensional framework for evaluating deterministic solar forecasting accuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Despotovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Garcia-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Amaro E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy Technologies and Assessments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 83, pp.104588. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seta.2025.104588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting Statistical Properties of Solar and Photovoltaic Power Production for the Scope of Building a Sophisticated Forecasting Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ndong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forecasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (1), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/forecast5010001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a numerical model of heat and mass transfer in biosourced materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anel Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of CESaRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Monte Carlo Based Solar Radiation Forecastability Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Renewable and Sustainable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Energy Efficiency of Buildings under Tropical Climate with a View to Sustainable Develop- ment: Choice of Material Adapted to the Protection of the Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guarry Montrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Civil, Environmental, Structural, Construction and Architectural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Thermal Performance of Bio-Sourced Materials Used as Thermal Insulation in Buildings under Humid Tropical Climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guarry Montrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Civil and Environmental Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (7)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integral backstepping improvement versus classical and multiscalar backstepping controllers for water IM‐pump fed by backstepping MPPT PV source based on solar measurements in a tropical insular region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Mehazzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Reama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Renewable Power Generation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/rpg2.12217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonparametric Bayesian-based recognition of solar irradiance conditions: Application to the generation of high temporal resolution synthetic solar irradiance data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Frimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie M Bright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Aggour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 182, pp.462-479. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2019.02.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary assessment of two spatio-temporal forecasting technics for hourly satellite-derived irradiance in a complex meteorological context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïna André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Schlemmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Calif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 177, pp.703-712. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2018.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecast Horizon and Solar Variability Influences on the Performances of Multiscale Hybrid Forecast Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Monjoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïna André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Calif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (12), pp.2264. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en12122264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary assessment of two spatio-temporal forecasting technics for hourly satellite-derived irradiance in a complex meteorological context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïna Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Monjoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Calif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 177, pp.703 - 712. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2018.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonparametric Bayesian-based recognition of solar irradiance conditions: Application to the generation of high temporal resolution synthetic solar irradiance data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Frimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Bright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Aggour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 182, pp.462-479. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2019.02.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hourly forecasting of global solar radiation based on multiscale decomposition methods: A hybrid approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Monjoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïna André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Calif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 119, pp.288 - 298. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2016.11.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust forecasting framework based on the Kalman filtering approach with a twofold parameter tuning procedure: Application to solar and photovoltaic prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ndong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanany Ould-Baba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Thang Do</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 131, pp.246 - 259. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2016.02.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive spatio-temporal model for spatially sparse global solar radiation data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïna André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanany Ould-Baba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dabo-Niang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 111, pp.599 - 608. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2016.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on the minimum duration of training data to provide a high accuracy forecast for PV generation between two different climatic zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Thang Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Robyns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 85, pp.959-964. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2015.07.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of the Coefficient of Variation to measure temporal correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Calif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 88, pp.192-198. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2015.10.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A benchmarking of machine learning techniques for solar radiation forecastingin an insular context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Spatial-temporal forecasting of solar radiation” [Renew Energy 75 (2015) 607–616]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Boland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81, pp.952. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2015.03.081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical parameters as a means to a priori assess the accuracy of solar forecasting models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 90, pp.671-679. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2015.07.089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical parameters as a means to a priori assess the accuracy of solar forecasting models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A benchmarking of machine learning techniques for solar radiation forecasting in an insular context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 112, pp.446 - 457. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2014.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Dependent Classification of Solar Radiation Sequences Using Best Information Criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Emilion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 57, pp.1309-1316. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2014.10.121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of the Coefficient of Variation to measure Spatial and Temporal correlation of Global Solar Radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Calif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.99-999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermittency study of high frequency global solar radiation sequences under a tropical climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Calif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongxiang Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 98, pp.349-365. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2013.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermittency study of high frequency global solar radiation sequences under a tropical climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Calif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongxiang Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 98, pp.349-365. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2013.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of wind speed distributions using a mixture of Dirichlet mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Calif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Emilion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36, pp.3091-3097. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2011.03.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of daily solar radiation distributions using a mixture of Dirichlet distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Emilion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Calif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 83 (7), pp.1056-1063. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2009.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evaluation of insulation material in roofing system under tropical climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Feuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 79 (3), pp.311-320. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2004.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Performance of Bio-sourced materials used as Thermal Insulation in Buildings under humid tropical climate.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guarry Montrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Energy Efficiency and Renewables in Buildings ICEERB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies of the influence of biosourced insulation on the thermal comfort of building under humid tropical climate : case of banana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guarry Montrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ezzoubairi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Academy of Science,22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Guyana, Guyana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Efficiency of Buildings under Tropical Climate with a view to Sustainable Development: choice of Material adapted to the Protection of the Environment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guarry Montrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Energy-Efficient Building Design and Performance Assessment ICEEBDPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, MONTREAL, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review on Optimal Power Flow Problems: Conventional and Metaheuristic Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Mehazzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 2nd International Conference on Smart Power &amp; Internet Energy Systems (SPIES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Bangkok, Thailand. pp.577-582, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPIES48661.2020.9242994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study between Interior Point and Particle Swarm methods for Optimal Renewable Distributed Generation location</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Mehazzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 6th International Conference on Electric Power and Energy Conversion Systems (EPECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Istanbul, Turkey. pp.40-45, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPECS48981.2020.9304522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the power flow (OPF) for the metropolitan electrical network of the Port au Prince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Mehazzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Science and Innovation Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Gosier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco Design and Control of Energy in Buildings in Tropical Climates: Method and Tools for the Design of Positive Energy Buildings.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guarry Montrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Science and Innovation Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Gosier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFLUENCE OF GLOBAL SOLAR RADIATION TYPICAL DAYS ON FORECASTING MODELS ERROR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lauret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Third Southern African Solar Energy Conference (SASEC2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Kruger National Park, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Differential Equation for Modeling Global Solar Radiation Sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Emilion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling, Identification, and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, GOSIER, France. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2316/P.2010.702-099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude expérimentale des conditions d'apparition d'écoulements inverses en sortie d'un thermosiphon en convection naturelle d'air.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruddy Blonbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Calif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tuhault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, TOULOUSE, France. pp.241-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00292639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude expérimentale des conditions d'apparition d'écoulements inverses en sortie d'un thermosiphon en convection naturelle d'air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruddy Blonbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Calif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tuhault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONGRES FRANÇAIS DE THERMIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, TOULOUSE, France. pp.PP. 241-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularity detection in Solar Radiation Signal using wavelet transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Regis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Calif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruddy Blonbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Power Engineering Society General Meeting, 2007.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, United States. pp.10.1109/PES.2007.386160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularity detection in solar radiation signal using wavelet transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Regis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Calif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Abadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruddy Blonbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Florida, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PES.2007.386160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale de la convection naturelle en canal vertical chauffé à flux constant : Influence de l'angle d'inclinaison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruddy Blonbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tuhault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Penot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique, SFT 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Ile des Embiez, France. pp.343-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary study of one minute solar radiation measurements under tropical climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Feuillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES SWC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, ORLANDO, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assesment of two spatio temporal forecasting technics for hourly satellite derived irradiance for a study case in the Caribbean isalnds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïna André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schlemmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Calif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat transfer in buildings : application to air solar heating and Trombe wall design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Miranville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idriss Ingar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">InTech. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaporation, condensation and heat transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, pp.227-244, 2011, 978-953-307-583-9. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/23025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of BESTEST procedure to improve a building thermal simulation program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry A. Mara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Younès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Renewable Energy Congress VI Renewables: The Energy for the 21st Century World Renewable Energy Congress VI 1-7 July 2000 Brighton, UK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.1800-1803, 2000, 978-0-08-043865-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gazéifieur optimisé pour la production de dihydrogène avec capture de CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ugolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fedor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3124740 (BOPI 2023-01). 2023, https://data.inpi.fr/brevets/FR3124740?q=ugolin%20nicolas#FR3124740</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integral Backstepping improvement vs Classical and Multiscalar Backstepping controllers for water IM-Pump fed by Backstepping MPPT PV source based on solar measurements in a tropical insular region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Mehazzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Reama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonparametric Bayesian-based recognition of solar irradiance conditions: Application to the generation of high temporal resolution synthetic solar irradiance data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Frimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie M Bright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Aggour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of daily solar radiation distributions using a mixture of Dirichlet distributions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Emilion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Calif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind speed classification using Dirichlet mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Calif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Emilion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruddy Blonbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319608v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId174"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ted SOUBDHAN </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ted-soubdhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6402-8438</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">198221754</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur des Universités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de l'IEA TASK 16 : Solar resource for high penetration and large scale applications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de l'Editorial Board du journal FORECASTING</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplômes et Titres universitaires :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999 : DEA Mécanique Energétique, INPL/ UR.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003 : Docteur de l'Université des Antilles et de la Guyane</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015 : Habilitation à Diriger des Recherches, Université des Antilles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projets de Recherche :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRIBAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Equipement d'un plateau technique sur les bâtiments durables et efficaces (2026-2029) Financement ADEME ~350 k€, développement, expérimentation et validation des solutions innovantes pour la transition énergétique du bâtiment dans les territoires tropicaux insulaires.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DELOMIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Décarbonation et Qualité de vie dans le logement Social en Milieu Tropical – (2024- 2027 ) Financement Action Logement ~200 k€, Décarbonation du logement social en Milieu Tropical.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">BEPOSDOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	– Bâtiments à Énergie Positive en Climat Tropical (2019–2027 ), financement FEDER/Région ~2,6 M€, partenaires : DEAL, ADEME. Mise en place d’un plateau technique de recherche, développement et formation, constituant aujourd’hui un outil structurant pour l’université et le territoire.**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMO :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Valorisation Energétique de la Biomasse par l’Energie Solaire, 2018-</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR FORSEA,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 2021- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR PYROSAR,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 2021-:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PREVISOL-STECY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Prévsion de l'ensoleillement et Valorisation du Stockage d’Energie au sein d’un miCro-réseau hYbride îlotabe; 2012-2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation à des jury de thèses</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Optimisation du traitement par charbon actifs des eaux polluées par la chlordécone et valorisation des sargasses »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> par </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sandra ROCHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">sous la direction de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sarra Gaspard et Pierre Louis Taberna, Université des Antilles</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, soutenue le 13-11-2023, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Président du jury.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Prévision de l’éclairement normal directe par intelligente artificielle et commande prédictive d'un réacteur solaire »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> par </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Youssef KAROUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">sous la direction de S</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">téphane Grieu, Stéphane Thil et Julien Eynard, Université Perpignan Via Domitita</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, soutenue le 24-10-2022, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapporteur et membre du jury.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Prévision multi-horizon de l’éclairement global horizontal pour la gestion intelligente du réseau électrique de distribution en région Occitanie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> par </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shab GBEMOU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">sous la direction de S</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">téphane Grieu et Stéphane Thil, Université Perpignan Via Domitita</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, soutenue le 16-12-2021, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapporteur et membre du jury.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">«Satellite-based Methods for Intra-Day Solar Irradiation Forecast in French Guiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> par </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MahaSALLOUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">sous la direction </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">de Laurent Linguet et Antoine Primerose, Université de la Guyane,</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> soutenue le 08-11-2021, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapporteur et Président du jury.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">«Modélisation stochastique de l’irradiance solaire : Application au clustering & downscaling»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">par </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Azzedine FRIMANE</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> sous la direction de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mohamed AGGOUR, Université IBN TOFAIL,</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> soutenue le 25-12-2020, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapporteur et membre du jury.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">« </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation et prédiction de l’ensoleillement en zone intertropicale</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> » par </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamet DIALLO</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">sous la direction de</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Seyler</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">et de</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Linguet</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. – Université de la </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guyane</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Soutenue le</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18-12-2018,</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">rapporteur et Président du jury.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6.  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;quot;</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse temps-fréquence des données de rayonnement solaire reçu au sol</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">par</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc BENGULESCU</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">sous la direction de</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">et de</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. -</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris Sciences et Lettres (ComUE)</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Soutenue le 12-07-2017, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">rapporteur et membre du jury</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation à des jury d'HDR :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion de l’énergie dans les réseaux insulaires : de la production à la consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">,  par </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ghjuvan Antone Faggianelli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Université de Corse , soutenue le 10-10-2025, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapporteur et Président du jury</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">*</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude physico chimique des géomatériaux naturels : Apports dans l’étude des volcans explosifs et des réservoirs géothermiques en contexte volcanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> par </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marie Lise Bernard,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  Université des Antilles, soutenue le 02-02-2024, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeur et membre du jury</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">*</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation, Commande, et optimisation des systèmes de production d’électricité à base des énergies renouvelables (photovoltaïque et éolien) en vue de leurs intégration optimale dans un réseau électrique Insulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> par </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fateh Mehazzem,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  Université des Antilles, soutenue le 23-09-2021, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeur et membre du jury</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">*</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">La simulation numérique : de la prévision de l'irradiation solaire aux sciences du vivant,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  par </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sous la direction de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marc Musseli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de CORSE, soutenue le 21-06-2019, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapporteur et membre du jury</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">*</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Encadrement de Thèses de Doctorat:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soutenues :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtrise de l’Energie dans les bâtiments en Climat Tropical Humide : étude des matériaux biosourcés d’origine végétale pour l’efficacité énergétique et le confort thermique.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">par </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montrose Guarry</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> sous la direction de</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">- Université des</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antilles</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Soutenue le 09-09-2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelisation realisation et experimentation d'un reacteur de gazeification cyclonique thermosolaire a plasma</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">par </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Morgane Mary</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> sous la direction de</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">- Université des</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">*, Soutenue le 05-07-2021.*Thèse réalisée en partenariat et </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">financée par la société NST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, green TECH dans le domaine des énergies renouvelables.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude de matériaux biosourcés pour l'isolation thermique des bâtiments en climat tropical humide.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">par </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anel pierre Nelson</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> sous la direction de</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">- Université des</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antilles</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Soutenue le 15-10-2020, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Financement Ambassade de France en Haiti et FEDER</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des sources d'énergie renouvelable dans un réseau insulaire fragile : application au réseau de Port au Prince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> , </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">par </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paul Charles</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> sous la direction de</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">et de</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Mehazzem</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. Université des</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antilles</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Soutenue le 15-12-2020, Thèse menée en collaboration avec le </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ministère des Travaux Publics et de l’énergie de la République d’Haïti, sur un financement de la Banque Mondiale.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'un modèle de prévision spatio-temporel à court terme de l'ensoleillement global, à partir de trois sites en Guadeloupe</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">par</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maina Andre</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">sous la direction de</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">- Université des</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antilles</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Physique, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soutenue le 28-10-2015. Thèse avec Financement ADEME / Région Guadeloupe.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En cours :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement d'une turbine thermique en confinement gaz pour favoriser la combustion de l'hydrogène,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> par </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kiliann Borel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sous la direction de Ted Soubdhan et de Nicolas Ugolin. - Antilles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception, développement et mise en oeuvre des stragégies de gestion d'énergie pour une plateforme smart grid en milieu insulaire tropical</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> par </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fares Debbabi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sous la direction de </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et de </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Mehazzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conditionnement </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energétique de l'énergie solaire. Développement d'une nouvelle solution de conditionnement de la lumière solaire par fibre optique, application aux bâtiments en climat tropical</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> par Ghali El baroudi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sous la direction de Ted Soubdhan et de Nicolas Ugolin**.**</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NICE k metrics: Unified and multidimensional framework for evaluating deterministic solar forecasting accuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Despotovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Garcia-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Amaro E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy Technologies and Assessments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 83, pp.104588. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seta.2025.104588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting Statistical Properties of Solar and Photovoltaic Power Production for the Scope of Building a Sophisticated Forecasting Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ndong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forecasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (1), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/forecast5010001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integral backstepping improvement versus classical and multiscalar backstepping controllers for water IM‐pump fed by backstepping MPPT PV source based on solar measurements in a tropical insular region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Mehazzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Reama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Renewable Power Generation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/rpg2.12217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a numerical model of heat and mass transfer in biosourced materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anel Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of CESaRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Monte Carlo Based Solar Radiation Forecastability Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Renewable and Sustainable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Energy Efficiency of Buildings under Tropical Climate with a View to Sustainable Develop- ment: Choice of Material Adapted to the Protection of the Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guarry Montrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Civil, Environmental, Structural, Construction and Architectural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Thermal Performance of Bio-Sourced Materials Used as Thermal Insulation in Buildings under Humid Tropical Climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guarry Montrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Civil and Environmental Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (7)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonparametric Bayesian-based recognition of solar irradiance conditions: Application to the generation of high temporal resolution synthetic solar irradiance data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Frimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Bright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Aggour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 182, pp.462-479. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2019.02.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary assessment of two spatio-temporal forecasting technics for hourly satellite-derived irradiance in a complex meteorological context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïna Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Monjoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Calif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 177, pp.703 - 712. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2018.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary assessment of two spatio-temporal forecasting technics for hourly satellite-derived irradiance in a complex meteorological context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïna André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Schlemmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Calif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 177, pp.703-712. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2018.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonparametric Bayesian-based recognition of solar irradiance conditions: Application to the generation of high temporal resolution synthetic solar irradiance data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Frimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie M Bright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Aggour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 182, pp.462-479. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2019.02.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecast Horizon and Solar Variability Influences on the Performances of Multiscale Hybrid Forecast Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Monjoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïna André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Calif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (12), pp.2264. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en12122264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hourly forecasting of global solar radiation based on multiscale decomposition methods: A hybrid approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Monjoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïna André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Calif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 119, pp.288 - 298. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2016.11.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust forecasting framework based on the Kalman filtering approach with a twofold parameter tuning procedure: Application to solar and photovoltaic prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ndong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanany Ould-Baba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Thang Do</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 131, pp.246 - 259. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2016.02.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive spatio-temporal model for spatially sparse global solar radiation data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïna André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanany Ould-Baba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dabo-Niang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 111, pp.599 - 608. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2016.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on the minimum duration of training data to provide a high accuracy forecast for PV generation between two different climatic zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Thang Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Robyns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 85, pp.959-964. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2015.07.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A benchmarking of machine learning techniques for solar radiation forecasting in an insular context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 112, pp.446 - 457. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2014.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of the Coefficient of Variation to measure temporal correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Calif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 88, pp.192-198. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2015.10.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical parameters as a means to a priori assess the accuracy of solar forecasting models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 90, pp.671-679. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2015.07.089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical parameters as a means to a priori assess the accuracy of solar forecasting models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Spatial-temporal forecasting of solar radiation” [Renew Energy 75 (2015) 607–616]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Boland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81, pp.952. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2015.03.081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Dependent Classification of Solar Radiation Sequences Using Best Information Criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Emilion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 57, pp.1309-1316. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2014.10.121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of the Coefficient of Variation to measure Spatial and Temporal correlation of Global Solar Radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Calif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.99-999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermittency study of high frequency global solar radiation sequences under a tropical climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Calif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongxiang Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 98, pp.349-365. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2013.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermittency study of high frequency global solar radiation sequences under a tropical climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Calif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongxiang Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 98, pp.349-365. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2013.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of wind speed distributions using a mixture of Dirichlet mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Calif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Emilion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36, pp.3091-3097. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2011.03.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of daily solar radiation distributions using a mixture of Dirichlet distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Emilion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Calif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 83 (7), pp.1056-1063. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2009.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evaluation of insulation material in roofing system under tropical climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Feuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 79 (3), pp.311-320. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2004.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Performance of Bio-sourced materials used as Thermal Insulation in Buildings under humid tropical climate.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guarry Montrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Energy Efficiency and Renewables in Buildings ICEERB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies of the influence of biosourced insulation on the thermal comfort of building under humid tropical climate : case of banana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guarry Montrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ezzoubairi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Academy of Science,22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Guyana, Guyana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Efficiency of Buildings under Tropical Climate with a view to Sustainable Development: choice of Material adapted to the Protection of the Environment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guarry Montrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Energy-Efficient Building Design and Performance Assessment ICEEBDPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, MONTREAL, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review on Optimal Power Flow Problems: Conventional and Metaheuristic Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Mehazzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 2nd International Conference on Smart Power &amp; Internet Energy Systems (SPIES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Bangkok, Thailand. pp.577-582, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPIES48661.2020.9242994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study between Interior Point and Particle Swarm methods for Optimal Renewable Distributed Generation location</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Mehazzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 6th International Conference on Electric Power and Energy Conversion Systems (EPECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Istanbul, Turkey. pp.40-45, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPECS48981.2020.9304522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the power flow (OPF) for the metropolitan electrical network of the Port au Prince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Mehazzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Science and Innovation Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Gosier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco Design and Control of Energy in Buildings in Tropical Climates: Method and Tools for the Design of Positive Energy Buildings.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guarry Montrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Science and Innovation Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Gosier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFLUENCE OF GLOBAL SOLAR RADIATION TYPICAL DAYS ON FORECASTING MODELS ERROR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lauret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Third Southern African Solar Energy Conference (SASEC2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Kruger National Park, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Differential Equation for Modeling Global Solar Radiation Sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Emilion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling, Identification, and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, GOSIER, France. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2316/P.2010.702-099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude expérimentale des conditions d'apparition d'écoulements inverses en sortie d'un thermosiphon en convection naturelle d'air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruddy Blonbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Calif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tuhault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONGRES FRANÇAIS DE THERMIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, TOULOUSE, France. pp.PP. 241-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude expérimentale des conditions d'apparition d'écoulements inverses en sortie d'un thermosiphon en convection naturelle d'air.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruddy Blonbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Calif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tuhault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, TOULOUSE, France. pp.241-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00292639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularity detection in Solar Radiation Signal using wavelet transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Regis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Calif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruddy Blonbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Power Engineering Society General Meeting, 2007.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, United States. pp.10.1109/PES.2007.386160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularity detection in solar radiation signal using wavelet transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Regis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Calif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Abadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruddy Blonbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Florida, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PES.2007.386160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale de la convection naturelle en canal vertical chauffé à flux constant : Influence de l'angle d'inclinaison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruddy Blonbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tuhault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Penot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique, SFT 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Ile des Embiez, France. pp.343-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary study of one minute solar radiation measurements under tropical climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Feuillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES SWC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, ORLANDO, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assesment of two spatio temporal forecasting technics for hourly satellite derived irradiance for a study case in the Caribbean isalnds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïna André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schlemmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Calif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat transfer in buildings : application to air solar heating and Trombe wall design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Miranville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idriss Ingar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">InTech. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaporation, condensation and heat transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, pp.227-244, 2011, 978-953-307-583-9. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/23025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of BESTEST procedure to improve a building thermal simulation program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry A. Mara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Younès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Renewable Energy Congress VI Renewables: The Energy for the 21st Century World Renewable Energy Congress VI 1-7 July 2000 Brighton, UK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.1800-1803, 2000, 978-0-08-043865-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gazéifieur optimisé pour la production de dihydrogène avec capture de CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ugolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fedor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3124740 (BOPI 2023-01). 2023, https://data.inpi.fr/brevets/FR3124740?q=ugolin%20nicolas#FR3124740</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integral Backstepping improvement vs Classical and Multiscalar Backstepping controllers for water IM-Pump fed by Backstepping MPPT PV source based on solar measurements in a tropical insular region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Mehazzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Reama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonparametric Bayesian-based recognition of solar irradiance conditions: Application to the generation of high temporal resolution synthetic solar irradiance data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Frimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie M Bright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Aggour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of daily solar radiation distributions using a mixture of Dirichlet distributions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Emilion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Calif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind speed classification using Dirichlet mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Calif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Emilion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruddy Blonbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319608v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId173"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F41DDC6E"/>
+    <w:nsid w:val="B0AC32DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="BF1363FF"/>
+    <w:nsid w:val="B8967302"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="EDA2B11D"/>
+    <w:nsid w:val="8878DAEB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7059E55D"/>
+    <w:nsid w:val="401D8F25"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -791,51 +791,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ted-soubdhan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6402-8438" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198221754" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018YANE0009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/244388075" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/031722040" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/198291213" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/188204024" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PSLEM084" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/237277697" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/060583304" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/18423994X" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/182292592" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/198221754" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/187841578" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s174517" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s178951" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/151808546" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ANTI0009" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/198221738" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s340141" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/fr/198221754" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/fr/151808546" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s306485" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296353v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Voyant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Despotovic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Garcia-Gutierrez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Amaro E Silva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lauret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seta.2025.104588" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916700v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ndong" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Soubdhan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/forecast5010001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396726v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anel Nelson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162966v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Notton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Duchaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fouilloy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078023v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guarry Montrose" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078000v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245529v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Mehazzem" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Reama" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Charles" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/rpg2.12217" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461765v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Frimane" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie M Bright" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aggour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2019.02.052" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02146308v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;na Andr&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Perez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Schlemmer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Calif" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2018.11.010" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02282379v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Monjoly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12122264" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463604v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;na Andre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135014v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Bright" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688639v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.11.061" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823262v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanany Ould-Baba" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Thang Do" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2016.02.036" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823261v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dabo-Niang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.06.004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823260v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Robyns" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2015.07.057" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528078v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2015.10.049" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099211v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu David" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poggi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135047v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Boland" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2015.03.081" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462672v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Muselli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2015.07.089" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180041v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101564v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2014.12.014" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135050v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abadi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Emilion" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.10.121" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099045v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527892v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois G Schmitt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxiang Huang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2013.09.018" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMSJ6SM9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903410v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527881v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2011.03.024" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5JDTXQS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462662v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2009.01.010" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462666v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Feuillard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bade" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2004.10.009" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7B4GC7Q-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137640v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137669v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Ezzoubairi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137643v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136713v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPIES48661.2020.9242994" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136704v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPECS48981.2020.9304522" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137708v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137679v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099487v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823269v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Emilion" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/P.2010.702-099" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292639v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dupont" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruddy Blonbou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tuhault" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394069v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dupont" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692555v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Regis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02488598v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Regis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Abadi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PES.2007.386160" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293318v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Penot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135039v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Feuillard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02581646v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Perez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schlemmer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767482v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Boyer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Miranville" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Bigot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guichard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Ingar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/23025" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767562v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry A. Mara" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Youn&#232;s" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065038v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mary" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ugolin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Borel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Fedor" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137628v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062839v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289567v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319608v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ted-soubdhan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6402-8438" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198221754" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018YANE0009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/244388075" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/031722040" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/198291213" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/188204024" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PSLEM084" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/237277697" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/060583304" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/18423994X" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/182292592" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/198221754" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/187841578" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s174517" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s178951" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/151808546" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ANTI0009" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/198221738" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s340141" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/fr/198221754" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/fr/151808546" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s306485" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296353v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Voyant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Despotovic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Garcia-Gutierrez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Amaro E Silva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lauret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seta.2025.104588" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916700v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ndong" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Soubdhan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/forecast5010001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245529v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Mehazzem" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Reama" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Charles" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/rpg2.12217" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396726v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anel Nelson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162966v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Notton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Duchaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fouilloy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078023v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guarry Montrose" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078000v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135014v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Frimane" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Bright" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aggour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2019.02.052" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463604v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;na Andre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Monjoly" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Calif" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Perez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2018.11.010" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02146308v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;na Andr&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Schlemmer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461765v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie M Bright" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02282379v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12122264" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688639v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.11.061" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823262v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanany Ould-Baba" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Thang Do" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2016.02.036" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823261v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dabo-Niang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.06.004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823260v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Robyns" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2015.07.057" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101564v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu David" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poggi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2014.12.014" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528078v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2015.10.049" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462672v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Muselli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2015.07.089" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180041v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135047v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Boland" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2015.03.081" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135050v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abadi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Emilion" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.10.121" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099045v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903410v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois G Schmitt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxiang Huang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2013.09.018" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMSJ6SM9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527892v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527881v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2011.03.024" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5JDTXQS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462662v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2009.01.010" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462666v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Feuillard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bade" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2004.10.009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7B4GC7Q-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137640v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137669v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Ezzoubairi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137643v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136713v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPIES48661.2020.9242994" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136704v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPECS48981.2020.9304522" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137708v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137679v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099487v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823269v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Emilion" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/P.2010.702-099" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394069v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dupont" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruddy Blonbou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tuhault" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292639v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dupont" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692555v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Regis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02488598v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Regis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Abadi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PES.2007.386160" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293318v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Penot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135039v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Feuillard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02581646v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Perez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schlemmer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767482v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Boyer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Miranville" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Bigot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guichard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Ingar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/23025" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767562v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry A. Mara" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Youn&#232;s" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065038v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mary" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ugolin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Borel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Fedor" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137628v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062839v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289567v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319608v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>