--- v1 (2026-04-09)
+++ v2 (2026-05-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ted SOUBDHAN </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ted-soubdhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6402-8438</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">198221754</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur des Universités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de l'IEA TASK 16 : Solar resource for high penetration and large scale applications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de l'Editorial Board du journal FORECASTING</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplômes et Titres universitaires :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999 : DEA Mécanique Energétique, INPL/ UR.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003 : Docteur de l'Université des Antilles et de la Guyane</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015 : Habilitation à Diriger des Recherches, Université des Antilles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projets de Recherche :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRIBAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Equipement d'un plateau technique sur les bâtiments durables et efficaces (2026-2029) Financement ADEME ~350 k€, développement, expérimentation et validation des solutions innovantes pour la transition énergétique du bâtiment dans les territoires tropicaux insulaires.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DELOMIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Décarbonation et Qualité de vie dans le logement Social en Milieu Tropical – (2024- 2027 ) Financement Action Logement ~200 k€, Décarbonation du logement social en Milieu Tropical.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">BEPOSDOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	– Bâtiments à Énergie Positive en Climat Tropical (2019–2027 ), financement FEDER/Région ~2,6 M€, partenaires : DEAL, ADEME. Mise en place d’un plateau technique de recherche, développement et formation, constituant aujourd’hui un outil structurant pour l’université et le territoire.**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMO :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Valorisation Energétique de la Biomasse par l’Energie Solaire, 2018-</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR FORSEA,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 2021- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR PYROSAR,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 2021-:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PREVISOL-STECY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Prévsion de l'ensoleillement et Valorisation du Stockage d’Energie au sein d’un miCro-réseau hYbride îlotabe; 2012-2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation à des jury de thèses</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Optimisation du traitement par charbon actifs des eaux polluées par la chlordécone et valorisation des sargasses »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> par </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sandra ROCHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">sous la direction de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sarra Gaspard et Pierre Louis Taberna, Université des Antilles</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, soutenue le 13-11-2023, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Président du jury.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Prévision de l’éclairement normal directe par intelligente artificielle et commande prédictive d'un réacteur solaire »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> par </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Youssef KAROUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">sous la direction de S</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">téphane Grieu, Stéphane Thil et Julien Eynard, Université Perpignan Via Domitita</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, soutenue le 24-10-2022, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapporteur et membre du jury.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Prévision multi-horizon de l’éclairement global horizontal pour la gestion intelligente du réseau électrique de distribution en région Occitanie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> par </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shab GBEMOU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">sous la direction de S</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">téphane Grieu et Stéphane Thil, Université Perpignan Via Domitita</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, soutenue le 16-12-2021, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapporteur et membre du jury.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">«Satellite-based Methods for Intra-Day Solar Irradiation Forecast in French Guiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> par </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MahaSALLOUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">sous la direction </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">de Laurent Linguet et Antoine Primerose, Université de la Guyane,</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> soutenue le 08-11-2021, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapporteur et Président du jury.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">«Modélisation stochastique de l’irradiance solaire : Application au clustering & downscaling»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">par </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Azzedine FRIMANE</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> sous la direction de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mohamed AGGOUR, Université IBN TOFAIL,</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> soutenue le 25-12-2020, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapporteur et membre du jury.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">« </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation et prédiction de l’ensoleillement en zone intertropicale</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> » par </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamet DIALLO</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">sous la direction de</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Seyler</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">et de</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Linguet</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. – Université de la </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guyane</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Soutenue le</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18-12-2018,</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">rapporteur et Président du jury.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6.  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;quot;</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse temps-fréquence des données de rayonnement solaire reçu au sol</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">par</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc BENGULESCU</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">sous la direction de</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">et de</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. -</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris Sciences et Lettres (ComUE)</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Soutenue le 12-07-2017, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">rapporteur et membre du jury</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation à des jury d'HDR :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion de l’énergie dans les réseaux insulaires : de la production à la consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">,  par </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ghjuvan Antone Faggianelli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Université de Corse , soutenue le 10-10-2025, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapporteur et Président du jury</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">*</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude physico chimique des géomatériaux naturels : Apports dans l’étude des volcans explosifs et des réservoirs géothermiques en contexte volcanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> par </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marie Lise Bernard,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  Université des Antilles, soutenue le 02-02-2024, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeur et membre du jury</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">*</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation, Commande, et optimisation des systèmes de production d’électricité à base des énergies renouvelables (photovoltaïque et éolien) en vue de leurs intégration optimale dans un réseau électrique Insulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> par </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fateh Mehazzem,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  Université des Antilles, soutenue le 23-09-2021, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeur et membre du jury</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">*</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">La simulation numérique : de la prévision de l'irradiation solaire aux sciences du vivant,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  par </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sous la direction de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marc Musseli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de CORSE, soutenue le 21-06-2019, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapporteur et membre du jury</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">*</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Encadrement de Thèses de Doctorat:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soutenues :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtrise de l’Energie dans les bâtiments en Climat Tropical Humide : étude des matériaux biosourcés d’origine végétale pour l’efficacité énergétique et le confort thermique.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">par </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montrose Guarry</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> sous la direction de</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">- Université des</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antilles</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Soutenue le 09-09-2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelisation realisation et experimentation d'un reacteur de gazeification cyclonique thermosolaire a plasma</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">par </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Morgane Mary</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> sous la direction de</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">- Université des</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">*, Soutenue le 05-07-2021.*Thèse réalisée en partenariat et </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">financée par la société NST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, green TECH dans le domaine des énergies renouvelables.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude de matériaux biosourcés pour l'isolation thermique des bâtiments en climat tropical humide.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">par </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anel pierre Nelson</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> sous la direction de</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">- Université des</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antilles</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Soutenue le 15-10-2020, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Financement Ambassade de France en Haiti et FEDER</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des sources d'énergie renouvelable dans un réseau insulaire fragile : application au réseau de Port au Prince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> , </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">par </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paul Charles</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> sous la direction de</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">et de</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Mehazzem</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. Université des</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antilles</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Soutenue le 15-12-2020, Thèse menée en collaboration avec le </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ministère des Travaux Publics et de l’énergie de la République d’Haïti, sur un financement de la Banque Mondiale.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'un modèle de prévision spatio-temporel à court terme de l'ensoleillement global, à partir de trois sites en Guadeloupe</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">par</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maina Andre</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">sous la direction de</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">- Université des</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antilles</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Physique, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soutenue le 28-10-2015. Thèse avec Financement ADEME / Région Guadeloupe.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En cours :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement d'une turbine thermique en confinement gaz pour favoriser la combustion de l'hydrogène,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> par </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kiliann Borel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sous la direction de Ted Soubdhan et de Nicolas Ugolin. - Antilles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception, développement et mise en oeuvre des stragégies de gestion d'énergie pour une plateforme smart grid en milieu insulaire tropical</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> par </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fares Debbabi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sous la direction de </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et de </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Mehazzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conditionnement </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energétique de l'énergie solaire. Développement d'une nouvelle solution de conditionnement de la lumière solaire par fibre optique, application aux bâtiments en climat tropical</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> par Ghali El baroudi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sous la direction de Ted Soubdhan et de Nicolas Ugolin**.**</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NICE k metrics: Unified and multidimensional framework for evaluating deterministic solar forecasting accuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Despotovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Garcia-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Amaro E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy Technologies and Assessments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 83, pp.104588. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seta.2025.104588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting Statistical Properties of Solar and Photovoltaic Power Production for the Scope of Building a Sophisticated Forecasting Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ndong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forecasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (1), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/forecast5010001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integral backstepping improvement versus classical and multiscalar backstepping controllers for water IM‐pump fed by backstepping MPPT PV source based on solar measurements in a tropical insular region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Mehazzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Reama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Renewable Power Generation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/rpg2.12217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a numerical model of heat and mass transfer in biosourced materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anel Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of CESaRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Monte Carlo Based Solar Radiation Forecastability Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Renewable and Sustainable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Energy Efficiency of Buildings under Tropical Climate with a View to Sustainable Develop- ment: Choice of Material Adapted to the Protection of the Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guarry Montrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Civil, Environmental, Structural, Construction and Architectural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Thermal Performance of Bio-Sourced Materials Used as Thermal Insulation in Buildings under Humid Tropical Climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guarry Montrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Civil and Environmental Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (7)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonparametric Bayesian-based recognition of solar irradiance conditions: Application to the generation of high temporal resolution synthetic solar irradiance data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Frimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Bright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Aggour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 182, pp.462-479. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2019.02.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary assessment of two spatio-temporal forecasting technics for hourly satellite-derived irradiance in a complex meteorological context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïna Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Monjoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Calif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 177, pp.703 - 712. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2018.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary assessment of two spatio-temporal forecasting technics for hourly satellite-derived irradiance in a complex meteorological context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïna André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Schlemmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Calif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 177, pp.703-712. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2018.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonparametric Bayesian-based recognition of solar irradiance conditions: Application to the generation of high temporal resolution synthetic solar irradiance data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Frimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie M Bright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Aggour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 182, pp.462-479. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2019.02.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecast Horizon and Solar Variability Influences on the Performances of Multiscale Hybrid Forecast Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Monjoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïna André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Calif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (12), pp.2264. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en12122264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hourly forecasting of global solar radiation based on multiscale decomposition methods: A hybrid approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Monjoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïna André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Calif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 119, pp.288 - 298. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2016.11.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust forecasting framework based on the Kalman filtering approach with a twofold parameter tuning procedure: Application to solar and photovoltaic prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ndong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanany Ould-Baba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Thang Do</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 131, pp.246 - 259. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2016.02.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive spatio-temporal model for spatially sparse global solar radiation data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïna André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanany Ould-Baba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dabo-Niang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 111, pp.599 - 608. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2016.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on the minimum duration of training data to provide a high accuracy forecast for PV generation between two different climatic zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Thang Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Robyns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 85, pp.959-964. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2015.07.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A benchmarking of machine learning techniques for solar radiation forecasting in an insular context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 112, pp.446 - 457. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2014.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of the Coefficient of Variation to measure temporal correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Calif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 88, pp.192-198. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2015.10.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical parameters as a means to a priori assess the accuracy of solar forecasting models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 90, pp.671-679. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2015.07.089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical parameters as a means to a priori assess the accuracy of solar forecasting models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Spatial-temporal forecasting of solar radiation” [Renew Energy 75 (2015) 607–616]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Boland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81, pp.952. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2015.03.081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Dependent Classification of Solar Radiation Sequences Using Best Information Criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Emilion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 57, pp.1309-1316. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2014.10.121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of the Coefficient of Variation to measure Spatial and Temporal correlation of Global Solar Radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Calif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.99-999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermittency study of high frequency global solar radiation sequences under a tropical climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Calif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongxiang Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 98, pp.349-365. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2013.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermittency study of high frequency global solar radiation sequences under a tropical climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Calif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongxiang Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 98, pp.349-365. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2013.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of wind speed distributions using a mixture of Dirichlet mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Calif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Emilion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36, pp.3091-3097. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2011.03.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of daily solar radiation distributions using a mixture of Dirichlet distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Emilion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Calif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 83 (7), pp.1056-1063. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2009.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evaluation of insulation material in roofing system under tropical climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Feuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 79 (3), pp.311-320. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2004.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Performance of Bio-sourced materials used as Thermal Insulation in Buildings under humid tropical climate.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guarry Montrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Energy Efficiency and Renewables in Buildings ICEERB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies of the influence of biosourced insulation on the thermal comfort of building under humid tropical climate : case of banana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guarry Montrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ezzoubairi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Academy of Science,22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Guyana, Guyana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Efficiency of Buildings under Tropical Climate with a view to Sustainable Development: choice of Material adapted to the Protection of the Environment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guarry Montrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Energy-Efficient Building Design and Performance Assessment ICEEBDPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, MONTREAL, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review on Optimal Power Flow Problems: Conventional and Metaheuristic Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Mehazzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 2nd International Conference on Smart Power &amp; Internet Energy Systems (SPIES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Bangkok, Thailand. pp.577-582, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPIES48661.2020.9242994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study between Interior Point and Particle Swarm methods for Optimal Renewable Distributed Generation location</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Mehazzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 6th International Conference on Electric Power and Energy Conversion Systems (EPECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Istanbul, Turkey. pp.40-45, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPECS48981.2020.9304522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the power flow (OPF) for the metropolitan electrical network of the Port au Prince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Mehazzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Science and Innovation Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Gosier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco Design and Control of Energy in Buildings in Tropical Climates: Method and Tools for the Design of Positive Energy Buildings.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guarry Montrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Science and Innovation Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Gosier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFLUENCE OF GLOBAL SOLAR RADIATION TYPICAL DAYS ON FORECASTING MODELS ERROR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lauret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Third Southern African Solar Energy Conference (SASEC2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Kruger National Park, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Differential Equation for Modeling Global Solar Radiation Sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Emilion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling, Identification, and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, GOSIER, France. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2316/P.2010.702-099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude expérimentale des conditions d'apparition d'écoulements inverses en sortie d'un thermosiphon en convection naturelle d'air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruddy Blonbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Calif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tuhault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONGRES FRANÇAIS DE THERMIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, TOULOUSE, France. pp.PP. 241-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude expérimentale des conditions d'apparition d'écoulements inverses en sortie d'un thermosiphon en convection naturelle d'air.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruddy Blonbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Calif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tuhault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, TOULOUSE, France. pp.241-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00292639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularity detection in Solar Radiation Signal using wavelet transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Regis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Calif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruddy Blonbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Power Engineering Society General Meeting, 2007.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, United States. pp.10.1109/PES.2007.386160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularity detection in solar radiation signal using wavelet transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Regis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Calif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Abadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruddy Blonbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Florida, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PES.2007.386160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale de la convection naturelle en canal vertical chauffé à flux constant : Influence de l'angle d'inclinaison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruddy Blonbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tuhault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Penot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique, SFT 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Ile des Embiez, France. pp.343-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary study of one minute solar radiation measurements under tropical climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Feuillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES SWC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, ORLANDO, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assesment of two spatio temporal forecasting technics for hourly satellite derived irradiance for a study case in the Caribbean isalnds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïna André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schlemmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Calif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat transfer in buildings : application to air solar heating and Trombe wall design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Miranville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idriss Ingar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">InTech. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaporation, condensation and heat transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, pp.227-244, 2011, 978-953-307-583-9. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/23025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of BESTEST procedure to improve a building thermal simulation program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry A. Mara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Younès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Renewable Energy Congress VI Renewables: The Energy for the 21st Century World Renewable Energy Congress VI 1-7 July 2000 Brighton, UK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.1800-1803, 2000, 978-0-08-043865-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gazéifieur optimisé pour la production de dihydrogène avec capture de CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ugolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fedor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3124740 (BOPI 2023-01). 2023, https://data.inpi.fr/brevets/FR3124740?q=ugolin%20nicolas#FR3124740</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integral Backstepping improvement vs Classical and Multiscalar Backstepping controllers for water IM-Pump fed by Backstepping MPPT PV source based on solar measurements in a tropical insular region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Mehazzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Reama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonparametric Bayesian-based recognition of solar irradiance conditions: Application to the generation of high temporal resolution synthetic solar irradiance data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Frimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie M Bright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Aggour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of daily solar radiation distributions using a mixture of Dirichlet distributions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Emilion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Calif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind speed classification using Dirichlet mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Calif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Emilion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruddy Blonbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319608v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId173"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ted SOUBDHAN </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ted-soubdhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6402-8438</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">198221754</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur des Universités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de l'IEA TASK 16 : Solar resource for high penetration and large scale applications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de l'Editorial Board du journal FORECASTING</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplômes et Titres universitaires :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999 : DEA Mécanique Energétique, INPL/ UR.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003 : Docteur de l'Université des Antilles et de la Guyane</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015 : Habilitation à Diriger des Recherches, Université des Antilles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projets de Recherche :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRIBAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Equipement d'un plateau technique sur les bâtiments durables et efficaces (2026-2029) Financement ADEME ~350 k€, développement, expérimentation et validation des solutions innovantes pour la transition énergétique du bâtiment dans les territoires tropicaux insulaires.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DELOMIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Décarbonation et Qualité de vie dans le logement Social en Milieu Tropical – (2024- 2027 ) Financement Action Logement ~200 k€, Décarbonation du logement social en Milieu Tropical.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">BEPOSDOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	– Bâtiments à Énergie Positive en Climat Tropical (2019–2027 ), financement FEDER/Région ~2,6 M€, partenaires : DEAL, ADEME. Mise en place d’un plateau technique de recherche, développement et formation, constituant aujourd’hui un outil structurant pour l’université et le territoire.**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMO :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Valorisation Energétique de la Biomasse par l’Energie Solaire, 2018-</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR FORSEA,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 2021- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR PYROSAR,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 2021-:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PREVISOL-STECY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Prévsion de l'ensoleillement et Valorisation du Stockage d’Energie au sein d’un miCro-réseau hYbride îlotabe; 2012-2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation à des jury de thèses</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Optimisation du traitement par charbon actifs des eaux polluées par la chlordécone et valorisation des sargasses »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> par </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sandra ROCHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">sous la direction de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sarra Gaspard et Pierre Louis Taberna, Université des Antilles</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, soutenue le 13-11-2023, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Président du jury.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Prévision de l’éclairement normal directe par intelligente artificielle et commande prédictive d'un réacteur solaire »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> par </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Youssef KAROUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">sous la direction de S</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">téphane Grieu, Stéphane Thil et Julien Eynard, Université Perpignan Via Domitita</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, soutenue le 24-10-2022, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapporteur et membre du jury.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Prévision multi-horizon de l’éclairement global horizontal pour la gestion intelligente du réseau électrique de distribution en région Occitanie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> par </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shab GBEMOU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">sous la direction de S</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">téphane Grieu et Stéphane Thil, Université Perpignan Via Domitita</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, soutenue le 16-12-2021, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapporteur et membre du jury.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">«Satellite-based Methods for Intra-Day Solar Irradiation Forecast in French Guiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> par </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MahaSALLOUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">sous la direction </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">de Laurent Linguet et Antoine Primerose, Université de la Guyane,</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> soutenue le 08-11-2021, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapporteur et Président du jury.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">«Modélisation stochastique de l’irradiance solaire : Application au clustering & downscaling»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">par </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Azzedine FRIMANE</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> sous la direction de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mohamed AGGOUR, Université IBN TOFAIL,</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> soutenue le 25-12-2020, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapporteur et membre du jury.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">« </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation et prédiction de l’ensoleillement en zone intertropicale</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> » par </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamet DIALLO</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">sous la direction de</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Seyler</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">et de</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Linguet</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. – Université de la </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guyane</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Soutenue le</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18-12-2018,</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">rapporteur et Président du jury.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6.  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;quot;</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse temps-fréquence des données de rayonnement solaire reçu au sol</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">par</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc BENGULESCU</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">sous la direction de</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">et de</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. -</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris Sciences et Lettres (ComUE)</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Soutenue le 12-07-2017, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">rapporteur et membre du jury</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation à des jury d'HDR :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion de l’énergie dans les réseaux insulaires : de la production à la consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">,  par </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ghjuvan Antone Faggianelli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Université de Corse , soutenue le 10-10-2025, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapporteur et Président du jury</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">*</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude physico chimique des géomatériaux naturels : Apports dans l’étude des volcans explosifs et des réservoirs géothermiques en contexte volcanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> par </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marie Lise Bernard,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  Université des Antilles, soutenue le 02-02-2024, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeur et membre du jury</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">*</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation, Commande, et optimisation des systèmes de production d’électricité à base des énergies renouvelables (photovoltaïque et éolien) en vue de leurs intégration optimale dans un réseau électrique Insulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> par </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fateh Mehazzem,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  Université des Antilles, soutenue le 23-09-2021, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeur et membre du jury</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">*</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">La simulation numérique : de la prévision de l'irradiation solaire aux sciences du vivant,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  par </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sous la direction de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marc Musseli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de CORSE, soutenue le 21-06-2019, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapporteur et membre du jury</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">*</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Encadrement de Thèses de Doctorat:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soutenues :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtrise de l’Energie dans les bâtiments en Climat Tropical Humide : étude des matériaux biosourcés d’origine végétale pour l’efficacité énergétique et le confort thermique.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">par </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montrose Guarry</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> sous la direction de</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">- Université des</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antilles</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Soutenue le 09-09-2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelisation realisation et experimentation d'un reacteur de gazeification cyclonique thermosolaire a plasma</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">par </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Morgane Mary</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> sous la direction de</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">- Université des</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">*, Soutenue le 05-07-2021.*Thèse réalisée en partenariat et </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">financée par la société NST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, green TECH dans le domaine des énergies renouvelables.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude de matériaux biosourcés pour l'isolation thermique des bâtiments en climat tropical humide.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">par </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anel pierre Nelson</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> sous la direction de</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">- Université des</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antilles</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Soutenue le 15-10-2020, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Financement Ambassade de France en Haiti et FEDER</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des sources d'énergie renouvelable dans un réseau insulaire fragile : application au réseau de Port au Prince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> , </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">par </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paul Charles</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> sous la direction de</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">et de</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Mehazzem</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. Université des</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antilles</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Soutenue le 15-12-2020, Thèse menée en collaboration avec le </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ministère des Travaux Publics et de l’énergie de la République d’Haïti, sur un financement de la Banque Mondiale.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'un modèle de prévision spatio-temporel à court terme de l'ensoleillement global, à partir de trois sites en Guadeloupe</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">par</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maina Andre</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">sous la direction de</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">- Université des</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antilles</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Physique, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soutenue le 28-10-2015. Thèse avec Financement ADEME / Région Guadeloupe.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En cours :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement d'une turbine thermique en confinement gaz pour favoriser la combustion de l'hydrogène,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> par </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kiliann Borel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sous la direction de Ted Soubdhan et de Nicolas Ugolin. - Antilles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception, développement et mise en oeuvre des stragégies de gestion d'énergie pour une plateforme smart grid en milieu insulaire tropical</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> par </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fares Debbabi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sous la direction de </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et de </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Mehazzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conditionnement </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energétique de l'énergie solaire. Développement d'une nouvelle solution de conditionnement de la lumière solaire par fibre optique, application aux bâtiments en climat tropical</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> par Ghali El baroudi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sous la direction de Ted Soubdhan et de Nicolas Ugolin**.**</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NICE k metrics: Unified and multidimensional framework for evaluating deterministic solar forecasting accuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Despotovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Garcia-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Amaro E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy Technologies and Assessments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 83, pp.104588. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seta.2025.104588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting Statistical Properties of Solar and Photovoltaic Power Production for the Scope of Building a Sophisticated Forecasting Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ndong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forecasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (1), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/forecast5010001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Monte Carlo Based Solar Radiation Forecastability Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Renewable and Sustainable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a numerical model of heat and mass transfer in biosourced materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anel Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of CESaRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Energy Efficiency of Buildings under Tropical Climate with a View to Sustainable Develop- ment: Choice of Material Adapted to the Protection of the Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guarry Montrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Civil, Environmental, Structural, Construction and Architectural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Thermal Performance of Bio-Sourced Materials Used as Thermal Insulation in Buildings under Humid Tropical Climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guarry Montrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Civil and Environmental Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (7)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integral backstepping improvement versus classical and multiscalar backstepping controllers for water IM‐pump fed by backstepping MPPT PV source based on solar measurements in a tropical insular region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Mehazzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Reama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Renewable Power Generation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/rpg2.12217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonparametric Bayesian-based recognition of solar irradiance conditions: Application to the generation of high temporal resolution synthetic solar irradiance data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Frimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie M Bright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Aggour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 182, pp.462-479. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2019.02.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary assessment of two spatio-temporal forecasting technics for hourly satellite-derived irradiance in a complex meteorological context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïna André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Schlemmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Calif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 177, pp.703-712. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2018.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecast Horizon and Solar Variability Influences on the Performances of Multiscale Hybrid Forecast Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Monjoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïna André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Calif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (12), pp.2264. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en12122264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary assessment of two spatio-temporal forecasting technics for hourly satellite-derived irradiance in a complex meteorological context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïna Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Monjoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Calif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 177, pp.703 - 712. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2018.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonparametric Bayesian-based recognition of solar irradiance conditions: Application to the generation of high temporal resolution synthetic solar irradiance data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Frimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Bright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Aggour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 182, pp.462-479. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2019.02.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hourly forecasting of global solar radiation based on multiscale decomposition methods: A hybrid approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Monjoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïna André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Calif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 119, pp.288 - 298. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2016.11.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust forecasting framework based on the Kalman filtering approach with a twofold parameter tuning procedure: Application to solar and photovoltaic prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ndong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanany Ould-Baba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Thang Do</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 131, pp.246 - 259. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2016.02.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive spatio-temporal model for spatially sparse global solar radiation data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïna André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanany Ould-Baba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dabo-Niang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 111, pp.599 - 608. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2016.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on the minimum duration of training data to provide a high accuracy forecast for PV generation between two different climatic zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Thang Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Robyns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 85, pp.959-964. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2015.07.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical parameters as a means to a priori assess the accuracy of solar forecasting models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 90, pp.671-679. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2015.07.089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Spatial-temporal forecasting of solar radiation” [Renew Energy 75 (2015) 607–616]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Boland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81, pp.952. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2015.03.081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical parameters as a means to a priori assess the accuracy of solar forecasting models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of the Coefficient of Variation to measure temporal correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Calif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 88, pp.192-198. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2015.10.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A benchmarking of machine learning techniques for solar radiation forecasting in an insular context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 112, pp.446 - 457. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2014.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Dependent Classification of Solar Radiation Sequences Using Best Information Criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Emilion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 57, pp.1309-1316. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2014.10.121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of the Coefficient of Variation to measure Spatial and Temporal correlation of Global Solar Radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Calif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.99-999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermittency study of high frequency global solar radiation sequences under a tropical climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Calif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongxiang Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 98, pp.349-365. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2013.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermittency study of high frequency global solar radiation sequences under a tropical climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Calif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongxiang Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 98, pp.349-365. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2013.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of wind speed distributions using a mixture of Dirichlet mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Calif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Emilion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36, pp.3091-3097. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2011.03.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of daily solar radiation distributions using a mixture of Dirichlet distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Emilion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Calif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 83 (7), pp.1056-1063. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2009.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evaluation of insulation material in roofing system under tropical climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Feuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 79 (3), pp.311-320. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2004.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies of the influence of biosourced insulation on the thermal comfort of building under humid tropical climate : case of banana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guarry Montrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ezzoubairi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Academy of Science,22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Guyana, Guyana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Performance of Bio-sourced materials used as Thermal Insulation in Buildings under humid tropical climate.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guarry Montrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Energy Efficiency and Renewables in Buildings ICEERB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Efficiency of Buildings under Tropical Climate with a view to Sustainable Development: choice of Material adapted to the Protection of the Environment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guarry Montrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Energy-Efficient Building Design and Performance Assessment ICEEBDPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, MONTREAL, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review on Optimal Power Flow Problems: Conventional and Metaheuristic Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Mehazzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 2nd International Conference on Smart Power &amp; Internet Energy Systems (SPIES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Bangkok, Thailand. pp.577-582, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPIES48661.2020.9242994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study between Interior Point and Particle Swarm methods for Optimal Renewable Distributed Generation location</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Mehazzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 6th International Conference on Electric Power and Energy Conversion Systems (EPECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Istanbul, Turkey. pp.40-45, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPECS48981.2020.9304522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the power flow (OPF) for the metropolitan electrical network of the Port au Prince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Mehazzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Science and Innovation Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Gosier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco Design and Control of Energy in Buildings in Tropical Climates: Method and Tools for the Design of Positive Energy Buildings.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guarry Montrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Science and Innovation Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Gosier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFLUENCE OF GLOBAL SOLAR RADIATION TYPICAL DAYS ON FORECASTING MODELS ERROR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lauret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Third Southern African Solar Energy Conference (SASEC2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Kruger National Park, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Differential Equation for Modeling Global Solar Radiation Sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Emilion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling, Identification, and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, GOSIER, France. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2316/P.2010.702-099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude expérimentale des conditions d'apparition d'écoulements inverses en sortie d'un thermosiphon en convection naturelle d'air.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruddy Blonbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Calif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tuhault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, TOULOUSE, France. pp.241-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00292639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude expérimentale des conditions d'apparition d'écoulements inverses en sortie d'un thermosiphon en convection naturelle d'air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruddy Blonbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Calif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tuhault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONGRES FRANÇAIS DE THERMIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, TOULOUSE, France. pp.PP. 241-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularity detection in Solar Radiation Signal using wavelet transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Regis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Calif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruddy Blonbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Power Engineering Society General Meeting, 2007.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, United States. pp.10.1109/PES.2007.386160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularity detection in solar radiation signal using wavelet transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Regis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Calif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Abadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruddy Blonbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Florida, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PES.2007.386160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale de la convection naturelle en canal vertical chauffé à flux constant : Influence de l'angle d'inclinaison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruddy Blonbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tuhault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Penot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique, SFT 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Ile des Embiez, France. pp.343-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary study of one minute solar radiation measurements under tropical climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Feuillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES SWC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, ORLANDO, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assesment of two spatio temporal forecasting technics for hourly satellite derived irradiance for a study case in the Caribbean isalnds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïna André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schlemmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Calif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat transfer in buildings : application to air solar heating and Trombe wall design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Miranville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idriss Ingar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">InTech. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaporation, condensation and heat transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, pp.227-244, 2011, 978-953-307-583-9. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/23025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of BESTEST procedure to improve a building thermal simulation program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry A. Mara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Younès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Renewable Energy Congress VI Renewables: The Energy for the 21st Century World Renewable Energy Congress VI 1-7 July 2000 Brighton, UK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.1800-1803, 2000, 978-0-08-043865-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gazéifieur optimisé pour la production de dihydrogène avec capture de CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ugolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fedor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3124740 (BOPI 2023-01). 2023, https://data.inpi.fr/brevets/FR3124740?q=ugolin%20nicolas#FR3124740</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integral Backstepping improvement vs Classical and Multiscalar Backstepping controllers for water IM-Pump fed by Backstepping MPPT PV source based on solar measurements in a tropical insular region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Mehazzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Reama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonparametric Bayesian-based recognition of solar irradiance conditions: Application to the generation of high temporal resolution synthetic solar irradiance data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Frimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie M Bright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Aggour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind speed classification using Dirichlet mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Calif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Emilion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruddy Blonbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319608v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of daily solar radiation distributions using a mixture of Dirichlet distributions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Emilion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Calif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId173"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B0AC32DB"/>
+    <w:nsid w:val="68F1290E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B8967302"/>
+    <w:nsid w:val="918A0669"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="8878DAEB"/>
+    <w:nsid w:val="862F4789"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="401D8F25"/>
+    <w:nsid w:val="3611B1CE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -791,51 +791,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ted-soubdhan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6402-8438" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198221754" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018YANE0009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/244388075" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/031722040" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/198291213" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/188204024" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PSLEM084" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/237277697" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/060583304" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/18423994X" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/182292592" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/198221754" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/187841578" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s174517" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s178951" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/151808546" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ANTI0009" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/198221738" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s340141" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/fr/198221754" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/fr/151808546" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s306485" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296353v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Voyant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Despotovic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Garcia-Gutierrez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Amaro E Silva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lauret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seta.2025.104588" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916700v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ndong" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Soubdhan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/forecast5010001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245529v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Mehazzem" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Reama" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Charles" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/rpg2.12217" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396726v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anel Nelson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162966v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Notton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Duchaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fouilloy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078023v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guarry Montrose" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078000v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135014v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Frimane" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Bright" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aggour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2019.02.052" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463604v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;na Andre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Monjoly" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Calif" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Perez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2018.11.010" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02146308v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;na Andr&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Schlemmer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461765v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie M Bright" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02282379v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12122264" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688639v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.11.061" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823262v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanany Ould-Baba" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Thang Do" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2016.02.036" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823261v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dabo-Niang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.06.004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823260v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Robyns" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2015.07.057" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101564v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu David" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poggi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2014.12.014" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528078v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2015.10.049" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462672v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Muselli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2015.07.089" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180041v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135047v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Boland" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2015.03.081" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135050v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abadi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Emilion" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.10.121" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099045v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903410v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois G Schmitt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxiang Huang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2013.09.018" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMSJ6SM9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527892v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527881v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2011.03.024" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5JDTXQS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462662v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2009.01.010" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462666v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Feuillard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bade" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2004.10.009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7B4GC7Q-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137640v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137669v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Ezzoubairi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137643v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136713v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPIES48661.2020.9242994" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136704v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPECS48981.2020.9304522" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137708v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137679v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099487v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823269v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Emilion" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/P.2010.702-099" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394069v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dupont" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruddy Blonbou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tuhault" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292639v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dupont" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692555v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Regis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02488598v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Regis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Abadi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PES.2007.386160" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293318v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Penot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135039v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Feuillard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02581646v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Perez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schlemmer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767482v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Boyer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Miranville" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Bigot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guichard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Ingar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/23025" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767562v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry A. Mara" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Youn&#232;s" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065038v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mary" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ugolin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Borel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Fedor" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137628v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062839v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289567v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319608v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ted-soubdhan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6402-8438" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198221754" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018YANE0009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/244388075" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/031722040" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/198291213" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/188204024" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PSLEM084" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/237277697" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/060583304" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/18423994X" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/182292592" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/198221754" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/187841578" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s174517" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s178951" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/151808546" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ANTI0009" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/198221738" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s340141" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/fr/198221754" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/fr/151808546" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s306485" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296353v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Voyant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Despotovic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Garcia-Gutierrez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Amaro E Silva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lauret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seta.2025.104588" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916700v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ndong" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Soubdhan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/forecast5010001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162966v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Notton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Duchaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fouilloy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396726v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anel Nelson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078023v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guarry Montrose" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078000v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245529v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Mehazzem" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Reama" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Charles" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/rpg2.12217" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461765v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Frimane" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie M Bright" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aggour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2019.02.052" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02146308v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;na Andr&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Perez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Schlemmer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Calif" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2018.11.010" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02282379v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Monjoly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12122264" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463604v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;na Andre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135014v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Bright" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688639v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.11.061" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823262v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanany Ould-Baba" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Thang Do" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2016.02.036" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823261v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dabo-Niang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.06.004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823260v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Robyns" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2015.07.057" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462672v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu David" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Muselli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2015.07.089" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135047v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Boland" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2015.03.081" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180041v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528078v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2015.10.049" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101564v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poggi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2014.12.014" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135050v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abadi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Emilion" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.10.121" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099045v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527892v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois G Schmitt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxiang Huang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2013.09.018" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMSJ6SM9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903410v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527881v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2011.03.024" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5JDTXQS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462662v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2009.01.010" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462666v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Feuillard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bade" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2004.10.009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7B4GC7Q-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137669v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Ezzoubairi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137640v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137643v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136713v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPIES48661.2020.9242994" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136704v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPECS48981.2020.9304522" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137708v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137679v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099487v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823269v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Emilion" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/P.2010.702-099" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292639v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dupont" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruddy Blonbou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tuhault" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394069v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dupont" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692555v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Regis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02488598v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Regis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Abadi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PES.2007.386160" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293318v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Penot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135039v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Feuillard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02581646v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Perez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schlemmer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767482v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Boyer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Miranville" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Bigot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guichard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Ingar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/23025" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767562v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry A. Mara" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Youn&#232;s" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065038v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mary" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ugolin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Borel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Fedor" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137628v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062839v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319608v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289567v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>