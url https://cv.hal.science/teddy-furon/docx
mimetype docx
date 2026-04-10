--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -3186,51 +3186,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00083354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (122)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (123)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3341,1414 +3341,1414 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05500817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Watermark anything with localized messages</w:t>
+                <w:t xml:space="preserve">Guidance Watermarking for Diffusion Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Sander</w:t>
+                <w:t xml:space="preserve">Enoal Gesny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Fernandez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Durmus</w:t>
+                <w:t xml:space="preserve">Eva Giboulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthijs Douze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Learning Representations - ICLR 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">ICLR 2026 - International Conference on Learning Representations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Rio de Janairo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04970818v1</w:t>
+                <w:t xml:space="preserve">hal-05582857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the security of public surrogate watermark detectors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Watermark anything with localized messages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Sander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Imadache</w:t>
+                <w:t xml:space="preserve">Alain Durmus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Giboulot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Teddy Furon</w:t>
+                <w:t xml:space="preserve">Matthijs Douze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2025 - 2025 IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Learning Representations - ICLR 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Singapour, Singapore</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05168353v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04970818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Unlearning with Model Updates Probably Aligned with Gradients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virgile Dine</w:t>
+                <w:t xml:space="preserve">Evaluating the security of public surrogate watermark detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Imadache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Giboulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charly Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AISec 2025 - 18th ACM Workshop on Artificial Intelligence and Security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3733799.3762975⟩</w:t>
+              <w:t xml:space="preserve">ICASSP 2025 - 2025 IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Hyderabad, India. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP49660.2025.10889821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05247290v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05168353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BAIT: A new dnn backdoor attack using inpainted triggers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Loubet-Moundi</w:t>
+                <w:t xml:space="preserve">Improving Unlearning with Model Updates Probably Aligned with Gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Dine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP 2025 - IEEE International Conference on Image Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AISec 2025 - 18th ACM Workshop on Artificial Intelligence and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Taipei, Taiwan. pp.4889-4891, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3733799.3762975⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05168358v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05247290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-modal Identity Extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryan Webster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCV 2025 - International Conference on Computer Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Honololu, Hawaii, United States. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05168368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Task-Agnostic Attacks Against Vision Foundation Models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vitaliy Kinakh</w:t>
+                <w:t xml:space="preserve">BAIT: A new dnn backdoor attack using inpainted triggers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Teglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bourbao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Loubet-Moundi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Slava Voloshynovskiy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Workshop of Adversarial Machine Learning at CVPR 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Nashville, United States. pp.1-18</w:t>
+              <w:t xml:space="preserve">ICIP 2025 - IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Anchorage (AK), United States. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05172315v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05168358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional invariants to watermark large transformers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Fernandez</w:t>
+                <w:t xml:space="preserve">Task-Agnostic Attacks Against Vision Foundation Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Pufler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yury Belousov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitaliy Kinakh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Couairon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matthijs Douze</w:t>
+                <w:t xml:space="preserve">Slava Voloshynovskiy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2024 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Seoul, South Korea. pp.1-5</w:t>
+              <w:t xml:space="preserve">5th Workshop of Adversarial Machine Learning at CVPR 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Nashville, United States. pp.1-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04361026v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REStore: Exploring a Black-Box Defense against DNN Backdoors using Rare Event Simulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kassem Kallas</w:t>
+                <w:t xml:space="preserve">Functional invariants to watermark large transformers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Couairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthijs Douze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SaTML 2024 - 2nd IEEE Conference on Secure and Trustworthy Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Toronto, Canada. pp.286-308</w:t>
+              <w:t xml:space="preserve">ICASSP 2024 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Seoul, South Korea. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04485197v1</w:t>
+                <w:t xml:space="preserve">hal-04361026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WaterMax: breaking the LLM watermark detectability-robustness-quality trade-off</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Giboulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeurIPS 2024 - 38th Conference on Neural Information Processing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Vancouver, Canada. pp.1-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SWIFT: Semantic Watermarking for Image Forgery Thwarting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Evennou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Chappelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Kijak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WIFS 2024 - 16th IEEE International Workshop on Information Forensics and Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Dec 2024, Roma, Italy. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04728070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Watermarking Makes Language Models Radioactive</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Matthijs Douze</w:t>
+                <w:t xml:space="preserve">REStore: Exploring a Black-Box Defense against DNN Backdoors using Rare Event Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassem Kallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2024 - 38th Conference on Neural Information Processing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Vancouver, Canada. pp.1-35</w:t>
+              <w:t xml:space="preserve">SaTML 2024 - 2nd IEEE Conference on Secure and Trustworthy Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Toronto, Canada. pp.286-308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04766621v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04485197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proactive Detection of Voice Cloning with Localized Watermarking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin San Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hady Elsahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Défossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICML 2024 - 41st International Conference on Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PMLR, Jul 2024, Vienna, Austria. pp.1-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04610152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When does gradient estimation improve black-box adversarial attacks?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Enoal Gesny</w:t>
+                <w:t xml:space="preserve">Watermarking Makes Language Models Radioactive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Sander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Durmus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Giboulot</w:t>
+                <w:t xml:space="preserve">Matthijs Douze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WIFS 2024 -16th IEEE International Workshop on Information Forensics and Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Roma, Italy. pp.1-6</w:t>
+              <w:t xml:space="preserve">NeurIPS 2024 - 38th Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Vancouver, Canada. pp.1-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04728275v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Reliability Estimation for Neural Networks with Adversarial Attack-Driven Importance Sampling</w:t>
               </w:r>
@@ -4810,498 +4810,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04565441v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Double-Edged Sword: The Power of Two in Defending Against DNN Backdoor Attacks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kassem Kallas</w:t>
+                <w:t xml:space="preserve">When does gradient estimation improve black-box adversarial attacks?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enoal Gesny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Giboulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2024 - 32nd IEEE European Signal Processing Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WIFS 2024 -16th IEEE International Workshop on Information Forensics and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Roma, Italy. pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04850574v1</w:t>
+                <w:t xml:space="preserve">hal-04728275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradient-Informed Neural Network Statistical Robustness Estimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Tit</w:t>
+                <w:t xml:space="preserve">A Double-Edged Sword: The Power of Two in Defending Against DNN Backdoor Attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassem Kallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathias Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AISTATS 2023 - 26th International Conference on Artificial Intelligence and Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUSIPCO 2024 - 32nd IEEE European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Lyon, France. pp.2007-2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715340⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03987284v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire Récente de la Sécurité des Contenus Multimédia Un Focus sur la Dissimulation d'Information</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gwenael Doerr</w:t>
+                <w:t xml:space="preserve">Gradient-Informed Neural Network Statistical Robustness Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Tit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">William Puech</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2023 - 29e Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Grenoble, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">AISTATS 2023 - 26th International Conference on Artificial Intelligence and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04149340v2</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03987284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Stable Signature: Rooting Watermarks in Latent Diffusion Models</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Matthijs Douze</w:t>
+                <w:t xml:space="preserve">Histoire Récente de la Sécurité des Contenus Multimédia Un Focus sur la Dissimulation d'Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenael Doerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCV 2023 - International Conference on Computer Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">GRETSI 2023 - 29e Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Grenoble, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176523v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149340v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active image indexing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthijs Douze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5346,2814 +5320,2814 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03987326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to choose your best allies for a transferable attack?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Seyed-Mohsen Moosavi-Dezfooli</w:t>
+                <w:t xml:space="preserve">The Stable Signature: Rooting Watermarks in Latent Diffusion Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Couairon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthijs Douze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCV 2023 - International Conference on Computer Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2023, Paris, France. pp.1-13</w:t>
+              <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04395797v1</w:t>
+                <w:t xml:space="preserve">hal-04176523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixer: DNN Watermarking using Image Mixup</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kassem Kallas</w:t>
+                <w:t xml:space="preserve">How to choose your best allies for a transferable attack?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Maho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyed-Mohsen Moosavi-Dezfooli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2023 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICCV 2023 - International Conference on Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Paris, France. pp.1-13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04112866v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Fingerprinting with Benign Inputs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Maho</w:t>
+                <w:t xml:space="preserve">Mixer: DNN Watermarking using Image Mixup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassem Kallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erwan Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2023 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Ialyssos, Greece. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10094751⟩</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icassp49357.2023.10095332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04112859v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04112866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three bricks to consolidate watermarks for large language models</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vivien Chappelier</w:t>
+                <w:t xml:space="preserve">Model Fingerprinting with Benign Inputs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Maho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WIFS 2023 - IEEE International Workshop on Information Forensics and Security</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2023 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Ialyssos, Greece. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10094751⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04361015v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04112859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ROSE: A RObust and SEcure DNN Watermarking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kassem Kallas</w:t>
+                <w:t xml:space="preserve">Three bricks to consolidate watermarks for large language models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chaffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Tit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Chappelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE International Workshop on Information Forensics and Security (WIFS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WIFS 2023 - IEEE International Workshop on Information Forensics and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Nuremberg, Germany. pp.1-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05111315v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04361015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Watermarking Images in Self-Supervised Latent Spaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Sablayrolles</w:t>
+                <w:t xml:space="preserve">ROSE: A RObust and SEcure DNN Watermarking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassem Kallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthijs Douze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2022 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 IEEE International Workshop on Information Forensics and Security (WIFS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Shanghai, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WIFS55849.2022.9975300⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03591396v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05111315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RoSe: A RObust and SEcure Black-Box DNN Watermarking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kassem Kallas</w:t>
+                <w:t xml:space="preserve">Watermarking Images in Self-Supervised Latent Spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Sablayrolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthijs Douze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WIFS 2022 - IEEE 14th International Workshop on Information Forensics and Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Shanghai, China. pp.1-5</w:t>
+              <w:t xml:space="preserve">ICASSP 2022 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, May 2022, Singapore, Singapore. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03806393v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03591396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empreinte de réseaux avec des entrées authentiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Maho</w:t>
+                <w:t xml:space="preserve">RoSe: A RObust and SEcure Black-Box DNN Watermarking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassem Kallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erwan Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAID 2022 - Conference on Artificial Intelligence for Defense</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DGA Maîtrise de l'Information, Nov 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">WIFS 2022 - IEEE 14th International Workshop on Information Forensics and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Shanghai, China. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03879849v1</w:t>
+                <w:t xml:space="preserve">hal-03806393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adversarial images with downscaling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Empreinte de réseaux avec des entrées authentiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Maho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Bas</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP 2022 - 29th IEEE International Conference on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Bordeaux, France. pp.1-5</w:t>
+              <w:t xml:space="preserve">CAID 2022 - Conference on Artificial Intelligence for Defense</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DGA Maîtrise de l'Information, Nov 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03806425v1</w:t>
+                <w:t xml:space="preserve">hal-03879849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatouage Numérique d'Images dans l'Espace Latent de Réseaux Auto-Supervisés</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adversarial images with downscaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matthijs Douze</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2022 - Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nancy, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">ICIP 2022 - 29th IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Bordeaux, France. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03696016v1</w:t>
+                <w:t xml:space="preserve">hal-03806425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Randomized Smoothing under Attack: How Good is it in Pratice?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Maho</w:t>
+                <w:t xml:space="preserve">Tatouage Numérique d'Images dans l'Espace Latent de Réseaux Auto-Supervisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Sablayrolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Erwan Le Merrer</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthijs Douze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2022 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Singapore, Singapore. pp.1-5</w:t>
+              <w:t xml:space="preserve">GRETSI 2022 - Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03591421v1</w:t>
+                <w:t xml:space="preserve">hal-03696016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Statistical Assessment of Neural Network Corruption Robustness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Tit</w:t>
+                <w:t xml:space="preserve">Randomized Smoothing under Attack: How Good is it in Pratice?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Maho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathias Rousset</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2021 - 35th Conference on Neural Information Processing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Sydney (virtual), Australia</w:t>
+              <w:t xml:space="preserve">ICASSP 2022 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Singapore, Singapore. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03407011v2</w:t>
+                <w:t xml:space="preserve">hal-03591421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SurFree: a fast surrogate-free black-box attack</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Maho</w:t>
+                <w:t xml:space="preserve">Efficient Statistical Assessment of Neural Network Corruption Robustness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Tit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Erwan Le Merrer</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CVPR 2021 - Conference on Computer Vision and Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Virtual, France. pp.10430--10439</w:t>
+              <w:t xml:space="preserve">NeurIPS 2021 - 35th Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Sydney (virtual), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03177639v1</w:t>
+                <w:t xml:space="preserve">hal-03407011v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation statistique efficace de la robustesse de classifieurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Tit</w:t>
+                <w:t xml:space="preserve">SurFree: a fast surrogate-free black-box attack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Maho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Louis-Marie Traonouez</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAID 2021 - Conference on Artificial Intelligence for Defense</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DGA, DGNUM, Ministère des Armées, Nov 2021, Rennes, France. pp.1-11</w:t>
+              <w:t xml:space="preserve">CVPR 2021 - Conference on Computer Vision and Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtual, France. pp.10430--10439</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03462156v1</w:t>
+                <w:t xml:space="preserve">hal-03177639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RoBIC: A benchmark suite for assessing classifiers robustness</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Bonnet</w:t>
+                <w:t xml:space="preserve">Évaluation statistique efficace de la robustesse de classifieurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Tit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Erwan Le Merrer</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Marie Traonouez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP 2021 - IEEE International Conference on Image Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CAID 2021 - Conference on Artificial Intelligence for Defense</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DGA, DGNUM, Ministère des Armées, Nov 2021, Rennes, France. pp.1-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03234791v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patch Replacement: A Transformation-based Method to Improve Robustness against Adversarial Attacks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannis Avrithis</w:t>
+                <w:t xml:space="preserve">RoBIC: A benchmark suite for assessing classifiers robustness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Maho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Amsaleg</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trustworthy AI 2021 - 1st International Workshop on Trustworthy AI for Multimedia Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3475731.3484955⟩</w:t>
+              <w:t xml:space="preserve">ICIP 2021 - IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Anchorage, Alaska, United States. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP42928.2021.9506053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03363999v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03234791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forensics Through Stega Glasses: the Case of Adversarial Images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Bonnet</w:t>
+                <w:t xml:space="preserve">Patch Replacement: A Transformation-based Method to Improve Robustness against Adversarial Attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanwei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Avrithis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Bas</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPR-MMForWILD 2020 - Workshop MultiMedia FORensics in the WILD</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trustworthy AI 2021 - 1st International Workshop on Trustworthy AI for Multimedia Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Virtual, China. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3475731.3484955⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03047954v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fooling an Automatic Image Quality Estimator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Bonnet</w:t>
+                <w:t xml:space="preserve">Forensics Through Stega Glasses: the Case of Adversarial Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MediaEval 2020 - MediaEval Benchmarking Intiative for Multimedia Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Online, United States. pp.1-4</w:t>
+              <w:t xml:space="preserve">ICPR-MMForWILD 2020 - Workshop MultiMedia FORensics in the WILD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Milan, Italy. pp.1-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03132891v1</w:t>
+                <w:t xml:space="preserve">hal-03047954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What if Adversarial Samples were Digital Images?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Bonnet</w:t>
+                <w:t xml:space="preserve">Fooling an Automatic Image Quality Estimator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IH&amp;MMSEC 2020 - 8th ACM Workshop on Information Hiding and Multimedia Security</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MediaEval 2020 - MediaEval Benchmarking Intiative for Multimedia Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Online, United States. pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02553006v2</w:t>
+                <w:t xml:space="preserve">hal-03132891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Et si les images adverses étaient des images ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What if Adversarial Samples were Digital Images?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la conférence CAID 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IH&amp;MMSEC 2020 - 8th ACM Workshop on Information Hiding and Multimedia Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Denver, France. pp.1-11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3369412.3395062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03619035v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02553006v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Learning of Assignment and Representation for Biometric Group Membership</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Et si les images adverses étaient des images ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Amsaleg</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2020 - 45th International Conference on Acoustics, Speech, and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Actes de la conférence CAID 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02490005v1</w:t>
+                <w:t xml:space="preserve">hal-03619035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defending Adversarial Examples via DNN Bottleneck Reinforcement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Miaojing Shi</w:t>
+                <w:t xml:space="preserve">Joint Learning of Assignment and Representation for Biometric Group Membership</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzieh Gheisari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Li Li</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Multimedia Conference 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICASSP 2020 - 45th International Conference on Acoustics, Speech, and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Barcelona, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02912189v1</w:t>
+                <w:t xml:space="preserve">hal-02490005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Privacy Preserving Group Membership Verification and Identification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marzieh Gheisari</w:t>
+                <w:t xml:space="preserve">Defending Adversarial Examples via DNN Bottleneck Reinforcement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenqing Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miaojing Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Amsaleg</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CVPR 2019 - IEEE Conference on Computer Vision and Pattern Recognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM Multimedia Conference 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Seattle, United States. pp.1930-1938, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3394171.3413825⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107442v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02912189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Group Membership Verification with Privacy: Sparse or Dense?</w:t>
+                <w:t xml:space="preserve">Privacy Preserving Group Membership Verification and Identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzieh Gheisari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WIFS 2019 - IEEE International Workshop on Information Forensics and Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Delft, Netherlands. pp.1-6</w:t>
+              <w:t xml:space="preserve">CVPR 2019 - IEEE Conference on Computer Vision and Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Long Beach, United States. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02489991v2</w:t>
+                <w:t xml:space="preserve">hal-02107442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Watermarking error exponents in the presence of noise: The case of the dual hypercone detector</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Group Membership Verification with Privacy: Sparse or Dense?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzieh Gheisari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IH&amp;MMSEC'19 - 7th ACM Workshop on Information Hiding and Multimedia Security</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WIFS 2019 - IEEE International Workshop on Information Forensics and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Delft, Netherlands. pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122206v1</w:t>
+                <w:t xml:space="preserve">hal-02489991v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggregation and embedding for group membership verification</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Watermarking error exponents in the presence of noise: The case of the dual hypercone detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Slava Voloshynovskiy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2019 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2019.8682422⟩</w:t>
+              <w:t xml:space="preserve">IH&amp;MMSEC'19 - 7th ACM Workshop on Information Hiding and Multimedia Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France. pp.173-181, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3335203.3335731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02091036v3</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Diffusion: Spectral-Temporal Graph Filtering for Manifold Ranking</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Giorgos Tolias</w:t>
+                <w:t xml:space="preserve">Aggregation and embedding for group membership verification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzieh Gheisari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ondřej Chum</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Amsaleg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behrooz Razeghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slava Voloshynovskiy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACCV 2018 - Asian Conference on Computer Vision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2019 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. pp.2592-2596, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2019.8682422⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01909348v2</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091036v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Spectral Ranking for Similarity Search</w:t>
+                <w:t xml:space="preserve">Hybrid Diffusion: Spectral-Temporal Graph Filtering for Manifold Ranking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmet Iscen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Avrithis</w:t>
@@ -8167,2263 +8141,2276 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgos Tolias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondřej Chum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CVPR 2018 - IEEE Computer Vision and Pattern Recognition Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Salt Lake City, United States. pp.1-10</w:t>
+              <w:t xml:space="preserve">ACCV 2018 - Asian Conference on Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Perth, Australia. pp.1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01839744v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01909348v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Deep Neural Networks good for blind image watermarking?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vivien Chappelier</w:t>
+                <w:t xml:space="preserve">Fast Spectral Ranking for Similarity Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmet Iscen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Avrithis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgos Tolias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondřej Chum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WIFS 2018 - International Workshop on Information Forensics and Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Hong-Kong, China. pp.1-7</w:t>
+              <w:t xml:space="preserve">CVPR 2018 - IEEE Computer Vision and Pattern Recognition Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Salt Lake City, United States. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01936750v1</w:t>
+                <w:t xml:space="preserve">hal-01839744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About zero bit watermarking error exponents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are Deep Neural Networks good for blind image watermarking?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vedran Vukotić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Chappelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP2017 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">WIFS 2018 - International Workshop on Information Forensics and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Hong-Kong, China. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01512705v1</w:t>
+                <w:t xml:space="preserve">hal-01936750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic discovery of discriminative parts as a quadratic assignment problem</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">About zero bit watermarking error exponents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCV Workshops -- CEFRL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Venise, Italy. pp.1059-1068</w:t>
+              <w:t xml:space="preserve">ICASSP2017 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01623148v1</w:t>
+                <w:t xml:space="preserve">hal-01512705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Diffusion on Region Manifolds: Recovering Small Objects with Compact CNN Representations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giorgos Tolias</w:t>
+                <w:t xml:space="preserve">Automatic discovery of discriminative parts as a quadratic assignment problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sicre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Avrithis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE Conference on Computer Vision and Pattern Recognition (CVPR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">ICCV Workshops -- CEFRL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Venise, Italy. pp.1059-1068</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01505470v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex Document Classification and Localization Application on Identity Document Images</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ronan Sicre</w:t>
+                <w:t xml:space="preserve">Efficient Diffusion on Region Manifolds: Recovering Small Objects with Compact CNN Representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmet Iscen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgos Tolias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Avrithis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondřej Chum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDAR 2017 - The 14th IAPR International Conference on Document Analysis and Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Kyoto, Japan. pp.1-6</w:t>
+              <w:t xml:space="preserve">2017 IEEE Conference on Computer Vision and Pattern Recognition (CVPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01660504v1</w:t>
+                <w:t xml:space="preserve">hal-01505470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identity documents classification as an image classification problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">Complex Document Classification and Localization Application on Identity Document Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad-Montaser A.M. Awal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Ghanmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sicre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Montaser Awal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIAP 2017 - 19th International Conference on Image Analysis and Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICDAR 2017 - The 14th IAPR International Conference on Document Analysis and Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Kyoto, Japan. pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01660500v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panorama to panorama matching for location recognition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yannis Avrithis</w:t>
+                <w:t xml:space="preserve">Identity documents classification as an image classification problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sicre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Montaser Awal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ondřej Chum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM International Conference on Multimedia Retrieval (ICMR) 2017</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3078971.3079033⟩</w:t>
+              <w:t xml:space="preserve">ICIAP 2017 - 19th International Conference on Image Analysis and Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Catania, Italy. pp.602-613, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-68548-9_55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01511793v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling Group Testing Similarity Search</w:t>
+                <w:t xml:space="preserve">Panorama to panorama matching for location recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmet Iscen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Amsaleg</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgos Tolias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Avrithis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondřej Chum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM International Conference on Multimedia Retrieval 2016 </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2911996.2912010⟩</w:t>
+              <w:t xml:space="preserve">ACM International Conference on Multimedia Retrieval (ICMR) 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Bucharest, Romania. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3078971.3079033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01304287v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01511793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Large-Scale Similarity Search Using Matrix Factorization</w:t>
+                <w:t xml:space="preserve">Group Testing for Identification with Privacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmet Iscen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Rabbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE Conference on Computer Vision and Pattern Recognition (CVPR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Las Vegas, United States</w:t>
+              <w:t xml:space="preserve">ACM Workshop on Information Hiding and Multimedia Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Vigo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01294736v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309032v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentially Private Matrix Factorization using Sketching Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raghavendran Balu</w:t>
+                <w:t xml:space="preserve">Scaling Group Testing Similarity Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmet Iscen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Workshop on Information Hiding and Multimedia Security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2909827.2930793⟩</w:t>
+              <w:t xml:space="preserve">ACM International Conference on Multimedia Retrieval 2016 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, New York, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2911996.2912010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01317596v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01304287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Group Testing for Identification with Privacy</w:t>
+                <w:t xml:space="preserve">Efficient Large-Scale Similarity Search Using Matrix Factorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmet Iscen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rabbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Workshop on Information Hiding and Multimedia Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Vigo, Spain</w:t>
+              <w:t xml:space="preserve">2016 IEEE Conference on Computer Vision and Pattern Recognition (CVPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01309032v2</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sketching techniques for very large matrix factorization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+                <w:t xml:space="preserve">Differentially Private Matrix Factorization using Sketching Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raghavendran Balu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECIR 2016 - 38th European Conference on Information Retrieval </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM Workshop on Information Hiding and Multimedia Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Vigo, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2909827.2930793⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01249621v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01317596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating Local Intrinsic Dimensionality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sketching techniques for very large matrix factorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raghavendran Balu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Furon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th ACM SIGKDD International Conference on Knowledge Discovery and Data Mining, KDD'15</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECIR 2016 - 38th European Conference on Information Retrieval </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Padoue, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01159217v1</w:t>
+                <w:t xml:space="preserve">hal-01249621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instance classification with prototype selection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Perronnin</w:t>
+                <w:t xml:space="preserve">Estimating Local Intrinsic Dimensionality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Amsaleg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Chelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael E. Houle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMR - ACM International Conference on Multimedia Retrieval</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21th ACM SIGKDD International Conference on Knowledge Discovery and Data Mining, KDD'15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Aug 2015, Sidney, Australia. pp.29-38 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2783258.2783405⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00942275v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01159217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tardos codes for real</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Instance classification with prototype selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josip Krapac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Perronnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Desoubeaux</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jégou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Workshop on Information Forensics and Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Yan Lindsay Sun and Vicky H. Zhao, Dec 2014, Atlanta, United States. pp.7</w:t>
+              <w:t xml:space="preserve">ICMR - ACM International Conference on Multimedia Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01066043v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00942275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Puzzling Face Verification Algorithms for Privacy Protection</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tardos codes for real</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Desoubeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Workshop on Information Forensics and Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2014, Atlanta, United States</w:t>
+              <w:t xml:space="preserve">, Yan Lindsay Sun and Vicky H. Zhao, Dec 2014, Atlanta, United States. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01066070v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01066043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond &amp;quot;project and sign&amp;quot; for cosine estimation with binary codes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raghavendran Balu</w:t>
+                <w:t xml:space="preserve">Puzzling Face Verification Algorithms for Privacy Protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binod Bhattarai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Jégou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASPP - International Conference on Acoustics, Speech, and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, May 2014, Florence, Italy</w:t>
+              <w:t xml:space="preserve">IEEE Workshop on Information Forensics and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00942075v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01066070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orientation covariant aggregation of local descriptors with embeddings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giorgos Tolias</w:t>
+                <w:t xml:space="preserve">Beyond &amp;quot;project and sign&amp;quot; for cosine estimation with binary codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raghavendran Balu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jégou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Computer Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">ICASPP - International Conference on Acoustics, Speech, and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, May 2014, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01020823v3</w:t>
+                <w:t xml:space="preserve">hal-00942075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Group Testing Framework for Similarity Search in High-dimensional Spaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miaojing Shi</w:t>
+                <w:t xml:space="preserve">Orientation covariant aggregation of local descriptors with embeddings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgos Tolias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jégou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Multimedia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Conference on Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Zurich, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01062531v3</w:t>
+                <w:t xml:space="preserve">hal-01020823v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenging differential privacy: the case of non-interactive mechanisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raghavendran Balu</w:t>
+                <w:t xml:space="preserve">A Group Testing Framework for Similarity Search in High-dimensional Spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miaojing Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Gambs</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jégou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Symposium on Research in Computer Security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-11212-1_9⟩</w:t>
+              <w:t xml:space="preserve">ACM Multimedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Orlando, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2647868.2654895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01011346v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01062531v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche approximative de plus proches voisins efficace et sûre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Mathon</w:t>
+                <w:t xml:space="preserve">Challenging differential privacy: the case of non-interactive mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raghavendran Balu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Bringer</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gambs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Symposium on Research in Computer Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Wroclaw, Poland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-11212-1_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00823879v2</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and secure similarity search in high dimensional space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10432,1070 +10419,1087 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mathon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Workshop on Information Forensics and Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Guangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00857570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secure and Efficient Approximate Nearest Neighbors Search</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
+                <w:t xml:space="preserve">Recherche approximative de plus proches voisins efficace et sûre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mathon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bringer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st ACM Workshop on Information Hiding and Multimedia Security</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.ID238</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00817336v2</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00823879v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enlarging hacker's toolbox: deluding image recognition by attacking keypoint orientations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ewa Kijak</w:t>
+                <w:t xml:space="preserve">Secure and Efficient Approximate Nearest Neighbors Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mathon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Teddy Furon</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bringer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP - 37th International Conference on Acoustics, Speech, and Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st ACM Workshop on Information Hiding and Multimedia Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Montpellier, France. pp.175--180, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2482513.2482539⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00686809v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00817336v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical Key Length of Watermarking Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Bas</w:t>
+                <w:t xml:space="preserve">Enlarging hacker's toolbox: deluding image recognition by attacking keypoint orientations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Toan Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Kijak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Cayre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2012 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+              <w:t xml:space="preserve">ICASSP - 37th International Conference on Acoustics, Speech, and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00686813v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00686809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are 128 Bits Long Keys Possible in Watermarking?</w:t>
+                <w:t xml:space="preserve">Practical Key Length of Watermarking Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cayre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Communications and Multimedia Security (CMS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICASSP 2012 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Kyoto, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01540890v1</w:t>
+                <w:t xml:space="preserve">hal-00686813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Measure of Watermarking Security Applied on DC-DM QIM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are 128 Bits Long Keys Possible in Watermarking?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Bas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IH - Information Hiding</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Conference on Communications and Multimedia Security (CMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Canterbury, United Kingdom. pp.191-191, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-32805-3_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00702689v2</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01540890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoding Fingerprinting Using the Markov Chain Monte Carlo Method</w:t>
+                <w:t xml:space="preserve">A New Measure of Watermarking Security Applied on DC-DM QIM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Cérou</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WIFS - IEEE Workshop on Information Forensics and Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Tenerife, Spain</w:t>
+              <w:t xml:space="preserve">IH - Information Hiding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Berkeley, United States. pp.TBA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00757152v1</w:t>
+                <w:t xml:space="preserve">hal-00702689v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key Length Estimation of Zero-Bit Watermarking Schemes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Decoding Fingerprinting Using the Markov Chain Monte Carlo Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cérou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO - 20th European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Romania. pp.TBA</w:t>
+              <w:t xml:space="preserve">WIFS - IEEE Workshop on Information Forensics and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Tenerife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00728159v1</w:t>
+                <w:t xml:space="preserve">hal-00757152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-sparse coding for approximate nearest neighbor search</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Jégou</w:t>
+                <w:t xml:space="preserve">Key Length Estimation of Zero-Bit Watermarking Schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP - 37th International Conference on Acoustics, Speech, and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">EUSIPCO - 20th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Romania. pp.TBA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00661591v1</w:t>
+                <w:t xml:space="preserve">hal-00728159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Security-Oriented Picture-In-Picture Visual Modifications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ewa Kijak</w:t>
+                <w:t xml:space="preserve">Anti-sparse coding for approximate nearest neighbor search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMR - ACM International Conference on Multimedia Retrieval</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Hong-Kong, China</w:t>
+              <w:t xml:space="preserve">ICASSP - 37th International Conference on Acoustics, Speech, and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00764431v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00661591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Joint Tardos Decoding: The 'Don~Quixote' Algorithm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peter Meerwald</w:t>
+                <w:t xml:space="preserve">Security-Oriented Picture-In-Picture Visual Modifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Toan Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Amsaleg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Kijak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Hiding</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICMR - ACM International Conference on Multimedia Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Hong-Kong, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01057832v1</w:t>
+                <w:t xml:space="preserve">hal-00764431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iterative single Tardos decoder with controlled probability of false positive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Meerwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11511,416 +11515,399 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Multimedia and Expo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00581159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Asymmetric Fingerprinting Scheme based on Tardos Codes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Fontaine</w:t>
+                <w:t xml:space="preserve">Towards Joint Tardos Decoding: The 'Don~Quixote' Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Meerwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ingemar Cox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IH'11 - 13th International Conference Information Hiding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-24178-9_4⟩</w:t>
+              <w:t xml:space="preserve">Information Hiding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.28-42, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-24178-9_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00581156v2</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Group testing meets traitor tracing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peter Meerwald</w:t>
+                <w:t xml:space="preserve">An Asymmetric Fingerprinting Scheme based on Tardos Codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingemar Cox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP</w:t>
+              <w:t xml:space="preserve">IH'11 - 13th International Conference Information Hiding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Prague, Czech Republic. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5947280⟩</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-24178-9_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00580899v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00581156v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the Security and Robustness of SIFT</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ewa Kijak</w:t>
+                <w:t xml:space="preserve">Group testing meets traitor tracing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Meerwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Multimedia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Prague, Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5947280⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00505843v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00580899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deluding Image Recognition in SIFT-based CBIR Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Toan Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Kijak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11965,1271 +11952,1271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00505845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Robust and Secure Watermarking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fuchun Xie</w:t>
+                <w:t xml:space="preserve">Understanding the Security and Robustness of SIFT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Toan Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Kijak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Fontaine</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Multimedia and Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Roma, Italy</w:t>
+              <w:t xml:space="preserve">ACM Multimedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Firenze, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00505849v1</w:t>
+                <w:t xml:space="preserve">inria-00505843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenging the Security of Content Based Image Retrieval Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ewa Kijak</w:t>
+                <w:t xml:space="preserve">Towards Robust and Secure Watermarking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuchun Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Amsaleg</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MMSP - EEE International Workshop on Multimedia Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACM Multimedia and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Roma, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00505846v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00505849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Better security levels for &amp;quot;Broken Arrows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fuchun Xie</w:t>
+                <w:t xml:space="preserve">Challenging the Security of Content Based Image Retrieval Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Toan Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Kijak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Fontaine</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the SPIE : International Symposium on Electronic Imaging 2010 : Media Forensics and Security XII</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MMSP - EEE International Workshop on Multimedia Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Saint-Malo, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MMSP.2010.5661993⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00472982v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00505846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expectation Maximisation decoding of Tardos probabilistic fingerprinting code</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
+                <w:t xml:space="preserve">Better security levels for &amp;quot;Broken Arrows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuchun Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Furon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Fontaine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IS\&amp;T/SPIE International Symposium on Electronic Imaging 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, San Jose, United States</w:t>
+              <w:t xml:space="preserve">Proceedings of the SPIE : International Symposium on Electronic Imaging 2010 : Media Forensics and Security XII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, San Jose, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00504523v1</w:t>
+                <w:t xml:space="preserve">hal-00472982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le traçage de traîtres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expectation Maximisation decoding of Tardos probabilistic fingerprinting code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuchun Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium sur la Sécurité des Technologies de l'Information et des Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Rennes, France</w:t>
+              <w:t xml:space="preserve">IS\&amp;T/SPIE International Symposium on Electronic Imaging 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, San Jose, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00505885v1</w:t>
+                <w:t xml:space="preserve">inria-00504523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESTIMATING THE PROBABILITY OF FALSE ALARM FOR A ZERO-BIT WATERMARKING TECHNIQUE</w:t>
+                <w:t xml:space="preserve">Le traçage de traîtres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Cérou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Digital Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Santorini, Greece</w:t>
+              <w:t xml:space="preserve">Symposium sur la Sécurité des Technologies de l'Information et des Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00505877v1</w:t>
+                <w:t xml:space="preserve">inria-00505885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décodage EM du code de Tardos pour le fingerprinting</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ESTIMATING THE PROBABILITY OF FALSE ALARM FOR A ZERO-BIT WATERMARKING TECHNIQUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Jégourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cérou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. XXIIème colloque du GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Digital Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Santorini, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00504522v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00505877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EM Decoding of Tardos Traitor Tracing Codes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Décodage EM du code de Tardos pour le fingerprinting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luis Pérez-Freire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Multimedia and Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Princeton, United States</w:t>
+              <w:t xml:space="preserve">Proc. XXIIème colloque du GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00505875v1</w:t>
+                <w:t xml:space="preserve">inria-00504522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WORST CASE ATTACKS AGAINST BINARY PROBABILISTIC TRAITOR TRACING CODES</w:t>
+                <w:t xml:space="preserve">EM Decoding of Tardos Traitor Tracing Codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Pérez-Freire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop on Information Forensics and Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">ACM Multimedia and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Princeton, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00505886v1</w:t>
+                <w:t xml:space="preserve">inria-00505875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the minimal length of Tardos code</w:t>
+                <w:t xml:space="preserve">WORST CASE ATTACKS AGAINST BINARY PROBABILISTIC TRAITOR TRACING CODES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Pérez-Freire</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Cérou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Hiding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Darmstadt, Germany</w:t>
+              <w:t xml:space="preserve">IEEE International Workshop on Information Forensics and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00505882v1</w:t>
+                <w:t xml:space="preserve">inria-00505886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un schéma complet de traçage de documents multimédia reposant sur des versions améliorées des codes de Tardos et de la technique de tatouage &amp;quot; Broken Arrows</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimating the minimal length of Tardos code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Pérez-Freire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cérou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. XXIIème colloque du GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
+              <w:t xml:space="preserve">Information Hiding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Darmstadt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00504591v1</w:t>
+                <w:t xml:space="preserve">inria-00505882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BLIND DECODER FOR BINARY PROBABILISTIC TRAITOR TRACING CODES</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luis Pérez-Freire</w:t>
+                <w:t xml:space="preserve">Un schéma complet de traçage de documents multimédia reposant sur des versions améliorées des codes de Tardos et de la technique de tatouage &amp;quot; Broken Arrows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuchun Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop on Information Forensics and Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Proc. XXIIème colloque du GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00505890v1</w:t>
+                <w:t xml:space="preserve">inria-00504591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare event simulation for a static distribution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre del Moral</w:t>
+                <w:t xml:space="preserve">BLIND DECODER FOR BINARY PROBABILISTIC TRAITOR TRACING CODES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Pérez-Freire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Rare Event Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Rennes, France</w:t>
+              <w:t xml:space="preserve">IEEE International Workshop on Information Forensics and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00505919v1</w:t>
+                <w:t xml:space="preserve">inria-00505890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the design and optimisation of Tardos probabilistic fingerprinting codes</w:t>
               </w:r>
@@ -13304,2077 +13291,2185 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00504549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Mesures Techniques de Protection... autrement dit les DRM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rare event simulation for a static distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cérou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre del Moral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque PRIAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Grenoble, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Rare Event Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00505909v1</w:t>
+                <w:t xml:space="preserve">inria-00505919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-Off Keying Modulation and Tardos Fingerprinting</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les Mesures Techniques de Protection... autrement dit les DRM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. ACM Multimedia and Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACM, 2008, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">Colloque PRIAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00504606v1</w:t>
+                <w:t xml:space="preserve">inria-00505909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The good, the bad and the ugly: three different approaches to break their watermarking system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Le Guelvouit</w:t>
+                <w:t xml:space="preserve">On-Off Keying Modulation and Tardos Fingerprinting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuchun Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Cayre</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE 2007 - Electronic Imaging Security, Steganography, and Watermarking of Multimedia Contents IX</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proc. ACM Multimedia and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, 2008, Oxford, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00158014v1</w:t>
+                <w:t xml:space="preserve">inria-00504606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermite Polynomials as Provably Good Functions to Watermark White Gaussian Hosts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The good, the bad and the ugly: three different approaches to break their watermarking system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Le Guelvouit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cayre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. ACM Multimedia and Security</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE 2007 - Electronic Imaging Security, Steganography, and Watermarking of Multimedia Contents IX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, San Jose, United States. pp.6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.703968⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00504548v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00158014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some theoretical aspects of watermarking detection</w:t>
+                <w:t xml:space="preserve">Hermite Polynomials as Provably Good Functions to Watermark White Gaussian Hosts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Le Squin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Security, Steganography, and Watermarking of Multimedia Contents VIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SPIE, Jan 2006, San Jose, CA, USA, United States</w:t>
+              <w:t xml:space="preserve">Proc. ACM Multimedia and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, 2006, Geneva, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00083370v1</w:t>
+                <w:t xml:space="preserve">inria-00504548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On achievable security levels for lattice data hiding in the known message attack</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Some theoretical aspects of watermarking detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Squin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Multimedia and Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Geneva, Switzerland</w:t>
+              <w:t xml:space="preserve">Security, Steganography, and Watermarking of Multimedia Contents VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE, Jan 2006, San Jose, CA, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00580885v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00083370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Watermarking is not cryptography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gwenaël Doërr</w:t>
+                <w:t xml:space="preserve">On achievable security levels for lattice data hiding in the known message attack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Pérez-Freire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Perez-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. Int. Work. on Digital Watermarking, inivited talk</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Jeju island, South Korea</w:t>
+              <w:t xml:space="preserve">ACM Multimedia and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Geneva, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00504528v1</w:t>
+                <w:t xml:space="preserve">inria-00580885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Watermarking security part I: theory</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Fontaine</w:t>
+                <w:t xml:space="preserve">Watermarking is not cryptography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingemar Cox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Doërr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Security, Steganography, and Watermarking of Multimedia Contents VII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2005, San Jose, CA, USA, United States. pp.746--757</w:t>
+              <w:t xml:space="preserve">Proc. Int. Work. on Digital Watermarking, inivited talk</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Jeju island, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00083329v1</w:t>
+                <w:t xml:space="preserve">inria-00504528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A survey of watermarking security</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Watermarking security part I: theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Digital Watermarking</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Siena, Italy, pp.201--215</w:t>
+              <w:t xml:space="preserve">Security, Steganography, and Watermarking of Multimedia Contents VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, San Jose, CA, USA, United States. pp.746--757</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00083319v1</w:t>
+                <w:t xml:space="preserve">inria-00083329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A theoretical study of watermarking security</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A survey of watermarking security</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIT 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.1868-1872</w:t>
+              <w:t xml:space="preserve">International Workshop on Digital Watermarking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Siena, Italy, pp.201--215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00158005v1</w:t>
+                <w:t xml:space="preserve">inria-00083319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Watermarking security part II: practice</w:t>
+                <w:t xml:space="preserve">A theoretical study of watermarking security</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Security, Steganography, and Watermarking of Multimedia Contents VII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2005, San Jose, CA, USA, United States. pp.758--767</w:t>
+              <w:t xml:space="preserve">ISIT 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.1868-1872</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00083335v1</w:t>
+                <w:t xml:space="preserve">hal-00158005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Watermarking attack: security of WSS techniques</w:t>
+                <w:t xml:space="preserve">Watermarking security part II: practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Digital Watermarking</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Seoul, South Corea, South Korea. pp.171--183</w:t>
+              <w:t xml:space="preserve">Security, Steganography, and Watermarking of Multimedia Contents VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, San Jose, CA, USA, United States. pp.758--767</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00083194v1</w:t>
+                <w:t xml:space="preserve">inria-00083335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Side-Informed Embedding and Polynomial Detection to Audio Watermarking</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guénolé Silvestre</w:t>
+                <w:t xml:space="preserve">Watermarking attack: security of WSS techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Conf. on Multimedia and Expo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Jul 2003, Baltimore, MY, USA, United States</w:t>
+              <w:t xml:space="preserve">International Workshop on Digital Watermarking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Seoul, South Corea, South Korea. pp.171--183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00083363v1</w:t>
+                <w:t xml:space="preserve">inria-00083194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness of an asymmetric technique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of Side-Informed Embedding and Polynomial Detection to Audio Watermarking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Mullarkey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Hurley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénolé Silvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Int. Conf. on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Sep 2003, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">Int. Conf. on Multimedia and Expo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jul 2003, Baltimore, MY, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00080811v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00083363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Watermark detector based on Nth order statistics</w:t>
+                <w:t xml:space="preserve">Robustness of an asymmetric technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Neil Hurley</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2002, Seattle, United States</w:t>
+              <w:t xml:space="preserve">IEEE Int. Conf. on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2003, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00580891v1</w:t>
+                <w:t xml:space="preserve">inria-00080811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applied public-key steganography</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Watermark detector based on Nth order statistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Duhamel</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénolé Silvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Hurley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Security and Watermarking of Multimedia Contents IV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SPIE, 2002, San Jose, CA, United States</w:t>
+              <w:t xml:space="preserve">SPIE conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00080818v1</w:t>
+                <w:t xml:space="preserve">inria-00580891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JANIS: Just Another N-order side-Informed watermarking Scheme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Applied public-key steganography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Neil Hurley</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, 2002, Rochester, NY, United States. pp.153-156</w:t>
+              <w:t xml:space="preserve">Security and Watermarking of Multimedia Contents IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE, 2002, San Jose, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00080826v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00080818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Polynomial Detectors for Side-Informed Watermarking</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">JANIS: Just Another N-order side-Informed watermarking Scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Macq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénolé Silvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Hurley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Security and Watermarking of Multimedia Contents IV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SPIE, Jan 2002, San José, CA, USA, United States. pp.311-321</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, 2002, Rochester, NY, United States. pp.153-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00080827v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00080826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness and efficiency of non-linear side-informed watermarking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improved Polynomial Detectors for Side-Informed Watermarking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Delhumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Furon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénolé Silvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guénolé Silvestre</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Neil Hurley</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Hiding Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2002, Noordwijkerhout, The Netherlands, Netherlands. pp.106--118</w:t>
+              <w:t xml:space="preserve">Security and Watermarking of Multimedia Contents IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE, Jan 2002, San José, CA, USA, United States. pp.311-321</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00083358v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00080827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An unified approach of asymmetric watermarking schemes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robustness and efficiency of non-linear side-informed watermarking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénolé Silvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Hurley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Security and Watermarking of Multimedia Contents III</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SPIE, 2001, San Jose, CA, United States</w:t>
+              <w:t xml:space="preserve">Information Hiding Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, Noordwijkerhout, The Netherlands, Netherlands. pp.106--118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00080814v1</w:t>
+                <w:t xml:space="preserve">inria-00083358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copy protection of distributed contents: an application of watermarking techniques</w:t>
+                <w:t xml:space="preserve">An unified approach of asymmetric watermarking schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Venturini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Friendly Exchanging throught the Net</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2000, Bordeaux, France, France</w:t>
+              <w:t xml:space="preserve">Security and Watermarking of Multimedia Contents III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE, 2001, San Jose, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00083343v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00080814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audio asymmetric watermarking technique</w:t>
+                <w:t xml:space="preserve">Copy protection of distributed contents: an application of watermarking techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Conf. on Audio, Speech and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Jun 2000, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">Friendly Exchanging throught the Net</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2000, Bordeaux, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00001126v1</w:t>
+                <w:t xml:space="preserve">inria-00083343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audio asymmetric watermarking technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Furon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Int. Conf. on Audio, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2000, Istanbul, Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00001126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Asymmetric Public Detection Watermarking Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15390,51 +15485,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">third Int. Workshop on Information Hiding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1999, Dresden, Germany. pp.88-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00001125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15444,51 +15539,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Neural Network Attacks and Defense: The Case of Image Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanwei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15520,161 +15615,161 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Avrithis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimedia Security 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Wiley, 2022, Multimedia Security 1: Authentication and Data Hiding, 9781789450262. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119901808.ch2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitor tracing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimedia security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03886523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attaques et défenses de réseaux de neurones profonds : le cas de la classification d'images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanwei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15720,288 +15815,288 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sécurité multimédia 1. Authentification et insertion de données cachées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 978-1-78949-026-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03430025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traçage de traîtres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">William Puech. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sécurité multimédia. Authentification et insertion de données cachées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, ISTE, pp.201-228, 2021, 978-1-78948-026-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03501336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Watermarking security</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information hiding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Artech House, 2016, Information security and privacy series, 978-1-60807-928-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01275880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre V: Les mesures techniques de protection - Une brève introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel Le Métayer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les technologies de l'information au service des droits : opportunités, défis, limites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 32, Bruylant, pp.85-90, 2010, Cahiers du Centre de recherches informatique et droit, 978-2-8027-2960-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00538241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Watermarking Security</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16034,124 +16129,124 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nedeljko Cvejic and Tapio Seppanen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Audio Watermarking Techniques and Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Information Science Reference, 2008, 978-1-59904-513-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00580838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatouage asymétrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Davoine et S. Pateux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tatouage de documents audiovisuels numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès Science, pp.215--227, 2004, Traité IC2 Information-Commande-Communication, série Traitement du Signal et de l'Image, ISBN-2-7462-0816-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00083368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16161,91 +16256,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Watermarking for alternative requirements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00084268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16255,105 +16350,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binary Tardos Codes and Zero-bit Watermarking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Signal and Image Processing. Université de Rennes 1, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01932766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId334"/>
+      <w:footerReference w:type="default" r:id="rId335"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16500,51 +16595,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012282v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Furon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2025.3553067" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04875732v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzieh Gheisari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Amirian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Amsaleg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2024.117237" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111061v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Kallas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Roux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Hamidouche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13635-024-00180-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176514v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Maho" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Merrer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tifs.2023.3301268" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467692v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bonnet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2021.3138616" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313161v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gravier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fromont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courty" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillemot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938099v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bailey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Barbe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Erfani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2020.3023274" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017171v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanwei Zhang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Avrithis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13635-020-00112-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931493v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2020.3021899" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126160v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedran Vukoti&#263;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Chappelier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e22020198" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864580v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Chelly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E Houle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-018-0578-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01481220v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Iscen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gripon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rabbat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; J&#233;gou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBDATA.2017.2677964" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391444v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Weng" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2016.2587258" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168525v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Tolias" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Bursuc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2015.06.007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836404v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00584352v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric C&#233;rou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre del Moral" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guyader" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-011-9231-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00740964v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Meerwald" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2012.2195655" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505851v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Do&#235;rr" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704157v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Charpentier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fontaine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.27.127-146" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-G3DQDMM8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784458v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335311v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/597040" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00078445v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2007.897272" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580872v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis P&#233;rez-Freire" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Perez-Gonzalez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Comesana" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00088006v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cayre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580880v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Guelvouit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083204v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Maillard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083200v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Andreaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Diehl" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00080829v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duhamel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00080835v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Barni" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Bartolini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083354v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500817v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Teglia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loubet-Moundi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourbao" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970818v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Sander" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fernandez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durmus" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthijs Douze" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168353v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Imadache" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Giboulot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49660.2025.10889821" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247290v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Dine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Faure" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3733799.3762975" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168358v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168368v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Webster" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172315v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Pufler" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Belousov" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaliy Kinakh" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slava Voloshynovskiy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04361026v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Couairon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485197v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766606v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728070v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Evennou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Kijak" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766621v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610152v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin San Roman" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hady Elsahar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre D&#233;fossez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728275v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enoal Gesny" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565441v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tit" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850574v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715340" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03987284v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rousset" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149340v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Doerr" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Puech" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176523v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03987326v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395797v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed-Mohsen Moosavi-Dezfooli" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112866v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp49357.2023.10095332" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112859v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10094751" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04361015v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaffin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111315v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIFS55849.2022.9975300" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03591396v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sablayrolles" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03806393v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879849v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03806425v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696016v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03591421v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407011v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177639v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462156v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Traonouez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03234791v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bonnet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP42928.2021.9506053" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363999v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3475731.3484955" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047954v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132891v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553006v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3369412.3395062" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03619035v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490005v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912189v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqing Liu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miaojing Shi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Li" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3394171.3413825" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107442v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489991v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122206v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3335203.3335731" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091036v3" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrooz Razeghi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8682422" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01909348v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Chum" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01839744v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01936750v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01512705v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623148v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sicre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jurie" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01505470v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01660504v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad-Montaser A.M. Awal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Ghanmi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660500v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Montaser Awal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68548-9_55" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01511793v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3078971.3079033" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01304287v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2911996.2912010" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01294736v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317596v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghavendran Balu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2909827.2930793" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01309032v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01249621v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01159217v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Houle" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2783258.2783405" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00942275v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Krapac" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Perronnin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01066043v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Desoubeaux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01066070v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binod Bhattarai" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mignon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00942075v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01020823v3" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01062531v3" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2647868.2654895" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01011346v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gambs" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11212-1_9" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823879v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mathon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bringer" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857570v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817336v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2482513.2482539" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00686809v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Toan Do" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00686813v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01540890v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32805-3_15" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702689v2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757152v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728159v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00661591v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fuchs" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764431v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057832v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24178-9_3" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00581159v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00581156v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingemar Cox" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24178-9_4" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580899v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5947280" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505843v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505845v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505849v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuchun Xie" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505846v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP.2010.5661993" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472982v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504523v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505885v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505877v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille J&#233;gourel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504522v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505875v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505886v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505882v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504591v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505890v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505919v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504549v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505909v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504606v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158014v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.703968" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504548v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083370v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Josse" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Squin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580885v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504528v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083329v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083319v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158005v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083335v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083194v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083363v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Mullarkey" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Hurley" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Silvestre" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00080811v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580891v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00080818v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00080826v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Macq" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00080827v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Delhumeau" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083358v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00080814v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Venturini" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083343v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001126v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moreau" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001125v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03852749v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119901808.ch2" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03886523v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03430025v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501336v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275880v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538241v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580838v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083368v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00084268v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01932766v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012282v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Furon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2025.3553067" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04875732v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzieh Gheisari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Amirian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Amsaleg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2024.117237" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111061v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Kallas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Roux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Hamidouche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13635-024-00180-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176514v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Maho" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Merrer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tifs.2023.3301268" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467692v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bonnet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2021.3138616" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313161v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gravier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fromont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courty" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillemot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938099v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bailey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Barbe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Erfani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2020.3023274" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017171v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanwei Zhang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Avrithis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13635-020-00112-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931493v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2020.3021899" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126160v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedran Vukoti&#263;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Chappelier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e22020198" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864580v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Chelly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E Houle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-018-0578-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01481220v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Iscen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gripon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rabbat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; J&#233;gou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBDATA.2017.2677964" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391444v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Weng" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2016.2587258" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168525v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Tolias" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Bursuc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2015.06.007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836404v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00584352v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric C&#233;rou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre del Moral" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guyader" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-011-9231-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00740964v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Meerwald" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2012.2195655" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505851v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Do&#235;rr" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704157v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Charpentier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fontaine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.27.127-146" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-G3DQDMM8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784458v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335311v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/597040" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00078445v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2007.897272" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580872v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis P&#233;rez-Freire" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Perez-Gonzalez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Comesana" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00088006v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cayre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580880v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Guelvouit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083204v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Maillard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083200v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Andreaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Diehl" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00080829v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duhamel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00080835v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Barni" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Bartolini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083354v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500817v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Teglia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loubet-Moundi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourbao" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582857v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enoal Gesny" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Giboulot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970818v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Sander" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fernandez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durmus" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthijs Douze" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168353v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Imadache" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49660.2025.10889821" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247290v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Dine" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Faure" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3733799.3762975" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168368v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Webster" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168358v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172315v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Pufler" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Belousov" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaliy Kinakh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slava Voloshynovskiy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04361026v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Couairon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766606v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728070v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Evennou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Kijak" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485197v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610152v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin San Roman" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hady Elsahar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre D&#233;fossez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766621v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565441v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tit" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728275v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850574v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715340" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03987284v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rousset" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149340v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Doerr" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Puech" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03987326v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176523v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395797v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed-Mohsen Moosavi-Dezfooli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112866v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp49357.2023.10095332" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112859v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10094751" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04361015v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaffin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111315v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIFS55849.2022.9975300" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03591396v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sablayrolles" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03806393v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879849v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03806425v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696016v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03591421v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407011v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177639v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462156v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Traonouez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03234791v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bonnet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP42928.2021.9506053" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363999v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3475731.3484955" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047954v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132891v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553006v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3369412.3395062" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03619035v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490005v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912189v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqing Liu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miaojing Shi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Li" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3394171.3413825" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107442v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489991v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122206v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3335203.3335731" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091036v3" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrooz Razeghi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8682422" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01909348v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Chum" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01839744v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01936750v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01512705v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623148v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sicre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jurie" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01505470v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01660504v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad-Montaser A.M. Awal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Ghanmi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660500v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Montaser Awal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68548-9_55" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01511793v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3078971.3079033" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01309032v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01304287v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2911996.2912010" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01294736v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317596v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghavendran Balu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2909827.2930793" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01249621v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01159217v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Houle" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2783258.2783405" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00942275v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Krapac" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Perronnin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01066043v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Desoubeaux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01066070v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binod Bhattarai" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mignon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00942075v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01020823v3" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01062531v3" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2647868.2654895" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01011346v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gambs" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11212-1_9" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857570v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mathon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823879v2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bringer" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817336v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2482513.2482539" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00686809v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Toan Do" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00686813v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01540890v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32805-3_15" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702689v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757152v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728159v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00661591v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fuchs" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764431v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00581159v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057832v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24178-9_3" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00581156v2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingemar Cox" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24178-9_4" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580899v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5947280" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505845v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505843v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505849v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuchun Xie" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505846v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP.2010.5661993" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472982v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504523v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505885v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505877v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille J&#233;gourel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504522v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505875v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505886v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505882v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504591v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505890v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504549v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505919v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505909v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504606v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158014v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.703968" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504548v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083370v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Josse" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Squin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580885v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504528v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083329v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083319v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158005v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083335v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083194v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083363v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Mullarkey" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Hurley" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Silvestre" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00080811v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580891v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00080818v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00080826v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Macq" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00080827v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Delhumeau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083358v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00080814v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Venturini" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083343v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001126v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moreau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001125v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03852749v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119901808.ch2" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03886523v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03430025v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501336v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275880v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538241v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580838v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083368v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00084268v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01932766v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>