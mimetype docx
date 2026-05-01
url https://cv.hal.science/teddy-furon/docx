--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -1784,235 +1784,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00836404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential Monte Carlo for rare event estimation</w:t>
+                <w:t xml:space="preserve">Towards practical joint decoding of binary Tardos fingerprinting codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Cérou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre del Moral</w:t>
+                <w:t xml:space="preserve">Peter Meerwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics and Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11222-011-9231-6⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (4), pp.1168-1180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIFS.2012.2195655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00584352v1</w:t>
+                <w:t xml:space="preserve">hal-00740964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards practical joint decoding of binary Tardos fingerprinting codes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sequential Monte Carlo for rare event estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cérou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre del Moral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Furon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Meerwald</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Teddy Furon</w:t>
+                <w:t xml:space="preserve">Arnaud Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7 (4), pp.1168-1180. </w:t>
+              <w:t xml:space="preserve">Statistics and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (3), pp.795-908. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIFS.2012.2195655⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11222-011-9231-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00740964v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00584352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracing pirated content on the Internet: Unwinding Ariadne's thread</w:t>
               </w:r>
@@ -2196,77 +2196,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Assessment of the Reliability for Watermarking and Fingerprinting Schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURASIP Journal on Information Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 2008 (1), pp.414962</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3661,334 +3661,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05168353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Unlearning with Model Updates Probably Aligned with Gradients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virgile Dine</w:t>
+                <w:t xml:space="preserve">BAIT: A new dnn backdoor attack using inpainted triggers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Teglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bourbao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Loubet-Moundi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charly Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AISec 2025 - 18th ACM Workshop on Artificial Intelligence and Security</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICIP 2025 - IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Anchorage (AK), United States. pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05247290v1</w:t>
+                <w:t xml:space="preserve">hal-05168358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-modal Identity Extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryan Webster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCV 2025 - International Conference on Computer Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Honololu, Hawaii, United States. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05168368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BAIT: A new dnn backdoor attack using inpainted triggers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Loubet-Moundi</w:t>
+                <w:t xml:space="preserve">Improving Unlearning with Model Updates Probably Aligned with Gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Dine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP 2025 - IEEE International Conference on Image Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AISec 2025 - 18th ACM Workshop on Artificial Intelligence and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Taipei, Taiwan. pp.4889-4891, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3733799.3762975⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05168358v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05247290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Task-Agnostic Attacks Against Vision Foundation Models</w:t>
               </w:r>
@@ -4482,273 +4482,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04485197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proactive Detection of Voice Cloning with Localized Watermarking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robin San Roman</w:t>
+                <w:t xml:space="preserve">Watermarking Makes Language Models Radioactive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Sander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Défossez</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Durmus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthijs Douze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICML 2024 - 41st International Conference on Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PMLR, Jul 2024, Vienna, Austria. pp.1-17</w:t>
+              <w:t xml:space="preserve">NeurIPS 2024 - 38th Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Vancouver, Canada. pp.1-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04610152v1</w:t>
+                <w:t xml:space="preserve">hal-04766621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Watermarking Makes Language Models Radioactive</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tom Sander</w:t>
+                <w:t xml:space="preserve">Proactive Detection of Voice Cloning with Localized Watermarking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin San Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matthijs Douze</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hady Elsahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Défossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2024 - 38th Conference on Neural Information Processing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Vancouver, Canada. pp.1-35</w:t>
+              <w:t xml:space="preserve">ICML 2024 - 41st International Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PMLR, Jul 2024, Vienna, Austria. pp.1-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04766621v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Reliability Estimation for Neural Networks with Adversarial Attack-Driven Importance Sampling</w:t>
               </w:r>
@@ -5441,317 +5441,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04176523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to choose your best allies for a transferable attack?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Seyed-Mohsen Moosavi-Dezfooli</w:t>
+                <w:t xml:space="preserve">Mixer: DNN Watermarking using Image Mixup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassem Kallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCV 2023 - International Conference on Computer Vision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2023 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Ialyssos, Greece. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icassp49357.2023.10095332⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04395797v1</w:t>
+                <w:t xml:space="preserve">hal-04112866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixer: DNN Watermarking using Image Mixup</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kassem Kallas</w:t>
+                <w:t xml:space="preserve">Model Fingerprinting with Benign Inputs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Maho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2023 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Ialyssos, Greece. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/icassp49357.2023.10095332⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10094751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04112866v1</w:t>
+                <w:t xml:space="preserve">hal-04112859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Fingerprinting with Benign Inputs</w:t>
+                <w:t xml:space="preserve">How to choose your best allies for a transferable attack?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Maho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyed-Mohsen Moosavi-Dezfooli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erwan Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2023 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICCV 2023 - International Conference on Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Paris, France. pp.1-13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04112859v1</w:t>
+                <w:t xml:space="preserve">hal-04395797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three bricks to consolidate watermarks for large language models</w:t>
               </w:r>
@@ -5852,239 +5852,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04361015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ROSE: A RObust and SEcure DNN Watermarking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kassem Kallas</w:t>
+                <w:t xml:space="preserve">Watermarking Images in Self-Supervised Latent Spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Sablayrolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthijs Douze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE International Workshop on Information Forensics and Security (WIFS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICASSP 2022 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, May 2022, Singapore, Singapore. pp.1-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05111315v1</w:t>
+                <w:t xml:space="preserve">hal-03591396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Watermarking Images in Self-Supervised Latent Spaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Sablayrolles</w:t>
+                <w:t xml:space="preserve">ROSE: A RObust and SEcure DNN Watermarking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassem Kallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthijs Douze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2022 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 IEEE International Workshop on Information Forensics and Security (WIFS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Shanghai, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WIFS55849.2022.9975300⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03591396v1</w:t>
+                <w:t xml:space="preserve">hal-05111315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RoSe: A RObust and SEcure Black-Box DNN Watermarking</w:t>
               </w:r>
@@ -6355,51 +6355,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatouage Numérique d'Images dans l'Espace Latent de Réseaux Auto-Supervisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sablayrolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6647,230 +6647,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03407011v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SurFree: a fast surrogate-free black-box attack</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Maho</w:t>
+                <w:t xml:space="preserve">Évaluation statistique efficace de la robustesse de classifieurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Tit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Erwan Le Merrer</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Marie Traonouez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CVPR 2021 - Conference on Computer Vision and Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Virtual, France. pp.10430--10439</w:t>
+              <w:t xml:space="preserve">CAID 2021 - Conference on Artificial Intelligence for Defense</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DGA, DGNUM, Ministère des Armées, Nov 2021, Rennes, France. pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03177639v1</w:t>
+                <w:t xml:space="preserve">hal-03462156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation statistique efficace de la robustesse de classifieurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Tit</w:t>
+                <w:t xml:space="preserve">SurFree: a fast surrogate-free black-box attack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Maho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Louis-Marie Traonouez</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAID 2021 - Conference on Artificial Intelligence for Defense</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DGA, DGNUM, Ministère des Armées, Nov 2021, Rennes, France. pp.1-11</w:t>
+              <w:t xml:space="preserve">CVPR 2021 - Conference on Computer Vision and Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtual, France. pp.10430--10439</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03462156v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03177639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RoBIC: A benchmark suite for assessing classifiers robustness</w:t>
               </w:r>
@@ -7875,380 +7875,354 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02489991v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Watermarking error exponents in the presence of noise: The case of the dual hypercone detector</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aggregation and embedding for group membership verification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzieh Gheisari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Amsaleg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behrooz Razeghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slava Voloshynovskiy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IH&amp;MMSEC'19 - 7th ACM Workshop on Information Hiding and Multimedia Security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3335203.3335731⟩</w:t>
+              <w:t xml:space="preserve">ICASSP 2019 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. pp.2592-2596, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2019.8682422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122206v1</w:t>
+                <w:t xml:space="preserve">hal-02091036v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggregation and embedding for group membership verification</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Watermarking error exponents in the presence of noise: The case of the dual hypercone detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Slava Voloshynovskiy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2019 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. pp.2592-2596, </w:t>
+              <w:t xml:space="preserve">IH&amp;MMSEC'19 - 7th ACM Workshop on Information Hiding and Multimedia Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France. pp.173-181, </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2019.8682422⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3335203.3335731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02091036v3</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Diffusion: Spectral-Temporal Graph Filtering for Manifold Ranking</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Giorgos Tolias</w:t>
+                <w:t xml:space="preserve">Are Deep Neural Networks good for blind image watermarking?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vedran Vukotić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Chappelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ondřej Chum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACCV 2018 - Asian Conference on Computer Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Perth, Australia. pp.1-16</w:t>
+              <w:t xml:space="preserve">WIFS 2018 - International Workshop on Information Forensics and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Hong-Kong, China. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01909348v2</w:t>
+                <w:t xml:space="preserve">hal-01936750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Spectral Ranking for Similarity Search</w:t>
+                <w:t xml:space="preserve">Hybrid Diffusion: Spectral-Temporal Graph Filtering for Manifold Ranking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmet Iscen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Avrithis</w:t>
@@ -8262,379 +8236,405 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgos Tolias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondřej Chum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CVPR 2018 - IEEE Computer Vision and Pattern Recognition Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Salt Lake City, United States. pp.1-10</w:t>
+              <w:t xml:space="preserve">ACCV 2018 - Asian Conference on Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Perth, Australia. pp.1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01839744v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01909348v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Deep Neural Networks good for blind image watermarking?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vivien Chappelier</w:t>
+                <w:t xml:space="preserve">Fast Spectral Ranking for Similarity Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmet Iscen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Avrithis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgos Tolias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondřej Chum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WIFS 2018 - International Workshop on Information Forensics and Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Hong-Kong, China. pp.1-7</w:t>
+              <w:t xml:space="preserve">CVPR 2018 - IEEE Computer Vision and Pattern Recognition Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Salt Lake City, United States. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01936750v1</w:t>
+                <w:t xml:space="preserve">hal-01839744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About zero bit watermarking error exponents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic discovery of discriminative parts as a quadratic assignment problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sicre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Avrithis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP2017 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">ICCV Workshops -- CEFRL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Venise, Italy. pp.1059-1068</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01512705v1</w:t>
+                <w:t xml:space="preserve">hal-01623148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic discovery of discriminative parts as a quadratic assignment problem</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">About zero bit watermarking error exponents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCV Workshops -- CEFRL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Venise, Italy. pp.1059-1068</w:t>
+              <w:t xml:space="preserve">ICASSP2017 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01623148v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Diffusion on Region Manifolds: Recovering Small Objects with Compact CNN Representations</w:t>
               </w:r>
@@ -8672,51 +8672,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Avrithis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondřej Chum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE Conference on Computer Vision and Pattern Recognition (CVPR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8767,51 +8767,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad-Montaser A.M. Awal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Ghanmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sicre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8849,51 +8849,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identity documents classification as an image classification problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sicre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Montaser Awal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9005,51 +9005,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Avrithis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondřej Chum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM International Conference on Multimedia Retrieval (ICMR) 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Bucharest, Romania. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9678,420 +9678,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01159217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instance classification with prototype selection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Perronnin</w:t>
+                <w:t xml:space="preserve">Beyond &amp;quot;project and sign&amp;quot; for cosine estimation with binary codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raghavendran Balu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jégou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMR - ACM International Conference on Multimedia Retrieval</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">ICASPP - International Conference on Acoustics, Speech, and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, May 2014, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00942275v1</w:t>
+                <w:t xml:space="preserve">hal-00942075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tardos codes for real</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Instance classification with prototype selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josip Krapac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Perronnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Desoubeaux</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jégou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Workshop on Information Forensics and Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Yan Lindsay Sun and Vicky H. Zhao, Dec 2014, Atlanta, United States. pp.7</w:t>
+              <w:t xml:space="preserve">ICMR - ACM International Conference on Multimedia Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01066043v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00942275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Puzzling Face Verification Algorithms for Privacy Protection</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tardos codes for real</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Desoubeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Workshop on Information Forensics and Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2014, Atlanta, United States</w:t>
+              <w:t xml:space="preserve">, Yan Lindsay Sun and Vicky H. Zhao, Dec 2014, Atlanta, United States. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01066070v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01066043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond &amp;quot;project and sign&amp;quot; for cosine estimation with binary codes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raghavendran Balu</w:t>
+                <w:t xml:space="preserve">Puzzling Face Verification Algorithms for Privacy Protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binod Bhattarai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Jégou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASPP - International Conference on Acoustics, Speech, and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, May 2014, Florence, Italy</w:t>
+              <w:t xml:space="preserve">IEEE Workshop on Information Forensics and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00942075v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01066070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orientation covariant aggregation of local descriptors with embeddings</w:t>
               </w:r>
@@ -10374,243 +10374,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01011346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and secure similarity search in high dimensional space</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recherche approximative de plus proches voisins efficace et sûre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mathon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Mathon</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bringer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop on Information Forensics and Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Guangzhou, China</w:t>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.ID238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00857570v1</w:t>
+                <w:t xml:space="preserve">hal-00823879v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche approximative de plus proches voisins efficace et sûre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast and secure similarity search in high dimensional space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Furon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Amsaleg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mathon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Bringer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.ID238</w:t>
+              <w:t xml:space="preserve">IEEE International Workshop on Information Forensics and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Guangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00823879v2</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00857570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secure and Efficient Approximate Nearest Neighbors Search</w:t>
               </w:r>
@@ -10635,51 +10635,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bringer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st ACM Workshop on Information Hiding and Multimedia Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Montpellier, France. pp.175--180, </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10707,321 +10707,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00817336v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enlarging hacker's toolbox: deluding image recognition by attacking keypoint orientations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Amsaleg</w:t>
+                <w:t xml:space="preserve">Practical Key Length of Watermarking Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cayre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP - 37th International Conference on Acoustics, Speech, and Signal Processing</w:t>
+              <w:t xml:space="preserve">ICASSP 2012 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00686809v1</w:t>
+                <w:t xml:space="preserve">hal-00686813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical Key Length of Watermarking Systems</w:t>
+                <w:t xml:space="preserve">Are 128 Bits Long Keys Possible in Watermarking?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Cayre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2012 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Conference on Communications and Multimedia Security (CMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Canterbury, United Kingdom. pp.191-191, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-32805-3_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00686813v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01540890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are 128 Bits Long Keys Possible in Watermarking?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Bas</w:t>
+                <w:t xml:space="preserve">Enlarging hacker's toolbox: deluding image recognition by attacking keypoint orientations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Toan Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Kijak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Communications and Multimedia Security (CMS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICASSP - 37th International Conference on Acoustics, Speech, and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Kyoto, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01540890v1</w:t>
+                <w:t xml:space="preserve">hal-00686809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Measure of Watermarking Security Applied on DC-DM QIM</w:t>
               </w:r>
@@ -11102,64 +11102,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decoding Fingerprinting Using the Markov Chain Monte Carlo Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cérou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WIFS - IEEE Workshop on Information Forensics and Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Tenerife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11361,51 +11361,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Security-Oriented Picture-In-Picture Visual Modifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Toan Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11469,51 +11469,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iterative single Tardos decoder with controlled probability of false positive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Meerwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11551,51 +11551,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Joint Tardos Decoding: The 'Don~Quixote' Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Meerwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11759,51 +11759,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Group testing meets traitor tracing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Meerwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11850,51 +11850,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deluding Image Recognition in SIFT-based CBIR Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Toan Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Kijak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11958,51 +11958,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the Security and Robustness of SIFT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Toan Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Kijak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12155,619 +12155,619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00505849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenging the Security of Content Based Image Retrieval Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ewa Kijak</w:t>
+                <w:t xml:space="preserve">Better security levels for &amp;quot;Broken Arrows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuchun Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Amsaleg</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MMSP - EEE International Workshop on Multimedia Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the SPIE : International Symposium on Electronic Imaging 2010 : Media Forensics and Security XII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, San Jose, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00505846v1</w:t>
+                <w:t xml:space="preserve">hal-00472982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Better security levels for &amp;quot;Broken Arrows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fuchun Xie</w:t>
+                <w:t xml:space="preserve">Challenging the Security of Content Based Image Retrieval Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Toan Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Kijak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Fontaine</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the SPIE : International Symposium on Electronic Imaging 2010 : Media Forensics and Security XII</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MMSP - EEE International Workshop on Multimedia Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Saint-Malo, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MMSP.2010.5661993⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00472982v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00505846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expectation Maximisation decoding of Tardos probabilistic fingerprinting code</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le traçage de traîtres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IS\&amp;T/SPIE International Symposium on Electronic Imaging 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, San Jose, United States</w:t>
+              <w:t xml:space="preserve">Symposium sur la Sécurité des Technologies de l'Information et des Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00504523v1</w:t>
+                <w:t xml:space="preserve">inria-00505885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le traçage de traîtres</w:t>
+                <w:t xml:space="preserve">ESTIMATING THE PROBABILITY OF FALSE ALARM FOR A ZERO-BIT WATERMARKING TECHNIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Jégourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cérou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium sur la Sécurité des Technologies de l'Information et des Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Rennes, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Digital Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Santorini, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00505885v1</w:t>
+                <w:t xml:space="preserve">inria-00505877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESTIMATING THE PROBABILITY OF FALSE ALARM FOR A ZERO-BIT WATERMARKING TECHNIQUE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Décodage EM du code de Tardos pour le fingerprinting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Cérou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Digital Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Santorini, Greece</w:t>
+              <w:t xml:space="preserve">Proc. XXIIème colloque du GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00505877v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00504522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décodage EM du code de Tardos pour le fingerprinting</w:t>
+                <w:t xml:space="preserve">Expectation Maximisation decoding of Tardos probabilistic fingerprinting code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuchun Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. XXIIème colloque du GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
+              <w:t xml:space="preserve">IS\&amp;T/SPIE International Symposium on Electronic Imaging 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, San Jose, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00504522v1</w:t>
+                <w:t xml:space="preserve">inria-00504523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EM Decoding of Tardos Traitor Tracing Codes</w:t>
               </w:r>
@@ -12829,312 +12829,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00505875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WORST CASE ATTACKS AGAINST BINARY PROBABILISTIC TRAITOR TRACING CODES</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un schéma complet de traçage de documents multimédia reposant sur des versions améliorées des codes de Tardos et de la technique de tatouage &amp;quot; Broken Arrows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuchun Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luis Pérez-Freire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop on Information Forensics and Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Proc. XXIIème colloque du GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00505886v1</w:t>
+                <w:t xml:space="preserve">inria-00504591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the minimal length of Tardos code</w:t>
+                <w:t xml:space="preserve">WORST CASE ATTACKS AGAINST BINARY PROBABILISTIC TRAITOR TRACING CODES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Pérez-Freire</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Cérou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Hiding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Darmstadt, Germany</w:t>
+              <w:t xml:space="preserve">IEEE International Workshop on Information Forensics and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00505882v1</w:t>
+                <w:t xml:space="preserve">inria-00505886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un schéma complet de traçage de documents multimédia reposant sur des versions améliorées des codes de Tardos et de la technique de tatouage &amp;quot; Broken Arrows</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimating the minimal length of Tardos code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Pérez-Freire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cérou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. XXIIème colloque du GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
+              <w:t xml:space="preserve">Information Hiding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Darmstadt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00504591v1</w:t>
+                <w:t xml:space="preserve">inria-00505882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BLIND DECODER FOR BINARY PROBABILISTIC TRAITOR TRACING CODES</w:t>
               </w:r>
@@ -13215,64 +13215,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the design and optimisation of Tardos probabilistic fingerprinting codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cérou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. of the 10th Information Hiding Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Santa Barbara, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13291,204 +13291,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00504549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare event simulation for a static distribution</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les Mesures Techniques de Protection... autrement dit les DRM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Rare Event Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Rennes, France</w:t>
+              <w:t xml:space="preserve">Colloque PRIAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00505919v1</w:t>
+                <w:t xml:space="preserve">inria-00505909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Mesures Techniques de Protection... autrement dit les DRM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rare event simulation for a static distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cérou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre del Moral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque PRIAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Grenoble, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Rare Event Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00505909v1</w:t>
+                <w:t xml:space="preserve">inria-00505919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-Off Keying Modulation and Tardos Fingerprinting</w:t>
               </w:r>
@@ -14185,217 +14185,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00083319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A theoretical study of watermarking security</w:t>
+                <w:t xml:space="preserve">Watermarking security part II: practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIT 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.1868-1872</w:t>
+              <w:t xml:space="preserve">Security, Steganography, and Watermarking of Multimedia Contents VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, San Jose, CA, USA, United States. pp.758--767</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00158005v1</w:t>
+                <w:t xml:space="preserve">inria-00083335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Watermarking security part II: practice</w:t>
+                <w:t xml:space="preserve">A theoretical study of watermarking security</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Security, Steganography, and Watermarking of Multimedia Contents VII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2005, San Jose, CA, USA, United States. pp.758--767</w:t>
+              <w:t xml:space="preserve">ISIT 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.1868-1872</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00083335v1</w:t>
+                <w:t xml:space="preserve">hal-00158005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Watermarking attack: security of WSS techniques</w:t>
               </w:r>
@@ -16595,51 +16595,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012282v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Furon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2025.3553067" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04875732v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzieh Gheisari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Amirian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Amsaleg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2024.117237" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111061v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Kallas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Roux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Hamidouche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13635-024-00180-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176514v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Maho" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Merrer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tifs.2023.3301268" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467692v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bonnet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2021.3138616" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313161v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gravier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fromont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courty" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillemot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938099v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bailey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Barbe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Erfani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2020.3023274" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017171v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanwei Zhang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Avrithis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13635-020-00112-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931493v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2020.3021899" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126160v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedran Vukoti&#263;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Chappelier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e22020198" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864580v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Chelly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E Houle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-018-0578-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01481220v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Iscen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gripon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rabbat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; J&#233;gou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBDATA.2017.2677964" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391444v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Weng" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2016.2587258" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168525v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Tolias" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Bursuc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2015.06.007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836404v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00584352v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric C&#233;rou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre del Moral" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guyader" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-011-9231-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00740964v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Meerwald" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2012.2195655" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505851v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Do&#235;rr" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704157v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Charpentier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fontaine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.27.127-146" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-G3DQDMM8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784458v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335311v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/597040" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00078445v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2007.897272" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580872v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis P&#233;rez-Freire" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Perez-Gonzalez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Comesana" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00088006v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cayre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580880v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Guelvouit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083204v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Maillard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083200v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Andreaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Diehl" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00080829v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duhamel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00080835v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Barni" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Bartolini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083354v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500817v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Teglia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loubet-Moundi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourbao" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582857v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enoal Gesny" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Giboulot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970818v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Sander" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fernandez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durmus" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthijs Douze" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168353v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Imadache" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49660.2025.10889821" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247290v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Dine" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Faure" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3733799.3762975" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168368v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Webster" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168358v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172315v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Pufler" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Belousov" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaliy Kinakh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slava Voloshynovskiy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04361026v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Couairon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766606v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728070v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Evennou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Kijak" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485197v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610152v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin San Roman" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hady Elsahar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre D&#233;fossez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766621v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565441v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tit" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728275v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850574v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715340" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03987284v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rousset" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149340v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Doerr" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Puech" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03987326v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176523v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395797v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed-Mohsen Moosavi-Dezfooli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112866v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp49357.2023.10095332" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112859v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10094751" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04361015v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaffin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111315v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIFS55849.2022.9975300" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03591396v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sablayrolles" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03806393v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879849v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03806425v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696016v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03591421v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407011v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177639v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462156v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Traonouez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03234791v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bonnet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP42928.2021.9506053" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363999v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3475731.3484955" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047954v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132891v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553006v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3369412.3395062" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03619035v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490005v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912189v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqing Liu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miaojing Shi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Li" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3394171.3413825" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107442v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489991v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122206v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3335203.3335731" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091036v3" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrooz Razeghi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8682422" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01909348v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Chum" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01839744v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01936750v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01512705v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623148v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sicre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jurie" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01505470v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01660504v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad-Montaser A.M. Awal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Ghanmi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660500v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Montaser Awal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68548-9_55" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01511793v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3078971.3079033" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01309032v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01304287v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2911996.2912010" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01294736v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317596v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghavendran Balu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2909827.2930793" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01249621v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01159217v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Houle" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2783258.2783405" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00942275v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Krapac" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Perronnin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01066043v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Desoubeaux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01066070v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binod Bhattarai" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mignon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00942075v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01020823v3" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01062531v3" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2647868.2654895" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01011346v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gambs" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11212-1_9" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857570v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mathon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823879v2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bringer" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817336v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2482513.2482539" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00686809v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Toan Do" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00686813v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01540890v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32805-3_15" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702689v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757152v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728159v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00661591v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fuchs" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764431v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00581159v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057832v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24178-9_3" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00581156v2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingemar Cox" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24178-9_4" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580899v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5947280" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505845v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505843v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505849v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuchun Xie" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505846v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP.2010.5661993" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472982v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504523v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505885v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505877v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille J&#233;gourel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504522v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505875v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505886v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505882v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504591v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505890v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504549v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505919v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505909v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504606v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158014v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.703968" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504548v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083370v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Josse" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Squin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580885v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504528v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083329v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083319v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158005v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083335v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083194v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083363v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Mullarkey" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Hurley" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Silvestre" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00080811v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580891v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00080818v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00080826v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Macq" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00080827v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Delhumeau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083358v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00080814v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Venturini" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083343v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001126v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moreau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001125v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03852749v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119901808.ch2" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03886523v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03430025v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501336v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275880v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538241v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580838v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083368v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00084268v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01932766v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012282v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Furon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2025.3553067" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04875732v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzieh Gheisari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Amirian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Amsaleg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2024.117237" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111061v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Kallas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Roux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Hamidouche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13635-024-00180-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176514v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Maho" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Merrer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tifs.2023.3301268" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467692v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bonnet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2021.3138616" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313161v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gravier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fromont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courty" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillemot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938099v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bailey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Barbe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Erfani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2020.3023274" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017171v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanwei Zhang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Avrithis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13635-020-00112-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931493v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2020.3021899" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126160v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedran Vukoti&#263;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Chappelier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e22020198" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864580v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Chelly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E Houle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-018-0578-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01481220v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Iscen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gripon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rabbat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; J&#233;gou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBDATA.2017.2677964" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391444v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Weng" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2016.2587258" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168525v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Tolias" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Bursuc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2015.06.007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836404v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00740964v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Meerwald" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2012.2195655" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00584352v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric C&#233;rou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre del Moral" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guyader" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-011-9231-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505851v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Do&#235;rr" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704157v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Charpentier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fontaine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.27.127-146" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-G3DQDMM8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784458v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335311v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/597040" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00078445v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2007.897272" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580872v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis P&#233;rez-Freire" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Perez-Gonzalez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Comesana" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00088006v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cayre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580880v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Guelvouit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083204v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Maillard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083200v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Andreaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Diehl" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00080829v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duhamel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00080835v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Barni" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Bartolini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083354v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500817v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Teglia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loubet-Moundi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourbao" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582857v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enoal Gesny" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Giboulot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970818v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Sander" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fernandez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durmus" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthijs Douze" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168353v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Imadache" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49660.2025.10889821" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168358v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168368v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Webster" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247290v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Dine" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Faure" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3733799.3762975" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172315v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Pufler" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Belousov" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaliy Kinakh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slava Voloshynovskiy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04361026v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Couairon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766606v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728070v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Evennou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Kijak" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485197v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766621v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610152v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin San Roman" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hady Elsahar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre D&#233;fossez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565441v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tit" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728275v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850574v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715340" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03987284v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rousset" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149340v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Doerr" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Puech" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03987326v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176523v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112866v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp49357.2023.10095332" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112859v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10094751" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395797v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed-Mohsen Moosavi-Dezfooli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04361015v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaffin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03591396v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sablayrolles" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111315v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIFS55849.2022.9975300" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03806393v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879849v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03806425v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696016v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03591421v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407011v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462156v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Traonouez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177639v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03234791v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bonnet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP42928.2021.9506053" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363999v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3475731.3484955" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047954v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132891v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553006v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3369412.3395062" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03619035v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490005v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912189v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqing Liu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miaojing Shi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Li" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3394171.3413825" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107442v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489991v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091036v3" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrooz Razeghi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8682422" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122206v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3335203.3335731" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01936750v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01909348v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Chum" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01839744v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623148v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sicre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jurie" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01512705v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01505470v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01660504v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad-Montaser A.M. Awal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Ghanmi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660500v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Montaser Awal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68548-9_55" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01511793v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3078971.3079033" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01309032v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01304287v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2911996.2912010" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01294736v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317596v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghavendran Balu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2909827.2930793" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01249621v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01159217v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Houle" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2783258.2783405" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00942075v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00942275v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Krapac" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Perronnin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01066043v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Desoubeaux" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01066070v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binod Bhattarai" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mignon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01020823v3" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01062531v3" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2647868.2654895" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01011346v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gambs" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11212-1_9" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823879v2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mathon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bringer" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857570v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817336v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2482513.2482539" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00686813v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01540890v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32805-3_15" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00686809v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Toan Do" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702689v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757152v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728159v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00661591v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fuchs" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764431v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00581159v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057832v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24178-9_3" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00581156v2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingemar Cox" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24178-9_4" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580899v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5947280" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505845v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505843v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505849v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuchun Xie" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472982v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505846v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP.2010.5661993" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505885v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505877v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille J&#233;gourel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504522v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504523v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505875v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504591v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505886v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505882v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505890v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504549v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505909v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505919v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504606v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158014v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.703968" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504548v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083370v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Josse" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Squin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580885v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504528v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083329v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083319v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083335v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158005v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083194v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083363v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Mullarkey" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Hurley" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Silvestre" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00080811v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580891v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00080818v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00080826v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Macq" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00080827v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Delhumeau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083358v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00080814v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Venturini" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083343v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001126v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moreau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001125v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03852749v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119901808.ch2" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03886523v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03430025v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501336v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275880v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538241v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580838v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083368v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00084268v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01932766v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>