--- v2 (2026-05-01)
+++ v3 (2026-05-25)
@@ -4482,273 +4482,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04485197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Watermarking Makes Language Models Radioactive</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tom Sander</w:t>
+                <w:t xml:space="preserve">Proactive Detection of Voice Cloning with Localized Watermarking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin San Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matthijs Douze</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hady Elsahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Défossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2024 - 38th Conference on Neural Information Processing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Vancouver, Canada. pp.1-35</w:t>
+              <w:t xml:space="preserve">ICML 2024 - 41st International Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PMLR, Jul 2024, Vienna, Austria. pp.1-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04766621v1</w:t>
+                <w:t xml:space="preserve">hal-04610152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proactive Detection of Voice Cloning with Localized Watermarking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robin San Roman</w:t>
+                <w:t xml:space="preserve">Watermarking Makes Language Models Radioactive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Sander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Défossez</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Durmus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthijs Douze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICML 2024 - 41st International Conference on Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PMLR, Jul 2024, Vienna, Austria. pp.1-17</w:t>
+              <w:t xml:space="preserve">NeurIPS 2024 - 38th Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Vancouver, Canada. pp.1-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04610152v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Reliability Estimation for Neural Networks with Adversarial Attack-Driven Importance Sampling</w:t>
               </w:r>
@@ -8083,146 +8083,172 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02122206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Deep Neural Networks good for blind image watermarking?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vivien Chappelier</w:t>
+                <w:t xml:space="preserve">Hybrid Diffusion: Spectral-Temporal Graph Filtering for Manifold Ranking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmet Iscen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Avrithis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgos Tolias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondřej Chum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WIFS 2018 - International Workshop on Information Forensics and Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Hong-Kong, China. pp.1-7</w:t>
+              <w:t xml:space="preserve">ACCV 2018 - Asian Conference on Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Perth, Australia. pp.1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01936750v1</w:t>
+                <w:t xml:space="preserve">hal-01909348v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Diffusion: Spectral-Temporal Graph Filtering for Manifold Ranking</w:t>
+                <w:t xml:space="preserve">Fast Spectral Ranking for Similarity Search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmet Iscen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Avrithis</w:t>
@@ -8236,211 +8262,185 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgos Tolias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondřej Chum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACCV 2018 - Asian Conference on Computer Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Perth, Australia. pp.1-16</w:t>
+              <w:t xml:space="preserve">CVPR 2018 - IEEE Computer Vision and Pattern Recognition Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Salt Lake City, United States. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01909348v2</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Spectral Ranking for Similarity Search</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Giorgos Tolias</w:t>
+                <w:t xml:space="preserve">Are Deep Neural Networks good for blind image watermarking?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vedran Vukotić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Chappelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ondřej Chum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CVPR 2018 - IEEE Computer Vision and Pattern Recognition Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Salt Lake City, United States. pp.1-10</w:t>
+              <w:t xml:space="preserve">WIFS 2018 - International Workshop on Information Forensics and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Hong-Kong, China. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01839744v1</w:t>
+                <w:t xml:space="preserve">hal-01936750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic discovery of discriminative parts as a quadratic assignment problem</w:t>
               </w:r>
@@ -8672,51 +8672,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Avrithis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondřej Chum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE Conference on Computer Vision and Pattern Recognition (CVPR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9005,51 +9005,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Avrithis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondřej Chum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM International Conference on Multimedia Retrieval (ICMR) 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Bucharest, Romania. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12155,239 +12155,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00505849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Better security levels for &amp;quot;Broken Arrows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fuchun Xie</w:t>
+                <w:t xml:space="preserve">Challenging the Security of Content Based Image Retrieval Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Toan Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Kijak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Fontaine</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the SPIE : International Symposium on Electronic Imaging 2010 : Media Forensics and Security XII</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MMSP - EEE International Workshop on Multimedia Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Saint-Malo, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MMSP.2010.5661993⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00472982v1</w:t>
+                <w:t xml:space="preserve">inria-00505846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenging the Security of Content Based Image Retrieval Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ewa Kijak</w:t>
+                <w:t xml:space="preserve">Better security levels for &amp;quot;Broken Arrows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuchun Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Amsaleg</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MMSP - EEE International Workshop on Multimedia Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the SPIE : International Symposium on Electronic Imaging 2010 : Media Forensics and Security XII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, San Jose, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MMSP.2010.5661993⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00505846v1</w:t>
+                <w:t xml:space="preserve">hal-00472982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le traçage de traîtres</w:t>
               </w:r>
@@ -12829,312 +12829,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00505875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un schéma complet de traçage de documents multimédia reposant sur des versions améliorées des codes de Tardos et de la technique de tatouage &amp;quot; Broken Arrows</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">WORST CASE ATTACKS AGAINST BINARY PROBABILISTIC TRAITOR TRACING CODES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Pérez-Freire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. XXIIème colloque du GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
+              <w:t xml:space="preserve">IEEE International Workshop on Information Forensics and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00504591v1</w:t>
+                <w:t xml:space="preserve">inria-00505886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WORST CASE ATTACKS AGAINST BINARY PROBABILISTIC TRAITOR TRACING CODES</w:t>
+                <w:t xml:space="preserve">Estimating the minimal length of Tardos code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Pérez-Freire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cérou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop on Information Forensics and Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Information Hiding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Darmstadt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00505886v1</w:t>
+                <w:t xml:space="preserve">inria-00505882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the minimal length of Tardos code</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un schéma complet de traçage de documents multimédia reposant sur des versions améliorées des codes de Tardos et de la technique de tatouage &amp;quot; Broken Arrows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuchun Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Cérou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Hiding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Darmstadt, Germany</w:t>
+              <w:t xml:space="preserve">Proc. XXIIème colloque du GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00505882v1</w:t>
+                <w:t xml:space="preserve">inria-00504591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BLIND DECODER FOR BINARY PROBABILISTIC TRAITOR TRACING CODES</w:t>
               </w:r>
@@ -16595,51 +16595,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012282v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Furon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2025.3553067" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04875732v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzieh Gheisari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Amirian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Amsaleg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2024.117237" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111061v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Kallas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Roux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Hamidouche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13635-024-00180-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176514v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Maho" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Merrer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tifs.2023.3301268" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467692v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bonnet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2021.3138616" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313161v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gravier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fromont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courty" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillemot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938099v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bailey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Barbe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Erfani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2020.3023274" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017171v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanwei Zhang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Avrithis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13635-020-00112-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931493v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2020.3021899" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126160v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedran Vukoti&#263;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Chappelier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e22020198" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864580v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Chelly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E Houle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-018-0578-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01481220v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Iscen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gripon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rabbat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; J&#233;gou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBDATA.2017.2677964" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391444v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Weng" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2016.2587258" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168525v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Tolias" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Bursuc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2015.06.007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836404v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00740964v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Meerwald" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2012.2195655" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00584352v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric C&#233;rou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre del Moral" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guyader" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-011-9231-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505851v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Do&#235;rr" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704157v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Charpentier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fontaine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.27.127-146" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-G3DQDMM8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784458v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335311v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/597040" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00078445v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2007.897272" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580872v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis P&#233;rez-Freire" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Perez-Gonzalez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Comesana" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00088006v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cayre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580880v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Guelvouit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083204v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Maillard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083200v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Andreaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Diehl" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00080829v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duhamel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00080835v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Barni" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Bartolini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083354v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500817v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Teglia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loubet-Moundi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourbao" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582857v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enoal Gesny" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Giboulot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970818v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Sander" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fernandez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durmus" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthijs Douze" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168353v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Imadache" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49660.2025.10889821" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168358v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168368v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Webster" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247290v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Dine" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Faure" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3733799.3762975" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172315v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Pufler" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Belousov" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaliy Kinakh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slava Voloshynovskiy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04361026v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Couairon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766606v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728070v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Evennou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Kijak" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485197v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766621v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610152v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin San Roman" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hady Elsahar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre D&#233;fossez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565441v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tit" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728275v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850574v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715340" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03987284v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rousset" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149340v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Doerr" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Puech" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03987326v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176523v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112866v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp49357.2023.10095332" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112859v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10094751" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395797v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed-Mohsen Moosavi-Dezfooli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04361015v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaffin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03591396v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sablayrolles" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111315v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIFS55849.2022.9975300" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03806393v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879849v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03806425v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696016v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03591421v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407011v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462156v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Traonouez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177639v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03234791v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bonnet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP42928.2021.9506053" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363999v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3475731.3484955" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047954v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132891v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553006v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3369412.3395062" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03619035v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490005v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912189v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqing Liu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miaojing Shi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Li" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3394171.3413825" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107442v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489991v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091036v3" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrooz Razeghi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8682422" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122206v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3335203.3335731" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01936750v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01909348v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Chum" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01839744v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623148v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sicre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jurie" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01512705v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01505470v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01660504v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad-Montaser A.M. Awal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Ghanmi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660500v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Montaser Awal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68548-9_55" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01511793v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3078971.3079033" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01309032v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01304287v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2911996.2912010" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01294736v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317596v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghavendran Balu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2909827.2930793" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01249621v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01159217v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Houle" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2783258.2783405" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00942075v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00942275v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Krapac" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Perronnin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01066043v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Desoubeaux" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01066070v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binod Bhattarai" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mignon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01020823v3" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01062531v3" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2647868.2654895" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01011346v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gambs" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11212-1_9" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823879v2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mathon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bringer" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857570v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817336v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2482513.2482539" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00686813v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01540890v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32805-3_15" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00686809v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Toan Do" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702689v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757152v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728159v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00661591v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fuchs" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764431v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00581159v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057832v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24178-9_3" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00581156v2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingemar Cox" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24178-9_4" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580899v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5947280" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505845v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505843v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505849v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuchun Xie" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472982v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505846v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP.2010.5661993" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505885v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505877v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille J&#233;gourel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504522v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504523v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505875v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504591v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505886v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505882v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505890v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504549v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505909v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505919v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504606v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158014v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.703968" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504548v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083370v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Josse" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Squin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580885v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504528v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083329v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083319v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083335v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158005v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083194v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083363v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Mullarkey" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Hurley" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Silvestre" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00080811v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580891v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00080818v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00080826v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Macq" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00080827v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Delhumeau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083358v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00080814v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Venturini" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083343v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001126v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moreau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001125v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03852749v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119901808.ch2" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03886523v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03430025v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501336v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275880v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538241v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580838v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083368v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00084268v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01932766v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012282v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Furon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2025.3553067" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04875732v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzieh Gheisari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Amirian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Amsaleg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2024.117237" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111061v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Kallas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Roux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Hamidouche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13635-024-00180-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176514v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Maho" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Merrer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tifs.2023.3301268" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467692v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bonnet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2021.3138616" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313161v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gravier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fromont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courty" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillemot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938099v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bailey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Barbe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Erfani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2020.3023274" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017171v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanwei Zhang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Avrithis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13635-020-00112-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931493v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2020.3021899" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126160v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedran Vukoti&#263;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Chappelier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e22020198" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864580v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Chelly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E Houle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-018-0578-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01481220v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Iscen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gripon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rabbat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; J&#233;gou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBDATA.2017.2677964" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391444v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Weng" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2016.2587258" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168525v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Tolias" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Bursuc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2015.06.007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836404v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00740964v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Meerwald" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2012.2195655" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00584352v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric C&#233;rou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre del Moral" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guyader" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-011-9231-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505851v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Do&#235;rr" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704157v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Charpentier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fontaine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.27.127-146" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-G3DQDMM8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784458v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335311v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/597040" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00078445v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2007.897272" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580872v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis P&#233;rez-Freire" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Perez-Gonzalez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Comesana" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00088006v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cayre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580880v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Guelvouit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083204v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Maillard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083200v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Andreaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Diehl" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00080829v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duhamel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00080835v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Barni" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Bartolini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083354v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500817v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Teglia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loubet-Moundi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourbao" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582857v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enoal Gesny" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Giboulot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970818v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Sander" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fernandez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durmus" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthijs Douze" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168353v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Imadache" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49660.2025.10889821" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168358v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168368v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Webster" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247290v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Dine" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Faure" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3733799.3762975" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172315v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Pufler" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Belousov" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaliy Kinakh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slava Voloshynovskiy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04361026v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Couairon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766606v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728070v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Evennou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Kijak" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485197v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610152v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin San Roman" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hady Elsahar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre D&#233;fossez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766621v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565441v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tit" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728275v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850574v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715340" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03987284v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rousset" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149340v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Doerr" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Puech" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03987326v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176523v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112866v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp49357.2023.10095332" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112859v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10094751" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395797v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed-Mohsen Moosavi-Dezfooli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04361015v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaffin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03591396v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sablayrolles" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111315v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIFS55849.2022.9975300" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03806393v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879849v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03806425v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696016v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03591421v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407011v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462156v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Traonouez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177639v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03234791v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bonnet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP42928.2021.9506053" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363999v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3475731.3484955" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047954v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132891v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553006v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3369412.3395062" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03619035v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490005v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912189v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqing Liu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miaojing Shi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Li" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3394171.3413825" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107442v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489991v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091036v3" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrooz Razeghi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8682422" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122206v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3335203.3335731" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01909348v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Chum" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01839744v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01936750v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623148v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sicre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jurie" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01512705v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01505470v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01660504v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad-Montaser A.M. Awal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Ghanmi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660500v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Montaser Awal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68548-9_55" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01511793v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3078971.3079033" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01309032v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01304287v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2911996.2912010" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01294736v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317596v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghavendran Balu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2909827.2930793" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01249621v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01159217v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Houle" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2783258.2783405" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00942075v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00942275v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Krapac" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Perronnin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01066043v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Desoubeaux" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01066070v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binod Bhattarai" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mignon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01020823v3" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01062531v3" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2647868.2654895" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01011346v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gambs" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11212-1_9" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823879v2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mathon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bringer" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857570v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817336v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2482513.2482539" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00686813v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01540890v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32805-3_15" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00686809v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Toan Do" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702689v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757152v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728159v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00661591v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fuchs" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764431v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00581159v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057832v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24178-9_3" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00581156v2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingemar Cox" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24178-9_4" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580899v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5947280" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505845v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505843v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505849v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuchun Xie" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505846v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP.2010.5661993" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472982v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505885v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505877v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille J&#233;gourel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504522v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504523v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505875v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505886v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505882v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504591v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505890v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504549v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505909v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505919v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504606v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158014v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.703968" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504548v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083370v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Josse" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Squin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580885v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504528v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083329v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083319v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083335v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158005v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083194v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083363v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Mullarkey" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Hurley" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Silvestre" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00080811v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580891v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00080818v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00080826v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Macq" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00080827v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Delhumeau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083358v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00080814v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Venturini" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083343v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001126v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moreau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001125v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03852749v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119901808.ch2" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03886523v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03430025v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501336v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275880v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538241v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580838v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083368v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00084268v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01932766v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>