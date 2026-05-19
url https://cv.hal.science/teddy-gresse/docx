--- v0 (2026-03-26)
+++ v1 (2026-05-19)
@@ -608,260 +608,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AbriCoCoDA: A Novel Approach to Urban Heat Mitigation Through Bio-Analogous Climate Shelters</w:t>
+                <w:t xml:space="preserve">AppBenchmark: A User-Friendly Application for Urban Microclimate Models Qualification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Gresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auline Rodler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Musy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Merlier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Urban Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05172092v1</w:t>
+                <w:t xml:space="preserve">hal-05172116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AppBenchmark: A User-Friendly Application for Urban Microclimate Models Qualification</w:t>
+                <w:t xml:space="preserve">AbriCoCoDA: A Novel Approach to Urban Heat Mitigation Through Bio-Analogous Climate Shelters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Gresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateusz Bogdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Urban Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05172116v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions sur la définition d’une démarche de validation expérimentale des modèles thermo-hygro-aérauliques urbains couplés intérieur/extérieur pour l’étude du confort et de la santé des personnes en période de forte chaleur</w:t>
               </w:r>
@@ -1627,51 +1627,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMOTEP: Micro-Meteorological Model for Outdoor Thermal Environment Perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Gresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:980492fa093fb9bbe3a42842fb7d69d550a33f0b;origin=https://github.com/tgresse/IMOTEP;visit=swh:1:snp:31567163573c72b10fb079332757236b19e81a6a;anchor=swh:1:rev:eb02de24180bdc51b87828d7dab3d7a441d20648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1867,51 +1867,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879311v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#239;s Keravec-Balbot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Roupioz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Gresse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2024.105995" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920659v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Merlier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jacob" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kuznik" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2024.111316" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259408v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Roux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2022.112418" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259416v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105382" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172092v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien David" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lefevre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Galtier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Bogdan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172116v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587660v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Soriano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Sondaz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267592v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Schmitt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259440v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259427v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2021.30827" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265599v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04193207v4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023ISAL0018" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428614v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:980492fa093fb9bbe3a42842fb7d69d550a33f0b;origin=https://github.com/tgresse/IMOTEP;visit=swh:1:snp:31567163573c72b10fb079332757236b19e81a6a;anchor=swh:1:rev:eb02de24180bdc51b87828d7dab3d7a441d20648" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879311v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#239;s Keravec-Balbot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Roupioz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Gresse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2024.105995" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920659v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Merlier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jacob" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kuznik" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2024.111316" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259408v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Roux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2022.112418" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259416v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105382" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172116v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172092v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien David" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lefevre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Galtier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Bogdan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587660v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Soriano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Sondaz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267592v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Schmitt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259440v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259427v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2021.30827" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265599v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04193207v4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023ISAL0018" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428614v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:980492fa093fb9bbe3a42842fb7d69d550a33f0b;origin=https://github.com/tgresse/IMOTEP;visit=swh:1:snp:31567163573c72b10fb079332757236b19e81a6a;anchor=swh:1:rev:eb02de24180bdc51b87828d7dab3d7a441d20648" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>