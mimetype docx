--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -106,330 +106,330 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-scale interface dynamic modelling based on the geometric method of moments for a two-scale two-phase flow model with a disperse small scale</w:t>
+                <w:t xml:space="preserve">Limitation strategies for high-order discontinuous Galerkin schemes applied to an Eulerian model of polydisperse sprays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Loison</w:t>
+                <w:t xml:space="preserve">Katia Ait-Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mohamed Essadki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Teddy Pichard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1003 (A27), pp.1--42. </w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 59 (5), pp.2349-2383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2024.1200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2025057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04188956v2</w:t>
+                <w:t xml:space="preserve">hal-04374640v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limitation strategies for high-order discontinuous Galerkin schemes applied to an Eulerian model of polydisperse sprays</w:t>
+                <w:t xml:space="preserve">Small-scale interface dynamic modelling based on the geometric method of moments for a two-scale two-phase flow model with a disperse small scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Ait-Ameur</w:t>
+                <w:t xml:space="preserve">Arthur Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Pichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Essadki</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Samuel Kokh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Massot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Teddy Pichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 59 (5), pp.2349-2383. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1003 (A27), pp.1--42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/m2an/2025057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2024.1200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04374640v2</w:t>
+                <w:t xml:space="preserve">hal-04188956v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A unified two-scale gas-liquid multi-fluid model with capillarity and interface regularization through a mass transfer between scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Kokh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Pichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
@@ -463,103 +463,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An acoustic-transport splitting method for the barotropic Baer-Nunziato two-phase flow model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Ait-Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Kokh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Kokh</w:t>
+                <w:t xml:space="preserve">Marc Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marica Pelanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Pichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 72, pp.93-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
@@ -593,51 +593,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existence and uniqueness of generalized solutions to hyperbolic systems with linear fluxes and stiff sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Pichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Aguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -736,51 +736,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An asymptotic preserving well-balanced scheme for the isothermal fluid equations in low-temperature plasma applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Alvarez-Laguna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Pichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Magin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -857,51 +857,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A MOMENT CLOSURE BASED ON A PROJECTION ON THE BOUNDARY OF THE REALIZABILITY DOMAIN: 1D CASE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Pichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kinetic and Related Models </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13 (6), pp.1243-1280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -967,90 +967,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of polydisperse oscillating droplets through high order numerical methods for geometric moment equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Ait-Ameur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Ait-Ameur</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arthur Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Pichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 11th International Conference on Multiphase Flow - ICMF 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1088,64 +1088,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simple Second-Order Implicit-Explicit Asymptotic Preserving Scheme for the Hyperbolic Heat Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Pichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RGD32</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1202,51 +1202,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ON THE DISCRETIZATION OF DISCONTINUOUS SOURCES OF HYPERBOLIC BALANCE LAWS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Pichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CIMNE, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23967/eccomas.2022.172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1344,64 +1344,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Alvarez Laguna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Pichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1588,51 +1588,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188956v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Loison" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Pichard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kokh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.1200" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374640v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Ait-Ameur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Essadki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2025057" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386731v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2024.104857" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884678v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marica Pelanti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202372093" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920155v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Aguillon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Despr&#233;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Godlewski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ndjinga" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021989162150020X" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116610v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Alvarez-Laguna" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Magin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chabert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourdon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.109634" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423328v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/xx.xx.xx.xx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934500v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031921v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Reboul" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752771v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/eccomas.2022.172" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196348v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouba&#239;r Tazakkati" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Alvarez Laguna" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Massot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374640v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Ait-Ameur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Essadki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Pichard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2025057" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188956v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Loison" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kokh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.1200" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386731v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2024.104857" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884678v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marica Pelanti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202372093" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920155v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Aguillon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Despr&#233;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Godlewski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ndjinga" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021989162150020X" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116610v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Alvarez-Laguna" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Magin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chabert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourdon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.109634" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423328v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/xx.xx.xx.xx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934500v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031921v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Reboul" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752771v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/eccomas.2022.172" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196348v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouba&#239;r Tazakkati" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Alvarez Laguna" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Massot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>