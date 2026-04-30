--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -703,278 +703,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04132693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recognition of the Pseudocryptic Species Xylosandrus declivigranulatus (Schedl) as Distinct from Xylosandrus crassiusculus (Motschulsky) (Coleoptera: Curculionidae: Scolytinae: Xyleborini)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A first inference of the phylogeography of the worldwide invader Xylosandrus compactus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Urvois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah M. Smith</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Teddy Urvois</w:t>
+                <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony I. Cognato</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laure Sauné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Coleopterists Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1649/0010-065X-76.3.367⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 95 (3), pp.1217-1231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10340-021-01443-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04947437v1</w:t>
+                <w:t xml:space="preserve">hal-03609676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A first inference of the phylogeography of the worldwide invader Xylosandrus compactus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recognition of the Pseudocryptic Species Xylosandrus declivigranulatus (Schedl) as Distinct from Xylosandrus crassiusculus (Motschulsky) (Coleoptera: Curculionidae: Scolytinae: Xyleborini)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah M. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Urvois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudine Courtin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anthony I. Cognato</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 95 (3), pp.1217-1231. </w:t>
+              <w:t xml:space="preserve">The Coleopterists Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 76 (3), pp.367-374. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10340-021-01443-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1649/0010-065X-76.3.367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03609676v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04947437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate change impact on the potential geographical distribution of two invading Xylosandrus ambrosia beetles</w:t>
               </w:r>
@@ -1528,90 +1528,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting invasion history in two ambrosia beetles of the Xylosandrus genus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Urvois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sauné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. International Congress of Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Helsinki, Finland</w:t>
@@ -1634,277 +1634,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic structure of European invasive populations of two Xylosandrus species</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les alliés de nos ennemis sont-ils nos ennemis ? caractérisation des champignons associés aux Xylosandrus spp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Saune</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claudine Courtin</w:t>
+                <w:t xml:space="preserve">Pilar Fernandez-Conradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Parizat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Penaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVI National Italian Congress of Entomology (CNIE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Online, France</w:t>
+              <w:t xml:space="preserve">14. Rencontres GEFF-GFPF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Biscarosse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03593160v1</w:t>
+                <w:t xml:space="preserve">hal-04191927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les alliés de nos ennemis sont-ils nos ennemis ? caractérisation des champignons associés aux Xylosandrus spp</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marion Parizat</w:t>
+                <w:t xml:space="preserve">Genetic structure of European invasive populations of two Xylosandrus species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Urvois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Penaud</w:t>
+                <w:t xml:space="preserve">Laure Saune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Rencontres GEFF-GFPF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Biscarosse, France</w:t>
+              <w:t xml:space="preserve">XXVI National Italian Congress of Entomology (CNIE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191927v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Species distribution modelling and expansion monitoring of two invasive ambrosia beetles, Xylosandrus compactus and X. crassiusculus</w:t>
               </w:r>
@@ -2069,51 +2069,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Urvois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2378,51 +2378,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4CCE24F6"/>
+    <w:nsid w:val="07FA0582"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2609,51 +2609,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/teddy-urvois" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8520-7550" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/270546154" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05095865v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Kelly Rodriguez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo de Bonis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Mckee" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mckenna" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Urvois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/mbmg.9.128235" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04534667v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Rossi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-024-05528-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04132693v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Urvois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saun&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courtin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16993" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947437v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah M. Smith" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony I. Cognato" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1649/0010-065X-76.3.367" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609676v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saun&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Courtin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-021-01443-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232080v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kerdelhue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-80157-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03592734v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bellanger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Daubr&#233;e" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ducatillion" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621754v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Zaviezo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Retamal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fauvergue" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12537" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757005v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Girod" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Liehrmann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Turlings" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kenis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-018-1003-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171659v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593160v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saune" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191927v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Fernandez-Conradi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Parizat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Penaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790074v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roques" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171739v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1749/9782759234837/crises-sanitaires-en-agriculture" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04368466v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022ORLE1031" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/teddy-urvois" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8520-7550" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/270546154" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05095865v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Kelly Rodriguez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo de Bonis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Mckee" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mckenna" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Urvois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/mbmg.9.128235" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04534667v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Rossi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-024-05528-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04132693v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Urvois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saun&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courtin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16993" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609676v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saun&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Courtin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-021-01443-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947437v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah M. Smith" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony I. Cognato" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1649/0010-065X-76.3.367" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232080v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kerdelhue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-80157-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03592734v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bellanger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Daubr&#233;e" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ducatillion" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621754v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Zaviezo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Retamal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fauvergue" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12537" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757005v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Girod" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Liehrmann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Turlings" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kenis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-018-1003-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171659v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191927v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Fernandez-Conradi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Parizat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Penaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593160v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saune" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790074v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roques" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171739v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1749/9782759234837/crises-sanitaires-en-agriculture" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04368466v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022ORLE1031" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>