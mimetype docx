--- v1 (2026-04-30)
+++ v2 (2026-05-24)
@@ -703,278 +703,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04132693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A first inference of the phylogeography of the worldwide invader Xylosandrus compactus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recognition of the Pseudocryptic Species Xylosandrus declivigranulatus (Schedl) as Distinct from Xylosandrus crassiusculus (Motschulsky) (Coleoptera: Curculionidae: Scolytinae: Xyleborini)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah M. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Urvois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Sauné</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anthony I. Cognato</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10340-021-01443-7⟩</w:t>
+              <w:t xml:space="preserve">The Coleopterists Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 76 (3), pp.367-374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1649/0010-065X-76.3.367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03609676v1</w:t>
+                <w:t xml:space="preserve">hal-04947437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recognition of the Pseudocryptic Species Xylosandrus declivigranulatus (Schedl) as Distinct from Xylosandrus crassiusculus (Motschulsky) (Coleoptera: Curculionidae: Scolytinae: Xyleborini)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A first inference of the phylogeography of the worldwide invader Xylosandrus compactus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Urvois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah M. Smith</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Roques</w:t>
+                <w:t xml:space="preserve">Laure Sauné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony I. Cognato</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claudine Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Coleopterists Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 76 (3), pp.367-374. </w:t>
+              <w:t xml:space="preserve">Journal of Pest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 95 (3), pp.1217-1231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1649/0010-065X-76.3.367⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10340-021-01443-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04947437v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate change impact on the potential geographical distribution of two invading Xylosandrus ambrosia beetles</w:t>
               </w:r>
@@ -1528,90 +1528,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting invasion history in two ambrosia beetles of the Xylosandrus genus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Urvois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sauné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. International Congress of Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Helsinki, Finland</w:t>
@@ -1634,277 +1634,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les alliés de nos ennemis sont-ils nos ennemis ? caractérisation des champignons associés aux Xylosandrus spp</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic structure of European invasive populations of two Xylosandrus species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Urvois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pilar Fernandez-Conradi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Penaud</w:t>
+                <w:t xml:space="preserve">Laure Saune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Rencontres GEFF-GFPF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Biscarosse, France</w:t>
+              <w:t xml:space="preserve">XXVI National Italian Congress of Entomology (CNIE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04191927v1</w:t>
+                <w:t xml:space="preserve">hal-03593160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic structure of European invasive populations of two Xylosandrus species</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Roques</w:t>
+                <w:t xml:space="preserve">Les alliés de nos ennemis sont-ils nos ennemis ? caractérisation des champignons associés aux Xylosandrus spp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Fernandez-Conradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Parizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Saune</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claudine Courtin</w:t>
+                <w:t xml:space="preserve">Benjamin Penaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVI National Italian Congress of Entomology (CNIE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Online, France</w:t>
+              <w:t xml:space="preserve">14. Rencontres GEFF-GFPF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Biscarosse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03593160v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Species distribution modelling and expansion monitoring of two invasive ambrosia beetles, Xylosandrus compactus and X. crassiusculus</w:t>
               </w:r>
@@ -2069,51 +2069,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Urvois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2378,51 +2378,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="07FA0582"/>
+    <w:nsid w:val="0A18A888"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2609,51 +2609,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/teddy-urvois" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8520-7550" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/270546154" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05095865v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Kelly Rodriguez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo de Bonis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Mckee" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mckenna" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Urvois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/mbmg.9.128235" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04534667v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Rossi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-024-05528-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04132693v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Urvois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saun&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courtin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16993" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609676v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saun&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Courtin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-021-01443-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947437v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah M. Smith" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony I. Cognato" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1649/0010-065X-76.3.367" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232080v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kerdelhue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-80157-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03592734v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bellanger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Daubr&#233;e" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ducatillion" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621754v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Zaviezo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Retamal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fauvergue" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12537" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757005v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Girod" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Liehrmann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Turlings" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kenis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-018-1003-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171659v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191927v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Fernandez-Conradi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Parizat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Penaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593160v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saune" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790074v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roques" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171739v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1749/9782759234837/crises-sanitaires-en-agriculture" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04368466v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022ORLE1031" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/teddy-urvois" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8520-7550" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/270546154" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05095865v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Kelly Rodriguez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo de Bonis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Mckee" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mckenna" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Urvois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/mbmg.9.128235" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04534667v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Rossi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-024-05528-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04132693v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Urvois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saun&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courtin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16993" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947437v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah M. Smith" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony I. Cognato" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1649/0010-065X-76.3.367" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609676v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saun&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Courtin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-021-01443-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232080v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kerdelhue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-80157-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03592734v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bellanger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Daubr&#233;e" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ducatillion" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621754v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Zaviezo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Retamal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fauvergue" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12537" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757005v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Girod" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Liehrmann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Turlings" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kenis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-018-1003-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171659v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593160v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saune" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191927v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Fernandez-Conradi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Parizat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Penaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790074v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roques" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171739v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1749/9782759234837/crises-sanitaires-en-agriculture" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04368466v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022ORLE1031" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>