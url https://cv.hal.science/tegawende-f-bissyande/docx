--- v0 (2026-03-27)
+++ v1 (2026-04-27)
@@ -1343,291 +1343,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining families of android applications for extractive SPL adoption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Name suggestions during feature identification: the variclouds approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jabier Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tewfik Ziadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tegawendé Bissyandé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li Li</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yves Le Traon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPLC '16 - 20th International Systems and Software Product Line Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Beijing, China. pp.271-275, </w:t>
+              <w:t xml:space="preserve">SPLC '16 - 20th International Systems and Software Product Line Conference </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Beijing, China. pp.119-123, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2934466.2946047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2934466.2934480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01375396v1</w:t>
+                <w:t xml:space="preserve">hal-01375389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Name suggestions during feature identification: the variclouds approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mining families of android applications for extractive SPL adoption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jabier Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tewfik Ziadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tegawendé Bissyandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPLC '16 - 20th International Systems and Software Product Line Conference </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Beijing, China. pp.119-123, </w:t>
+              <w:t xml:space="preserve">SPLC '16 - 20th International Systems and Software Product Line Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Beijing, China. pp.271-275, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2934466.2934480⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2934466.2946047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01375389v1</w:t>
+                <w:t xml:space="preserve">hal-01375396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feature Location Benchmark for Software Families Using Eclipse Community Releases</w:t>
               </w:r>
@@ -1741,287 +1741,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01361265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automating the Extraction of Model-Based Software Product Lines from Model Variants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tewfik Ziadi</w:t>
+                <w:t xml:space="preserve">ApkCombiner: Combining Multiple Android Apps to Support Inter-App Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tegawendé F. Bissyandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Traon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASE 2015 - 30th IEEE/ACM International Conference on Automated Software Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ASE.2015.44⟩</w:t>
+              <w:t xml:space="preserve">30th IFIP International Information Security Conference (SEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Hamburg, Germany. pp.513-527, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-18467-8_34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01319983v1</w:t>
+                <w:t xml:space="preserve">hal-01345142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ApkCombiner: Combining Multiple Android Apps to Support Inter-App Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automating the Extraction of Model-Based Software Product Lines from Model Variants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jabier Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tewfik Ziadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tegawendé F. Bissyandé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Traon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th IFIP International Information Security Conference (SEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Hamburg, Germany. pp.513-527, </w:t>
+              <w:t xml:space="preserve">ASE 2015 - 30th IEEE/ACM International Conference on Automated Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Lincoln, Nebraska, United States. pp.396-406, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-18467-8_34⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ASE.2015.44⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01345142v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01319983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnerabilities of Government Websites in a Developing Country – The Case of Burkina Faso</w:t>
               </w:r>
@@ -2364,1537 +2364,1515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01108898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Nut, a Phonetic-based Learning System for Spoken Languages</w:t>
+                <w:t xml:space="preserve">Improving Rural Emergency Services with Cognitive Radio Networks in Sub-Saharan Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omer Landry Nguena Timo</w:t>
+                <w:t xml:space="preserve">Dramane Ouattara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Krief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Aymen Chalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tegawendé F. Bissyandé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International IEEE EAI Conference on e‐infrastructure and e‐Services for Developing Countries (AFRICOMM 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Blantyre, Malawi. pp.20-23</w:t>
+              <w:t xml:space="preserve">AFRICOMM 2013, Fifth International IEEE EAI Conference on e‐Infrastructure and e‐Services for Developing Countries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Blantyre, Malawi. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00994247v1</w:t>
+                <w:t xml:space="preserve">hal-00998859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network Structure of Social Coding in GitHub</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ferdian Thung</w:t>
+                <w:t xml:space="preserve">Improving the Performance of Message Parsers for Embedded Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jigar Solanki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Réveillère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yérom-David Bromberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tegawendé F. Bissyandé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lingxiao Jiang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Conference on Software Maintenance and Reengineering (CSMR 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Genova, Italy. pp.1-4</w:t>
+              <w:t xml:space="preserve">Symposium on Applied Computing 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Coimbra, Portugal. pp.1505</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00790772v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The NOAH Project: Giving a Chance to Threatened Species in Africa with UAVs</w:t>
+                <w:t xml:space="preserve">Network Structure of Social Coding in GitHub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivares-Mendez Miguel</w:t>
+                <w:t xml:space="preserve">Ferdian Thung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tegawendé F. Bissyandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kannan Somasundar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Klein</w:t>
+                <w:t xml:space="preserve">David Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holger Voos</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lingxiao Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International IEEE EAI Conference on e‐infrastructure and e‐Services for Developing Countries (AFRICOMM 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Blantyre, Malawi. pp.10-20</w:t>
+              <w:t xml:space="preserve">17th European Conference on Software Maintenance and Reengineering (CSMR 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Genova, Italy. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00994237v1</w:t>
+                <w:t xml:space="preserve">hal-00790772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Got issues? Who cares about it? A large scale investigation of issue trackers from GitHub</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Y Nut, a Phonetic-based Learning System for Spoken Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omer Landry Nguena Timo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tegawendé F. Bissyandé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 24th IEEE International Symposium on Software Reliability Engineering (ISSRE 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Pasadena, United States. pp.188-197</w:t>
+              <w:t xml:space="preserve">Fifth International IEEE EAI Conference on e‐infrastructure and e‐Services for Developing Countries (AFRICOMM 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Blantyre, Malawi. pp.20-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00992274v1</w:t>
+                <w:t xml:space="preserve">hal-00994247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orion: A Software Project Search Engine with Integrated Diverse Software Artifacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tegawendé F. Bissyandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdian Thung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingxiao Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th IEEE International Conference on Engineering of Complex Computer Systems (ICECSS 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Singapore, Singapore. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00809642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adoption of Software Testing in Open Source Projects A Preliminary Study on 50,000 Projects</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Got issues? Who cares about it? A large scale investigation of issue trackers from GitHub</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tegawendé F. Bissyandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingxiao Jiang</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Réveillère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Conference on Software Maintenance and Reengineering (CSMR 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Genova, Italy. pp.1-4</w:t>
+              <w:t xml:space="preserve">Proceedings of the 24th IEEE International Symposium on Software Reliability Engineering (ISSRE 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Pasadena, United States. pp.188-197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807297v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00992274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Popularity, Interoperability, and Impact of Programming Languages in 100,000 Open Source Projects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The NOAH Project: Giving a Chance to Threatened Species in Africa with UAVs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivares-Mendez Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tegawendé F. Bissyandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kannan Somasundar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Voos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th Annual International Computer Software &amp; Applications Conference (COMPSAC 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Kyoto, Japan. pp.1-10</w:t>
+              <w:t xml:space="preserve">Fifth International IEEE EAI Conference on e‐infrastructure and e‐Services for Developing Countries (AFRICOMM 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Blantyre, Malawi. pp.10-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00809451v1</w:t>
+                <w:t xml:space="preserve">hal-00994237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Empirical Study of Adoption of Software Testing in Open Source Projects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Adoption of Software Testing in Open Source Projects A Preliminary Study on 50,000 Projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kochaar Pavneet Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tegawendé F. Bissyandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingxiao Jiang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Quality Software (QSIC 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Nanjing, China. pp.1-10</w:t>
+              <w:t xml:space="preserve">17th European Conference on Software Maintenance and Reengineering (CSMR 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Genova, Italy. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00826812v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable ICT4D in Africa: Where Do We Go From Here?</w:t>
+                <w:t xml:space="preserve">Popularity, Interoperability, and Impact of Programming Languages in 100,000 Open Source Projects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tegawendé F. Bissyandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdian Thung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingxiao Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Réveillère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International IEEE EAI Conference on e‐infrastructure and e‐Services for Developing Countries (AFRICOMM 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Blantyre, Malawi. pp.1-10</w:t>
+              <w:t xml:space="preserve">37th Annual International Computer Software &amp; Applications Conference (COMPSAC 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Kyoto, Japan. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00994230v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00809451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical Evaluation of Bug Linking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Empirical Study of Adoption of Software Testing in Open Source Projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kochaar Pavneet Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tegawendé F. Bissyandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingxiao Jiang</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Conference on Software Maintenance and Reengineering (CSMR 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Genova, Italy. pp.1-10</w:t>
+              <w:t xml:space="preserve">13th International Conference on Quality Software (QSIC 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Nanjing, China. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807272v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00826812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Rural Emergency Services with Cognitive Radio Networks in Sub-Saharan Africa</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francine Krief</w:t>
+                <w:t xml:space="preserve">Sustainable ICT4D in Africa: Where Do We Go From Here?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tegawendé F. Bissyandé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda Ahmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Ouoba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Aymen Chalouf</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gertjan van Stam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFRICOMM 2013, Fifth International IEEE EAI Conference on e‐Infrastructure and e‐Services for Developing Countries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Blantyre, Malawi. 10 p</w:t>
+              <w:t xml:space="preserve">Fifth International IEEE EAI Conference on e‐infrastructure and e‐Services for Developing Countries (AFRICOMM 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Blantyre, Malawi. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00998859v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the Performance of Message Parsers for Embedded Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Empirical Evaluation of Bug Linking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tegawendé F. Bissyandé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdian Thung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jigar Solanki</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Shaowei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingxiao Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Applied Computing 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Coimbra, Portugal. pp.1505</w:t>
+              <w:t xml:space="preserve">17th European Conference on Software Maintenance and Reengineering (CSMR 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Genova, Italy. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00806727v1</w:t>
+                <w:t xml:space="preserve">hal-00807272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosys: Automatic Generation of a Debugging Interface to the Linux Kernel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Open Source in Africa: An Opportunity Wasted? -Why and How FLOSS Should Make Sense for Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadja Ouattara/sanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Ouoba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tegawendé F. Bissyandé</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th IEEE/ACM International Conference on Automated Software Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourth International IEEE EAI Conference on e‐infrastructure and e‐Services for Developing Countries (AFRICOMM 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Yaoundé, Cameroon. pp.11-14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00731064v1</w:t>
+                <w:t xml:space="preserve">hal-00737385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging the Cultural Model for Opportunistic Networking in sub-Saharan Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Ouoba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3910,152 +3888,174 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFRICOMM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Yaoundé, Cameroon. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00737377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open Source in Africa: An Opportunity Wasted? -Why and How FLOSS Should Make Sense for Africa</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diagnosys: Automatic Generation of a Debugging Interface to the Linux Kernel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tegawendé F. Bissyandé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Réveillère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia L. Lawall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth International IEEE EAI Conference on e‐infrastructure and e‐Services for Developing Countries (AFRICOMM 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27th IEEE/ACM International Conference on Automated Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Essen, Germany. pp.60-69, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2351676.2351686⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00737385v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00731064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhoon : A Middleware for Epidemic Propagation of Software Updates</w:t>
               </w:r>
@@ -4143,356 +4143,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00652751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Language-based Approach for Software Specialization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">UbiPAN: A Bluetooth Extended Personal Area Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tegawendé F. Bissyandé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yérom-David Bromberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Chaumette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 EuroSys Doctoral Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 4th International Workshop on Intelligent, Mobile and Internet Services in Ubiquitous Computing(IMIS 2010) colocated with the International Conference on Complex, Intelligent and Software Intensive Systems (CISIS 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Cracovie, Poland. pp.774-778, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CISIS.2010.167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00550025v1</w:t>
+                <w:t xml:space="preserve">hal-00459055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging the Gap between Legacy Services and Web Services</w:t>
+                <w:t xml:space="preserve">Language-based Approach for Software Specialization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tegawendé F. Bissyandé</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gilles Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Middleware 2010 - ACM/IFIP/USENIX 11th International Middleware Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2010 EuroSys Doctoral Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Paris, France. pp.1-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01055279v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00550025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UbiPAN: A Bluetooth Extended Personal Area Network</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bridging the Gap between Legacy Services and Web Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tegawendé F. Bissyandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Réveillère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yérom-David Bromberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Réveillère</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia L. Lawall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 4th International Workshop on Intelligent, Mobile and Internet Services in Ubiquitous Computing(IMIS 2010) colocated with the International Conference on Complex, Intelligent and Software Intensive Systems (CISIS 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Cracovie, Poland. pp.774-778, </w:t>
+              <w:t xml:space="preserve">Middleware 2010 - ACM/IFIP/USENIX 11th International Middleware Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Bangalore, India. pp.273-292, </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CISIS.2010.167⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-16955-7_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00459055v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01055279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UbiGate: A Gateway to Transform Discovery Information into Presence Information</w:t>
               </w:r>
@@ -5011,51 +5011,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tegawendé Bissyandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia L. Lawall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5283,51 +5283,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="06873B5C"/>
+    <w:nsid w:val="F6FD4F01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5514,51 +5514,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tegawende-f-bissyande" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289407v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fran&#231;ois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Saillot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Klein" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tegawend&#233; F. Bissyand&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Skupin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-025-06768-3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01871155v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jabier F Martinez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewfik Ziadi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Papadakis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2018.07.005" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117336v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Ahmat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Magoni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/sesa.2.3.e3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992283v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lawall" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Muller" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10515-014-0152-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730930v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mercadal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;rom-David Bromberg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Gal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LES.2012.2208617" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485839v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oumaziz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Falleri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blanc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tegawend&#233; Bissyand&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSME.2019.00086" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01720519v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jabier Martinez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Sottet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Garc&#237;a Frey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90421-4_2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575214v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Koyuncu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongsun Kim" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Monperrus" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3092703.3092713" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01531890v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques F Klein" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves F Le Traon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSE-C.2017.15" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01375396v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Li" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2934466.2946047" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01375389v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Traon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2934466.2934480" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01361265v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-35122-3_18" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01319983v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASE.2015.44" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01345142v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bartel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18467-8_34" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250198v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ouoba" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric B&#233;r&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931352v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08368-1_7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01108898v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Mazo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VISSOFT.2014.18" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994247v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Landry Nguena Timo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790772v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdian Thung" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingxiao Jiang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994237v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivares-Mendez Miguel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kannan Somasundar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Voos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992274v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809642v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807297v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kochaar Pavneet Singh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809451v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826812v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994230v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertjan van Stam" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807272v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaowei Wang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998859v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dramane Ouattara" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Krief" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aymen Chalouf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806727v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jigar Solanki" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731064v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia L. Lawall" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2351676.2351686" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737377v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737385v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadja Ouattara/sanon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652751v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550025v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055279v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16955-7_14" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459055v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Albert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chaumette" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISIS.2010.167" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411146v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bissyand&#233; Tegawend&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01628950v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60947-8_3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557700v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Morsellino" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003042v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641262v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00808877v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tegawende-f-bissyande" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289407v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fran&#231;ois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Saillot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Klein" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tegawend&#233; F. Bissyand&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Skupin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-025-06768-3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01871155v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jabier F Martinez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewfik Ziadi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Papadakis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2018.07.005" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117336v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Ahmat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Magoni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/sesa.2.3.e3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992283v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lawall" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Muller" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10515-014-0152-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730930v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mercadal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;rom-David Bromberg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Gal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LES.2012.2208617" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485839v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oumaziz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Falleri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blanc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tegawend&#233; Bissyand&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSME.2019.00086" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01720519v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jabier Martinez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Sottet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Garc&#237;a Frey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90421-4_2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575214v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Koyuncu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongsun Kim" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Monperrus" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3092703.3092713" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01531890v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques F Klein" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves F Le Traon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSE-C.2017.15" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01375389v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Traon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2934466.2934480" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01375396v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Li" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2934466.2946047" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01361265v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-35122-3_18" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01345142v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bartel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18467-8_34" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01319983v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASE.2015.44" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250198v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ouoba" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric B&#233;r&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931352v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08368-1_7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01108898v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Mazo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VISSOFT.2014.18" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998859v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dramane Ouattara" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Krief" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aymen Chalouf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806727v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jigar Solanki" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790772v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdian Thung" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingxiao Jiang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994247v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Landry Nguena Timo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809642v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992274v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994237v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivares-Mendez Miguel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kannan Somasundar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Voos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807297v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kochaar Pavneet Singh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809451v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826812v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994230v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertjan van Stam" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807272v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaowei Wang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737385v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadja Ouattara/sanon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737377v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731064v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia L. Lawall" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2351676.2351686" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652751v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459055v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Albert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chaumette" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISIS.2010.167" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550025v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055279v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16955-7_14" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411146v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bissyand&#233; Tegawend&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01628950v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60947-8_3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557700v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Morsellino" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003042v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641262v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00808877v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>