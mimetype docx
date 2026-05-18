--- v1 (2026-04-27)
+++ v2 (2026-05-18)
@@ -1079,291 +1079,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01720519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Tool Support in Patch Construction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bottom-Up Technologies for Reuse: Automated Extractive Adoption of Software Product Lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jabier F Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tewfik Ziadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tegawendé Bissyandé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anil Koyuncu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tegawendé F. Bissyandé</w:t>
+                <w:t xml:space="preserve">Jacques F Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dongsun Kim</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yves F Le Traon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th ACM SIGSOFT International Symposium on Software Testing and Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3092703.3092713⟩</w:t>
+              <w:t xml:space="preserve">39th International Conference on Software Engineering (ISCE 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Buenos Aires, Argentina. pp.67-70, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSE-C.2017.15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01575214v1</w:t>
+                <w:t xml:space="preserve">hal-01531890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bottom-Up Technologies for Reuse: Automated Extractive Adoption of Software Product Lines</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tegawendé Bissyandé</w:t>
+                <w:t xml:space="preserve">Impact of Tool Support in Patch Construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anil Koyuncu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tegawendé F. Bissyandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques F Klein</w:t>
+                <w:t xml:space="preserve">Dongsun Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves F Le Traon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martin Monperrus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th International Conference on Software Engineering (ISCE 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Buenos Aires, Argentina. pp.67-70, </w:t>
+              <w:t xml:space="preserve">26th ACM SIGSOFT International Symposium on Software Testing and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Santa Barbara, United States. pp.237--248, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICSE-C.2017.15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3092703.3092713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531890v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Name suggestions during feature identification: the variclouds approach</w:t>
               </w:r>
@@ -2364,1698 +2364,1698 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01108898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Rural Emergency Services with Cognitive Radio Networks in Sub-Saharan Africa</w:t>
+                <w:t xml:space="preserve">Network Structure of Social Coding in GitHub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dramane Ouattara</w:t>
+                <w:t xml:space="preserve">Ferdian Thung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tegawendé F. Bissyandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francine Krief</w:t>
+                <w:t xml:space="preserve">David Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Aymen Chalouf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tegawendé F. Bissyandé</w:t>
+                <w:t xml:space="preserve">Lingxiao Jiang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFRICOMM 2013, Fifth International IEEE EAI Conference on e‐Infrastructure and e‐Services for Developing Countries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Blantyre, Malawi. 10 p</w:t>
+              <w:t xml:space="preserve">17th European Conference on Software Maintenance and Reengineering (CSMR 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Genova, Italy. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00998859v1</w:t>
+                <w:t xml:space="preserve">hal-00790772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the Performance of Message Parsers for Embedded Systems</w:t>
+                <w:t xml:space="preserve">Y Nut, a Phonetic-based Learning System for Spoken Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jigar Solanki</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Le Gal</w:t>
+                <w:t xml:space="preserve">Omer Landry Nguena Timo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tegawendé F. Bissyandé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Applied Computing 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Coimbra, Portugal. pp.1505</w:t>
+              <w:t xml:space="preserve">Fifth International IEEE EAI Conference on e‐infrastructure and e‐Services for Developing Countries (AFRICOMM 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Blantyre, Malawi. pp.20-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00806727v1</w:t>
+                <w:t xml:space="preserve">hal-00994247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network Structure of Social Coding in GitHub</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Orion: A Software Project Search Engine with Integrated Diverse Software Artifacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tegawendé F. Bissyandé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdian Thung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingxiao Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Conference on Software Maintenance and Reengineering (CSMR 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Genova, Italy. pp.1-4</w:t>
+              <w:t xml:space="preserve">18th IEEE International Conference on Engineering of Complex Computer Systems (ICECSS 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Singapore, Singapore. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00790772v1</w:t>
+                <w:t xml:space="preserve">hal-00809642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Nut, a Phonetic-based Learning System for Spoken Languages</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Got issues? Who cares about it? A large scale investigation of issue trackers from GitHub</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tegawendé F. Bissyandé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingxiao Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Réveillère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International IEEE EAI Conference on e‐infrastructure and e‐Services for Developing Countries (AFRICOMM 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Blantyre, Malawi. pp.20-23</w:t>
+              <w:t xml:space="preserve">Proceedings of the 24th IEEE International Symposium on Software Reliability Engineering (ISSRE 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Pasadena, United States. pp.188-197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00994247v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00992274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orion: A Software Project Search Engine with Integrated Diverse Software Artifacts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The NOAH Project: Giving a Chance to Threatened Species in Africa with UAVs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivares-Mendez Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tegawendé F. Bissyandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kannan Somasundar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Voos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IEEE International Conference on Engineering of Complex Computer Systems (ICECSS 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Singapore, Singapore. pp.1-4</w:t>
+              <w:t xml:space="preserve">Fifth International IEEE EAI Conference on e‐infrastructure and e‐Services for Developing Countries (AFRICOMM 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Blantyre, Malawi. pp.10-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00809642v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Got issues? Who cares about it? A large scale investigation of issue trackers from GitHub</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adoption of Software Testing in Open Source Projects A Preliminary Study on 50,000 Projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kochaar Pavneet Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tegawendé F. Bissyandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingxiao Jiang</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 24th IEEE International Symposium on Software Reliability Engineering (ISSRE 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Pasadena, United States. pp.188-197</w:t>
+              <w:t xml:space="preserve">17th European Conference on Software Maintenance and Reengineering (CSMR 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Genova, Italy. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00992274v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The NOAH Project: Giving a Chance to Threatened Species in Africa with UAVs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Popularity, Interoperability, and Impact of Programming Languages in 100,000 Open Source Projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tegawendé F. Bissyandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdian Thung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingxiao Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Réveillère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International IEEE EAI Conference on e‐infrastructure and e‐Services for Developing Countries (AFRICOMM 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Blantyre, Malawi. pp.10-20</w:t>
+              <w:t xml:space="preserve">37th Annual International Computer Software &amp; Applications Conference (COMPSAC 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Kyoto, Japan. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00994237v1</w:t>
+                <w:t xml:space="preserve">hal-00809451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adoption of Software Testing in Open Source Projects A Preliminary Study on 50,000 Projects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">An Empirical Study of Adoption of Software Testing in Open Source Projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kochaar Pavneet Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tegawendé F. Bissyandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingxiao Jiang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Conference on Software Maintenance and Reengineering (CSMR 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Genova, Italy. pp.1-4</w:t>
+              <w:t xml:space="preserve">13th International Conference on Quality Software (QSIC 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Nanjing, China. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807297v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00826812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Popularity, Interoperability, and Impact of Programming Languages in 100,000 Open Source Projects</w:t>
+                <w:t xml:space="preserve">Sustainable ICT4D in Africa: Where Do We Go From Here?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tegawendé F. Bissyandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda Ahmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Ouoba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gertjan van Stam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th Annual International Computer Software &amp; Applications Conference (COMPSAC 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Kyoto, Japan. pp.1-10</w:t>
+              <w:t xml:space="preserve">Fifth International IEEE EAI Conference on e‐infrastructure and e‐Services for Developing Countries (AFRICOMM 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Blantyre, Malawi. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00809451v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Empirical Study of Adoption of Software Testing in Open Source Projects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Empirical Evaluation of Bug Linking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tegawendé F. Bissyandé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdian Thung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kochaar Pavneet Singh</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Shaowei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingxiao Jiang</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Quality Software (QSIC 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Nanjing, China. pp.1-10</w:t>
+              <w:t xml:space="preserve">17th European Conference on Software Maintenance and Reengineering (CSMR 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Genova, Italy. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00826812v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable ICT4D in Africa: Where Do We Go From Here?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving Rural Emergency Services with Cognitive Radio Networks in Sub-Saharan Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dramane Ouattara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Krief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Aymen Chalouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tegawendé F. Bissyandé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International IEEE EAI Conference on e‐infrastructure and e‐Services for Developing Countries (AFRICOMM 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Blantyre, Malawi. pp.1-10</w:t>
+              <w:t xml:space="preserve">AFRICOMM 2013, Fifth International IEEE EAI Conference on e‐Infrastructure and e‐Services for Developing Countries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Blantyre, Malawi. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00994230v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00998859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical Evaluation of Bug Linking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving the Performance of Message Parsers for Embedded Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jigar Solanki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Réveillère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yérom-David Bromberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tegawendé F. Bissyandé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Conference on Software Maintenance and Reengineering (CSMR 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Genova, Italy. pp.1-10</w:t>
+              <w:t xml:space="preserve">Symposium on Applied Computing 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Coimbra, Portugal. pp.1505</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00807272v1</w:t>
+                <w:t xml:space="preserve">hal-00806727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open Source in Africa: An Opportunity Wasted? -Why and How FLOSS Should Make Sense for Africa</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leveraging the Cultural Model for Opportunistic Networking in sub-Saharan Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Ouoba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tegawendé F. Bissyandé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth International IEEE EAI Conference on e‐infrastructure and e‐Services for Developing Countries (AFRICOMM 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Yaoundé, Cameroon. pp.11-14</w:t>
+              <w:t xml:space="preserve">AFRICOMM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Yaoundé, Cameroon. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00737385v1</w:t>
+                <w:t xml:space="preserve">hal-00737377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging the Cultural Model for Opportunistic Networking in sub-Saharan Africa</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diagnosys: Automatic Generation of a Debugging Interface to the Linux Kernel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tegawendé F. Bissyandé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Réveillère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia L. Lawall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFRICOMM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27th IEEE/ACM International Conference on Automated Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Essen, Germany. pp.60-69, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2351676.2351686⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00737377v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00731064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosys: Automatic Generation of a Debugging Interface to the Linux Kernel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Open Source in Africa: An Opportunity Wasted? -Why and How FLOSS Should Make Sense for Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadja Ouattara/sanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Ouoba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tegawendé F. Bissyandé</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th IEEE/ACM International Conference on Automated Software Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourth International IEEE EAI Conference on e‐infrastructure and e‐Services for Developing Countries (AFRICOMM 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Yaoundé, Cameroon. pp.11-14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00731064v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00737385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhoon : A Middleware for Epidemic Propagation of Software Updates</w:t>
               </w:r>
@@ -4387,51 +4387,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yérom-David Bromberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia L. Lawall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5011,51 +5011,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tegawendé Bissyandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia L. Lawall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5283,51 +5283,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F6FD4F01"/>
+    <w:nsid w:val="599C7C2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5514,51 +5514,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tegawende-f-bissyande" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289407v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fran&#231;ois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Saillot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Klein" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tegawend&#233; F. Bissyand&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Skupin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-025-06768-3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01871155v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jabier F Martinez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewfik Ziadi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Papadakis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2018.07.005" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117336v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Ahmat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Magoni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/sesa.2.3.e3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992283v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lawall" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Muller" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10515-014-0152-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730930v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mercadal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;rom-David Bromberg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Gal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LES.2012.2208617" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485839v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oumaziz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Falleri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blanc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tegawend&#233; Bissyand&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSME.2019.00086" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01720519v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jabier Martinez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Sottet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Garc&#237;a Frey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90421-4_2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575214v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Koyuncu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongsun Kim" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Monperrus" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3092703.3092713" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01531890v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques F Klein" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves F Le Traon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSE-C.2017.15" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01375389v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Traon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2934466.2934480" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01375396v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Li" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2934466.2946047" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01361265v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-35122-3_18" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01345142v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bartel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18467-8_34" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01319983v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASE.2015.44" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250198v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ouoba" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric B&#233;r&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931352v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08368-1_7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01108898v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Mazo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VISSOFT.2014.18" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998859v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dramane Ouattara" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Krief" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aymen Chalouf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806727v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jigar Solanki" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790772v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdian Thung" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingxiao Jiang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994247v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Landry Nguena Timo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809642v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992274v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994237v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivares-Mendez Miguel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kannan Somasundar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Voos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807297v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kochaar Pavneet Singh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809451v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826812v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994230v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertjan van Stam" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807272v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaowei Wang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737385v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadja Ouattara/sanon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737377v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731064v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia L. Lawall" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2351676.2351686" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652751v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459055v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Albert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chaumette" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISIS.2010.167" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550025v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055279v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16955-7_14" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411146v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bissyand&#233; Tegawend&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01628950v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60947-8_3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557700v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Morsellino" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003042v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641262v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00808877v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tegawende-f-bissyande" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289407v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fran&#231;ois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Saillot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Klein" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tegawend&#233; F. Bissyand&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Skupin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-025-06768-3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01871155v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jabier F Martinez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewfik Ziadi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Papadakis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2018.07.005" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117336v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Ahmat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Magoni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/sesa.2.3.e3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992283v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lawall" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Muller" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10515-014-0152-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730930v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mercadal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;rom-David Bromberg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Gal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LES.2012.2208617" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485839v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oumaziz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Falleri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blanc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tegawend&#233; Bissyand&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSME.2019.00086" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01720519v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jabier Martinez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Sottet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Garc&#237;a Frey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90421-4_2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01531890v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques F Klein" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves F Le Traon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSE-C.2017.15" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575214v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Koyuncu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongsun Kim" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Monperrus" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3092703.3092713" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01375389v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Traon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2934466.2934480" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01375396v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Li" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2934466.2946047" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01361265v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-35122-3_18" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01345142v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bartel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18467-8_34" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01319983v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASE.2015.44" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250198v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ouoba" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric B&#233;r&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931352v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08368-1_7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01108898v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Mazo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VISSOFT.2014.18" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790772v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdian Thung" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingxiao Jiang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994247v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Landry Nguena Timo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809642v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992274v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994237v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivares-Mendez Miguel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kannan Somasundar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Voos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807297v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kochaar Pavneet Singh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809451v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826812v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994230v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertjan van Stam" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807272v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaowei Wang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998859v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dramane Ouattara" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Krief" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aymen Chalouf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806727v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jigar Solanki" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737377v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731064v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia L. Lawall" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2351676.2351686" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737385v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadja Ouattara/sanon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652751v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459055v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Albert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chaumette" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISIS.2010.167" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550025v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055279v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16955-7_14" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411146v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bissyand&#233; Tegawend&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01628950v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60947-8_3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557700v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Morsellino" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003042v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641262v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00808877v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>