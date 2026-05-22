--- v0 (2026-03-24)
+++ v1 (2026-05-22)
@@ -606,295 +606,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03865594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the Upper Palaeolithic of the Caucasus through the study of personal ornaments. Teeth and bones pendants from Satsurblia and Dzudzuana caves (Imereti, Georgia)</w:t>
+                <w:t xml:space="preserve">Personal ornaments from Hayonim and Manot caves (Israel) hint at symbolic ties between the Levantine and the European Aurignacian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Miguel Tejero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Bar-Oz</w:t>
+                <w:t xml:space="preserve">Rivka Rabinovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reuven Yeshurun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Talia Abulafia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ofer Bar-Yosef</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nino Jakeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0258974⟩</w:t>
+              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 160, pp.102870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2020.102870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03865571v1</w:t>
+                <w:t xml:space="preserve">hal-03865585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personal ornaments from Hayonim and Manot caves (Israel) hint at symbolic ties between the Levantine and the European Aurignacian</w:t>
+                <w:t xml:space="preserve">New insights into the Upper Palaeolithic of the Caucasus through the study of personal ornaments. Teeth and bones pendants from Satsurblia and Dzudzuana caves (Imereti, Georgia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Miguel Tejero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bar-Oz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ofer Bar-Yosef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rivka Rabinovich</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Reuven Yeshurun</w:t>
+                <w:t xml:space="preserve">Tengiz Meshveliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Talia Abulafia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ofer Bar-Yosef</w:t>
+                <w:t xml:space="preserve">Nino Jakeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 160, pp.102870. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (11), pp.e0258974. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2020.102870⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0258974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03865585v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Châtelperronian Neanderthals of Cova Foradada (Calafell, Spain) used imperial eagle phalanges for symbolic purposes</w:t>
               </w:r>
@@ -1040,77 +1040,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Miguel Tejero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Belfer-Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ofer Bar-Yosef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitaly Gutkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rivka Rabinovich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 115 (20), pp.5145-5150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2308,51 +2308,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425225v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiko Kitagawa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Miguel Tejero" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuven Yeshurun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Walter" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Huber" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.114270" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04793680v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Cheronet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Gelabert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brina Zagorc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban &#193;lvarez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e31858" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04192476v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Davin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Simmons" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Shaham" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Borvon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-35700-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865594v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asier Erostarbe-Tome" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Arrizabalaga" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103329" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865571v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bar-Oz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofer Bar-Yosef" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tengiz Meshveliani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Jakeli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0258974" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865585v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivka Rabinovich" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talia Abulafia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2020.102870" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02653591v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodr&#237;guez-Hidalgo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morales" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cebri&#224;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Courtenay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fern&#225;ndez-Marchena" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aax1984" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983005v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Belfer-Cohen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Gutkin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1717145115" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043643v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Averbouh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Tejero" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goutas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Christensen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028312v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Christensen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961331v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.11.143" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021344v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daura" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Oms" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pedro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martinez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115130v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mangado" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta S&#225;nchez de La Torre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Nadal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02359336v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Chevallier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarriere" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961365v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh A. (dir.) With The Following Authors : N." TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balasescu A." TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boguzewski A." TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choyke A." TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christensen M." TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023727v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425225v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiko Kitagawa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Miguel Tejero" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuven Yeshurun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Walter" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Huber" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.114270" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04793680v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Cheronet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Gelabert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brina Zagorc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban &#193;lvarez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e31858" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04192476v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Davin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Simmons" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Shaham" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Borvon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-35700-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865594v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asier Erostarbe-Tome" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Arrizabalaga" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103329" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865585v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivka Rabinovich" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talia Abulafia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofer Bar-Yosef" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2020.102870" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865571v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bar-Oz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tengiz Meshveliani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Jakeli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0258974" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02653591v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodr&#237;guez-Hidalgo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morales" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cebri&#224;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Courtenay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fern&#225;ndez-Marchena" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aax1984" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983005v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Belfer-Cohen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Gutkin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1717145115" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043643v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Averbouh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Tejero" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goutas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Christensen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028312v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Christensen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961331v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.11.143" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021344v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daura" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Oms" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pedro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martinez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115130v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mangado" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta S&#225;nchez de La Torre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Nadal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02359336v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Chevallier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarriere" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961365v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh A. (dir.) With The Following Authors : N." TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balasescu A." TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boguzewski A." TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choyke A." TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christensen M." TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023727v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>