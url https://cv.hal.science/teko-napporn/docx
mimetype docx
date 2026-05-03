--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -66,6429 +66,6429 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (115)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (116)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucose electrooxidation on carbon supported NiAu electrocatalysts</w:t>
+                <w:t xml:space="preserve">Nitrogen-Doped Carbon Shells as a Protective Molecular Sieve for Poison-Tolerant PEMFC Anodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weliton Silva Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Franck Koffi Bouho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sirine Ben Latifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thibault Rafaïdeen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Coutanceau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thamyres Fernandes Messa Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 510, pp.145367. </w:t>
+              <w:t xml:space="preserve">ACS Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2024.145367⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acselectrochem.5c00513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04814313v1</w:t>
+                <w:t xml:space="preserve">hal-05573064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling Oscillatory Behavior in the Electro-Oxidation of Ethanol on Nickel Electrodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Glucose electrooxidation on carbon supported NiAu electrocatalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weliton Silva Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Rafaïdeen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula B. Perroni</w:t>
+                <w:t xml:space="preserve">Hamza Kahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germano Tremiliosi-Filho</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Têko W. Napporn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamilton Varela</w:t>
+                <w:t xml:space="preserve">Christophe Coutanceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 129 (41), pp.18496-18502. </w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 510, pp.145367. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5c04664⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2024.145367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05338934v1</w:t>
+                <w:t xml:space="preserve">hal-04814313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly active Ptx(SnO2)100-x/C catalysts towards the hydrogen oxidation reaction and tolerant to the presence of carbon monoxide</w:t>
+                <w:t xml:space="preserve">Unveiling Oscillatory Behavior in the Electro-Oxidation of Ethanol on Nickel Electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koffi Franck Bouho</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Weliton Silva Fonseca</w:t>
+                <w:t xml:space="preserve">Paula B. Perroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sirine Ben Latifa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibault Rafaïdeen</w:t>
+                <w:t xml:space="preserve">Germano Tremiliosi-Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Têko W. Napporn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Pailloux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hamilton Varela</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 260, pp.115194. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 129 (41), pp.18496-18502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2025.115194⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5c04664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05383828v1</w:t>
+                <w:t xml:space="preserve">hal-05338934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upcycling old hard drives into polishing machines and rotating disk electrodes</w:t>
+                <w:t xml:space="preserve">Highly active Ptx(SnO2)100-x/C catalysts towards the hydrogen oxidation reaction and tolerant to the presence of carbon monoxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Ranaivoniriana</w:t>
+                <w:t xml:space="preserve">Koffi Franck Bouho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weliton Silva Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sirine Ben Latifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Rafaïdeen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Ben Akouche</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yaovi Holade</w:t>
+                <w:t xml:space="preserve">Frédéric Pailloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10008-025-06261-w⟩</w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 260, pp.115194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2025.115194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05498377v1</w:t>
+                <w:t xml:space="preserve">hal-05383828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voltammetric techniques for low-cost on-site routine analysis of thymol in the medicinal plant Ocimum gratissimum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Upcycling old hard drives into polishing machines and rotating disk electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ranaivoniriana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ben Akouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Desnoyers de Marbaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latifou Lagnika</w:t>
+                <w:t xml:space="preserve">Daniel Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solange Imelda Avosse</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Dakle</w:t>
+                <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2023.125411⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29 (6), pp.2419-2425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10008-025-06261-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04313217v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05498377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Best practices for hydrogen peroxide (photo)electrosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srabanti Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teko Napporn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 7, pp.1085-1087. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41893-024-01394-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04659928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing the Catalytic Activity of Pd Nanocatalysts for Anion Exchange Membrane Direct Ethanol Fuel Cells by Functionalizing Vulcan XC-72 with Cu Organometallic Compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Meléndez-González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fuentez-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sánchez-Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Meléndez-González</w:t>
+                <w:t xml:space="preserve">I. Alonso-Lemus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Escobar-Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 7 (17), pp.20071-20084. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsanm.4c02670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04800900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N,S‐doped Zeolite‐Templated Carbon Like Substrate Supported Ni$_x$Fe$_y$S$_z$ Nanoparticles as an Efficient Bifunctional Catalyst for Rechargeable Zinc Air Batteries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Voltammetric techniques for low-cost on-site routine analysis of thymol in the medicinal plant Ocimum gratissimum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifou Lagnika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Imelda Avosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faridath Oyélékan Bouraima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lola Loupias</w:t>
+                <w:t xml:space="preserve">Candide Bidossessi Sindedji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roald Boulé</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julie Rousseau</w:t>
+                <w:t xml:space="preserve">Mathieu Dakle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.202400555⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 269, pp.125411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2023.125411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04672642v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective Glycerol‐to‐glycerate Electro‐oxidation on Cerium‐modified Pt/C Nanocatalyst in an Alkaline Direct Alcohol Fuel Cell: Cogeneration of Energy and Value‐added Products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiano Cursi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabiano Cursi</w:t>
+                <w:t xml:space="preserve">Karine Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cláudia Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemElectroChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 11 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/celc.202300555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04717152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Experiments for Optimized Synthesis of Carbon‐Supported Ni Nanoparticles: A Green Chemistry Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">N,S‐doped Zeolite‐Templated Carbon Like Substrate Supported Ni$_x$Fe$_y$S$_z$ Nanoparticles as an Efficient Bifunctional Catalyst for Rechargeable Zinc Air Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Loupias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roald Boulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Rigoulet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Coutanceau</w:t>
+                <w:t xml:space="preserve">Nora Benbakoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Têko W Napporn</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Steven Compère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemElectroChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (22), pp.e202400555. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/celc.202400189⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202400555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04607492v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour of Pt$_{10-x}$Ru$_x$/C catalysts towards the hydrogen oxidation reaction in acidic medium in the presence of adsorbed CO</w:t>
+                <w:t xml:space="preserve">Design of Experiments for Optimized Synthesis of Carbon‐Supported Ni Nanoparticles: A Green Chemistry Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koffi F. Bouho</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Axel Rigoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Rafaïdeen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coutanceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Têko W Napporn</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Coutanceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2024.144697⟩</w:t>
+              <w:t xml:space="preserve">ChemElectroChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/celc.202400189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04650780v1</w:t>
+                <w:t xml:space="preserve">hal-04607492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrothermal Green Synthesis of LaO x ‐Modified Pt/C Catalyst for Glycerol‐to‐Glycerate Electrooxidation in Alkaline Medium</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Behaviour of Pt$_{10-x}$Ru$_x$/C catalysts towards the hydrogen oxidation reaction in acidic medium in the presence of adsorbed CO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boniface Kokoh</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Koffi F. Bouho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Rafaïdeen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Têko W Napporn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coutanceau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.e202401292. </w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 498, pp.144697. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cctc.202401292⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2024.144697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04800953v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HER activity of nickel molybdenum sulfide electrocatalyst as function of the ionomer in the ink formulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrothermal Green Synthesis of LaO x ‐Modified Pt/C Catalyst for Glycerol‐to‐Glycerate Electrooxidation in Alkaline Medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiano Cursi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Servat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cláudia Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos V.M. Inocêncio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Rousseau</w:t>
+                <w:t xml:space="preserve">Teko W. Napporn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Guignard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Morisset</w:t>
+                <w:t xml:space="preserve">Boniface Kokoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2022.10.138⟩</w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.e202401292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202401292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04285785v1</w:t>
+                <w:t xml:space="preserve">hal-04800953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical hydrogen generation technology: Challenges in electrodes materials for a sustainable energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Inocêncio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaovi Holade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Inocêncio</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">K. Boniface Kokoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teko W. Napporn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochemical Science Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 3 (3), pp.e2100206. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/elsa.202100206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04148725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Route to Complex Materials Consisting of Multiple Crystalline Phases Ir‐Ru‐Ir$_x$Ru$_{1‐x}$O$_2$ as Multifunctional Electrocatalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Knani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perla Hajjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarra Knani</w:t>
+                <w:t xml:space="preserve">Marie‐agnès Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perla Hajjar</w:t>
+                <w:t xml:space="preserve">Arie van der Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Oliviero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (4), pp.2300746. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/admi.202300746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04659918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Glycerol Electrooxidation at Carbon-Supported PdFe Bimetallic Catalysts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HER activity of nickel molybdenum sulfide electrocatalyst as function of the ionomer in the ink formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos V.M. Inocêncio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilherme Bueno Bresciani</w:t>
+                <w:t xml:space="preserve">Christine Canaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jefferson Honorio Franco</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Morisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/1945-7111/ad1066⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 48 (68), pp.26446-26460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2022.10.138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04800888v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stainless steel supported NiCo2O4 active layer for oxygen evolution reaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improved Glycerol Electrooxidation at Carbon-Supported PdFe Bimetallic Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Bueno Bresciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.B. Perroni</w:t>
+                <w:t xml:space="preserve">Jefferson Honorio Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boniface Kokoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teko W. Napporn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.V.B. Ferraz</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adalgisa de Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2023.142295⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 170 (12), pp.124504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/1945-7111/ad1066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04285620v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04800888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Replacing oxygen evolution reaction by glycerol electrooxidation on Rh modified Ni(OH)2/C for energy-efficient hydrogen production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stainless steel supported NiCo2O4 active layer for oxygen evolution reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.B. Perroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.V.B. Ferraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fárlon F.S. Xavier</w:t>
+                <w:t xml:space="preserve">C. Canaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Cunha</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H. Varela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2023.04.267⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 453, pp.142295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2023.142295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04285807v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation Analysis of Pt/Nb–Ti&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt; as PEFC Cathode Catalysts with Controlled Arc Plasma-deposited Platinum Content</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Replacing oxygen evolution reaction by glycerol electrooxidation on Rh modified Ni(OH)2/C for energy-efficient hydrogen production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fárlon F.S. Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yongbing Ma</w:t>
+                <w:t xml:space="preserve">Alexandre Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teko Napporn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hirokata Kajima</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paulo Olivi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry (Tokyo, Japan)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5796/electrochemistry.22-00025⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 48 (80), pp.31091-31100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2023.04.267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03866669v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the Electrocatalytic Reactivity of Glucose Anomers at Bare Gold Electrocatalysts for Biomass-Fueled Electrosynthesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yaovi Holade</w:t>
+                <w:t xml:space="preserve">Degradation Analysis of Pt/Nb–Ti&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt; as PEFC Cathode Catalysts with Controlled Arc Plasma-deposited Platinum Content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongbing Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hirokata Kajima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuta Shimasaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hazar Guesmi</w:t>
+                <w:t xml:space="preserve">Takaaki Nagai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Sébastien Filhol</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tammy Phang</w:t>
+                <w:t xml:space="preserve">Teko W Napporn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.2c03399⟩</w:t>
+              <w:t xml:space="preserve">Electrochemistry (Tokyo, Japan)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 90 (5), pp.057004-057004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5796/electrochemistry.22-00025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03794331v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03866669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An FTIR study of the electrooxidation of C2 and C3 alcohols on carbon-supported PdxRhy in alkaline medium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deciphering the Electrocatalytic Reactivity of Glucose Anomers at Bare Gold Electrocatalysts for Biomass-Fueled Electrosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaovi Holade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazar Guesmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Filhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thamyres Moreira</w:t>
+                <w:t xml:space="preserve">Qing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adalgisa Andrade</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Teko Napporn</w:t>
+                <w:t xml:space="preserve">Tammy Phang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemElectroChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9 (11), </w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.12563-12571. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/celc.202200205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.2c03399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03875885v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights on the C2 and C3 electroconversion in alkaline medium on Rh/C catalyst: in situ FTIR spectroscopic and chromatographic studies</w:t>
+                <w:t xml:space="preserve">An FTIR study of the electrooxidation of C2 and C3 alcohols on carbon-supported PdxRhy in alkaline medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thamyres Fernandes Messa Moreira</w:t>
+                <w:t xml:space="preserve">Thamyres Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Adalgisa Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Boniface Kokoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cláudia Morais</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teko Napporn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2022.140507⟩</w:t>
+              <w:t xml:space="preserve">ChemElectroChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/celc.202200205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04285307v1</w:t>
+                <w:t xml:space="preserve">hal-03875885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the Tin Oxide-Carbon Composite Support to Deposit Rh Nanoparticles for Glycerol-to-Carbonate Electro-Conversion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insights on the C2 and C3 electroconversion in alkaline medium on Rh/C catalyst: in situ FTIR spectroscopic and chromatographic studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thamyres Fernandes Messa Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thamyres F M Moreira</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">T. W. Napporn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Olivi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cláudia Morais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/1945-7111/ac908d]⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 422, pp.140507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2022.140507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03875810v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing Oxygen-to-Hydrogen Peroxide Electro-Conversion at Electrocatalysts Derived from Polyaniline</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sarra Knani</w:t>
+                <w:t xml:space="preserve">Tuning the Tin Oxide-Carbon Composite Support to Deposit Rh Nanoparticles for Glycerol-to-Carbonate Electro-Conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thamyres F M Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Agnès Lacour</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tingry</w:t>
+                <w:t xml:space="preserve">Guilherme B Bresciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Boniface Kokoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teko W Napporn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Olivi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polym14030607⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 169 (9), pp.094502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/1945-7111/ac908d]⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03709809v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A step forward: hydrogen production on cobalt molybdenum sulfide electrocatalyst in anion exchange membrane water electrolyzer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probing Oxygen-to-Hydrogen Peroxide Electro-Conversion at Electrocatalysts Derived from Polyaniline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaovi Holade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Knani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cambedouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos V. M. Inocêncio</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Teko Napporn</w:t>
+                <w:t xml:space="preserve">Sophie Tingry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsaem.2c02270⟩</w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (3), pp.607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym14030607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03822512v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03709809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost-effective functionalization of Vulcan XC-72 by using the intermittent microwave heating process as nanocatalyst support for ethanol electrooxidation in acid media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A step forward: hydrogen production on cobalt molybdenum sulfide electrocatalyst in anion exchange membrane water electrolyzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos V. M. Inocêncio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W.J. Pech-Rodríguez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J.C. Martínez-Loyola</w:t>
+                <w:t xml:space="preserve">Frederic Fouda-Onana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teko Napporn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Mexicana De Ingenieria Quimica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24275/rmiq/Cat2346⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (9), pp.10396-10401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.2c02270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03441712v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03822512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of carbon deposition and its removal in solid oxide fuel cells by applying a non-conventional diagnostic tool</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cost-effective functionalization of Vulcan XC-72 by using the intermittent microwave heating process as nanocatalyst support for ethanol electrooxidation in acid media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.J. Pech-Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.J. Rodríguez-Varela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rocha-Rangel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. González-Quijano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanja Subotić</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hartmuth Schroettner</w:t>
+                <w:t xml:space="preserve">J.C. Martínez-Loyola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0se01914c⟩</w:t>
+              <w:t xml:space="preserve">Revista Mexicana De Ingenieria Quimica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20 (2), pp.955-973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24275/rmiq/Cat2346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03441726v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03441712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights on the selective electroconversion of the cellulosic biomass-derived glucose at PtAu nanocatalysts in an anion exchange membrane fuel cell</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of carbon deposition and its removal in solid oxide fuel cells by applying a non-conventional diagnostic tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanja Subotić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Harter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihails Kusnezoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teko Napporn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charly Lemoine</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Karine Servat</w:t>
+                <w:t xml:space="preserve">Hartmuth Schroettner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2021.115162⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (7), pp.2065-2076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0se01914c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03441719v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03441726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface and Volumetric Phenomena on Polyaniline Supported Electrocatalysts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New insights on the selective electroconversion of the cellulosic biomass-derived glucose at PtAu nanocatalysts in an anion exchange membrane fuel cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaovi Holade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graziela C A Ferreira</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lionel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teko Napporn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Servat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c09260⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 887, pp.115162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2021.115162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03876032v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03441719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of surface area and conductivity of niobium-added titanium oxides as durable supports for cathode of polymer electrolyte fuel cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Takaaki Nagai</w:t>
+                <w:t xml:space="preserve">Surface and Volumetric Phenomena on Polyaniline Supported Electrocatalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graziela C A Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohmmad Khalid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teko W Napporn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuta Inoue</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roberto M Torresi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamilton Varela</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2021.109623⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (47), pp.26073-26083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c09260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03441699v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO 2 ‐to‐HCOOH Electrochemical Conversion on Nanostructured Cu x Pd 100−x /Carbon Catalysts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control of surface area and conductivity of niobium-added titanium oxides as durable supports for cathode of polymer electrolyte fuel cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongbing Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takaaki Nagai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuta Inoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaoru Ikegami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nihat Ege Şahin</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yoshiyuki Kuroda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemElectroChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/celc.202100268⟩</w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 203, pp.109623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2021.109623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03441731v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03441699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO 2 electroreduction to fuels on mesoporous carbon-embedded copper nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CO 2 ‐to‐HCOOH Electrochemical Conversion on Nanostructured Cu x Pd 100−x /Carbon Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihat Ege Şahin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Comminges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Arrii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teko Napporn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nihat Sahin</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kouakou Kokoh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0se01025a⟩</w:t>
+              <w:t xml:space="preserve">ChemElectroChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (7), pp.1362-1368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/celc.202100268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03049295v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03441731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in the electrooxidation of biomass-based organic molecules for energy, chemicals and hydrogen production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazym Tuleushova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tingry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teko Napporn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (10), pp.3071-3112. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C9CY02446H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02869726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into the Electrooxidation Mechanism of Ethylene Glycol on Pd‐Based Nanocatalysts: In Situ FTIRS and LC‐MS Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CO 2 electroreduction to fuels on mesoporous carbon-embedded copper nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihat Sahin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanderson O Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana R Camilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edson A Ticianelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo Garcia G da Silva</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Teko Napporn</w:t>
+                <w:t xml:space="preserve">Fabio H B Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemElectroChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/celc.202001019⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (12), pp.6045-6053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0se01025a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03049212v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03049295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical Oxidation of Carbon Monoxide on Unsupported Gold Nanospheres in Alkaline Medium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insight into the Electrooxidation Mechanism of Ethylene Glycol on Pd‐Based Nanocatalysts: In Situ FTIRS and LC‐MS Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Garcia G da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nolwenn Mayet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Adalgisa Rodrigues de Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cláudia Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teko Napporn</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrocatalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">ChemElectroChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (21), pp.4326-4335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12678-020-00626-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/celc.202001019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03049296v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03049212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights from the Physicochemical and Electrochemical Screening of the Potentiality of the Chemically Synthesized Polyaniline</w:t>
+                <w:t xml:space="preserve">Electrochemical Oxidation of Carbon Monoxide on Unsupported Gold Nanospheres in Alkaline Medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Razik Djara</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nolwenn Mayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Servat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boniface Kokoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teko Napporn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/1945-7111/ab7d40⟩</w:t>
+              <w:t xml:space="preserve">Electrocatalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12678-020-00626-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02538416v1</w:t>
+                <w:t xml:space="preserve">hal-03049296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent trends in hydrogen and oxygen electrocatalysis for anion exchange membrane technologies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Ensemble effects of nickel in surfactant-less prepared Pt-Ni materials on the carbon monoxide oxidative removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dessources</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Canaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teko Napporn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Boniface Kokoh</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.B. Kokoh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Electrochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.coelec.2020.01.018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (1), pp.219-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10008-020-04817-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03049262v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03055005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical Energy Conversion from Direct Oxidation of Glucose on Active Electrode Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teko Napporn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boniface Kokoh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrocatalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (2), pp.170-179. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12678-019-00570-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03055025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensemble effects of nickel in surfactant-less prepared Pt-Ni materials on the carbon monoxide oxidative removal</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Recent trends in hydrogen and oxygen electrocatalysis for anion exchange membrane technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Habrioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teko Napporn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">K.B. Kokoh</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boniface Kokoh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10008-020-04817-6⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21, pp.146-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coelec.2020.01.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03055005v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03049262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bare laser-synthesized palladium-gold alloy nanoparticles as efficient electrocatalysts of glucose oxidation for energy conversion applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Insights from the Physicochemical and Electrochemical Screening of the Potentiality of the Chemically Synthesized Polyaniline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razik Djara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Merzouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Masquelez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seydou Hebié</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Delaporte</w:t>
+                <w:t xml:space="preserve">Didier Cot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0cy01323d⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 167 (6), pp.066503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/1945-7111/ab7d40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160684v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facile Synthesis of Mesoporous Co 3 O 4 /CoO on rGO Nanocomposites as Highly Active and Stable Oxygen Bi-Functional Electrocatalysts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bare laser-synthesized palladium-gold alloy nanoparticles as efficient electrocatalysts of glucose oxidation for energy conversion applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaovi Holade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seydou Hebié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ksenia Maximova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismail Abidat</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nadia Guignard</w:t>
+                <w:t xml:space="preserve">Philippe Delaporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/1945-7111/abb8b4⟩</w:t>
+              <w:t xml:space="preserve">Catalysis science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (23), pp.7955-7964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0cy01323d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03085248v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhodium effects on Pt anode materials in a direct alkaline ethanol fuel cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thamyres Fernandes Messa Moreira</w:t>
+                <w:t xml:space="preserve">Facile Synthesis of Mesoporous Co 3 O 4 /CoO on rGO Nanocomposites as Highly Active and Stable Oxygen Bi-Functional Electrocatalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Abidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sidney Aquino Neto</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cláudia Morais</w:t>
+                <w:t xml:space="preserve">Paula Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teko Napporn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (58), pp.35310-35317. </w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 167 (13), pp.134509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0ra06570f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1149/1945-7111/abb8b4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03054930v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03085248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of Oxygen Reduction Activity in Zirconium Oxide-Based Compounds in Acidic Media: Creation of Active Sites for the Oxygen Reduction Reaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rhodium effects on Pt anode materials in a direct alkaline ethanol fuel cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thamyres Fernandes Messa Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akimitsu Ishihara</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Masashi Matsumoto</w:t>
+                <w:t xml:space="preserve">Sidney Aquino Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boniface Kokoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cláudia Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b02393⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (58), pp.35310-35317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0ra06570f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02405056v1</w:t>
+                <w:t xml:space="preserve">hal-03054930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of Toluene Electrohydrogenation on Pt/C Catalyst</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emergence of Oxygen Reduction Activity in Zirconium Oxide-Based Compounds in Acidic Media: Creation of Active Sites for the Oxygen Reduction Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akimitsu Ishihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takaaki Nagai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keisuke Ukita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masazumi Arao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yun Bao</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Masashi Matsumoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrocatalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12678-019-0507-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (30), pp.18150-18159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b02393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02405047v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02405056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co3O4/rGO Catalysts for Oxygen Electrocatalysis: On the Role of the Oxide/Carbon Interaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinetics of Toluene Electrohydrogenation on Pt/C Catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun Bao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teko Napporn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kensaku Nagasawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Abidat</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shigenori Mitsushima</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/2.0031904jes⟩</w:t>
+              <w:t xml:space="preserve">Electrocatalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (2), pp.184-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12678-019-0507-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02342898v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02405047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocompatible Spherical Gold Nanoparticles Synthesis in Aqueous Tetraethylene Oxide Solution and Their Cellular Uptake</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co3O4/rGO Catalysts for Oxygen Electrocatalysis: On the Role of the Oxide/Carbon Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Abidat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cazayus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Loupias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Juliette Trouiller</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Benoit Fouchaq</w:t>
+                <w:t xml:space="preserve">C. Comminges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1166/jnn.2019.16304⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 166 (4), pp.H94-H102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/2.0031904jes⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02499914v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Templated Synthesis of Carbon-Free Mesoporous Magnéli-Phase Titanium Suboxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiyuki Kuroda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hikaru Igarashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takaaki Nagai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teko Napporn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koichi Matsuzawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrocatalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (5), pp.459-465. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12678-019-00544-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02319988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the Surface of Noble Metals Electrochemically by Underpotential Deposition of Transition Metals</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Biocompatible Spherical Gold Nanoparticles Synthesis in Aqueous Tetraethylene Oxide Solution and Their Cellular Uptake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Juliette Trouiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Béré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Kalaani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Evanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fouchaq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/surfaces2020020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (7), pp.3744-3754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jnn.2019.16304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02320010v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02499914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrocatalytic and Electroanalytic Investigation of Carbohydrates Oxidation on Gold-Based Nanocatalysts in Alkaline and Neutral pHs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Probing the Surface of Noble Metals Electrochemically by Underpotential Deposition of Transition Metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Mayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Boniface Kokoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teko Napporn</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 165 (9), pp.H425 - H436. </w:t>
+              <w:t xml:space="preserve">Surfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (2), pp.257-276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/2.0311809jes⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/surfaces2020020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01860143v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effect of Li x Ni2-x O2/Ni with Modification Method on Activity and Durability of Alkaline Water Electrolysis Anode</w:t>
               </w:r>
@@ -6513,64 +6513,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikuo Nagashima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshinori Nishiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Canaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teko Napporn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrocatalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (2), pp.162-171. </w:t>
@@ -6602,6024 +6602,6024 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02405037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and Electrochemical Properties of NiCo 2 O 4 Nanospinels Supported on Graphene Derivatives as Earth-Abundant Oxygen Bifunctional Catalysts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrocatalytic and Electroanalytic Investigation of Carbohydrates Oxidation on Gold-Based Nanocatalysts in Alkaline and Neutral pHs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaovi Holade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kavita Kumar</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pronier</w:t>
+                <w:t xml:space="preserve">Adriana Both Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Servat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teko Napporn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cláudia Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.201701038⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 165 (9), pp.H425 - H436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/2.0311809jes⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02404983v1</w:t>
+                <w:t xml:space="preserve">hal-01860143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrocatalysis of the Ethylene glycol oxidation reaction and in situ Fourier-transform infared study on PtMo/C electrocatalysts in alkaline and acid media</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">W.J. Pech-Rodríguez</w:t>
+                <w:t xml:space="preserve">Preparation and Electrochemical Properties of NiCo 2 O 4 Nanospinels Supported on Graphene Derivatives as Earth-Abundant Oxygen Bifunctional Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kavita Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Loupias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Canaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Morisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Calles-Arriaga</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Vargas-Gutiérrez</w:t>
+                <w:t xml:space="preserve">Stéphane Pronier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2017.07.081⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (3), pp.319-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201701038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404976v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors affecting oxygen reduction activity of Nb2O5-doped TiO2 using carbon nanotubes as support in acidic solution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Akimitsu Ishihara</w:t>
+                <w:t xml:space="preserve">Electrocatalysis of the Ethylene glycol oxidation reaction and in situ Fourier-transform infared study on PtMo/C electrocatalysts in alkaline and acid media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teko Napporn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.J. Pech-Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Calles-Arriaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. González-Quijano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chumeng Wu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Kengo Nakada</w:t>
+                <w:t xml:space="preserve">G. Vargas-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2018.07.082⟩</w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 375, pp.335-344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2017.07.081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02405004v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal Loading Effect on the Activity of Co 3 O 4 /N-Doped Reduced Graphene Oxide Nanocomposites as Bifunctional Oxygen Reduction/Evolution Catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kavita Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Abidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Canaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Habrioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemElectroChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 5 (3), pp.483-493. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/celc.201701168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02404989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-Pot Soft-Template Synthesis of Nanostructured Copper-Supported Mesoporous Carbon FDU-15 Electrocatalysts for Efficient CO 2 Reduction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Parmentier</w:t>
+                <w:t xml:space="preserve">Factors affecting oxygen reduction activity of Nb2O5-doped TiO2 using carbon nanotubes as support in acidic solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akimitsu Ishihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chumeng Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takaaki Nagai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koji Ohara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kengo Nakada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.201701352⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 283, pp.1779-1788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2018.07.082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404960v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02405004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance and In-Situ FTIR Evaluation of Pt−Sn/C Electrocatalysts with Several Pt : Sn Atomic Ratios for the Ethanol Oxidation Reaction in Acidic Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. González-Quijano</w:t>
+                <w:t xml:space="preserve">One-Pot Soft-Template Synthesis of Nanostructured Copper-Supported Mesoporous Carbon FDU-15 Electrocatalysts for Efficient CO 2 Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihat Ege Şahin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Comminges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Le Valant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kiener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Pech-Rodríguez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Morais</w:t>
+                <w:t xml:space="preserve">Julien Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemElectroChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/celc.201800828⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (11), pp.1371-1381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201701352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02405029v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex Oscillatory Kinetics in the Electro-Oxidation of Glucose on Gold</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance and In-Situ FTIR Evaluation of Pt−Sn/C Electrocatalysts with Several Pt : Sn Atomic Ratios for the Ethanol Oxidation Reaction in Acidic Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. González-Quijano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Pech-Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. González-Quijano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Ferreira</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Escalante-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/2.072179jes⟩</w:t>
+              <w:t xml:space="preserve">ChemElectroChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (22), pp.3540-3547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/celc.201800828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01913656v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02405029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of gradual reduction of graphene oxide on the CO tolerance of supported platinum nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Abidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pronier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.D. Comparot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 111, pp.849 - 858. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carbon.2016.10.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01656336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Co-catalyst on the Selective Electrooxidation of Glycerol over Ruthenium-based Nanomaterials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complex Oscillatory Kinetics in the Electro-Oxidation of Glucose on Gold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Napporn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livia Palma</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">K. Kokoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Varela</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemElectroChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/celc.201600406⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 164 (9), pp.H603 - H607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/2.072179jes⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01610155v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01913656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructured Inorganic Materials at Work in Electrochemical Sensing and Biofuel Cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Cornu</w:t>
+                <w:t xml:space="preserve">Three dimensionally ordered mesoporous hydroxylated Ni x Co 3−x O 4 spinels for the oxygen evolution reaction: on the hydroxyl-induced surface restructuring effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Abidat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Comminges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Canaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/catal7010031⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (15), pp.7173-7183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7TA00185A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01670255v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in Electrocatalysis for Energy Conversion and Synthesis of Organic Molecules</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Selective Nanomaterials for Glucose-to-Gluconate Oxidation in an Electrochemical Energy Converter: Cogenerating Organic Electrosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teko Napporn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.201700447⟩</w:t>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 77 (11), pp.1547 - 1557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/07711.1547ecst⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01671655v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01812495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three dimensionally ordered mesoporous hydroxylated Ni x Co 3−x O 4 spinels for the oxygen evolution reaction: on the hydroxyl-induced surface restructuring effect</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Rousseau</w:t>
+                <w:t xml:space="preserve">Effect of Co-catalyst on the Selective Electrooxidation of Glycerol over Ruthenium-based Nanomaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livia Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago S. Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teko W. Napporn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Boniface Kokoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7TA00185A⟩</w:t>
+              <w:t xml:space="preserve">ChemElectroChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (1), pp.39 - 45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/celc.201600406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04229842v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01610155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Nanomaterials for Glucose-to-Gluconate Oxidation in an Electrochemical Energy Converter: Cogenerating Organic Electrosynthesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Nanostructured Inorganic Materials at Work in Electrochemical Sensing and Biofuel Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tingry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teko Napporn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 77 (11), pp.1547 - 1557. </w:t>
+              <w:t xml:space="preserve">Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/07711.1547ecst⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/catal7010031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01812495v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Acetic Acid on Carbon Monoxide Electrooxidation over Tin Oxide and Rhodium-Modified Platinum Electrode Materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advances in Electrocatalysis for Energy Conversion and Synthesis of Organic Molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaovi Holade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Servat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tingry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teko W. Napporn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layciane Soares</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">K. Kokoh</w:t>
+                <w:t xml:space="preserve">Hynd Remita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrocatalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12678-016-0333-y⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (19), pp.2573 - 2605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201700447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01913790v1</w:t>
+                <w:t xml:space="preserve">hal-01671655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical and in situ FTIR study of the ethanol oxidation reaction on PtMo/C nanomaterials in alkaline media</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Morais</w:t>
+                <w:t xml:space="preserve">Effect of Acetic Acid on Carbon Monoxide Electrooxidation over Tin Oxide and Rhodium-Modified Platinum Electrode Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layciane Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.W. Napporn</w:t>
+                <w:t xml:space="preserve">Fabiana Purgato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cláudia Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teko Napporn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kokoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 203, pp.654 - 662. </w:t>
+              <w:t xml:space="preserve">Electrocatalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), pp.11 - 15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2016.10.058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12678-016-0333-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01912607v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01913790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon Support Nanostructuration for CO 2 Electroreduction to Formic Acid on Copper Based Catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Comminges</w:t>
+                <w:t xml:space="preserve">Electrochemical and in situ FTIR study of the ethanol oxidation reaction on PtMo/C nanomaterials in alkaline media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.J. Pech-Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. González-Quijano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vargas-Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nihat Ege Sahin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julien Parmentier</w:t>
+                <w:t xml:space="preserve">T.W. Napporn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 77 (11), pp.1291-1302. </w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 203, pp.654 - 662. </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/07711.1291ecst⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2016.10.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04229845v1</w:t>
+                <w:t xml:space="preserve">hal-01912607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-Based Mesoporous Spinels for Oxygen Evolution Reaction in Alkaline Medium</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Carbon Support Nanostructuration for CO 2 Electroreduction to Formic Acid on Copper Based Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Comminges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihat Ege Sahin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Le Valant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teko Napporn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECS Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 77 (9), pp.15-24. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/07709.0015ecst⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 77 (11), pp.1291-1302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/07711.1291ecst⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04229849v1</w:t>
+                <w:t xml:space="preserve">hal-04229845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature-dependence of oxygen reduction activity on Pt/C and PtCr/C electrocatalysts synthesized from microwave-heated diethylene glycol method</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Léger</w:t>
+                <w:t xml:space="preserve">Co-Based Mesoporous Spinels for Oxygen Evolution Reaction in Alkaline Medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Habrioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Abidat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Canaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Comminges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2016.09.026⟩</w:t>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 77 (9), pp.15-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/07709.0015ecst⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01629556v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected Activity for Glycerol Electro-Oxidation of Nanostructured Pd−Pt and Pd−Pt−Ru Catalysts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temperature-dependence of oxygen reduction activity on Pt/C and PtCr/C electrocatalysts synthesized from microwave-heated diethylene glycol method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihat Ege Sahin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teko W. Napporn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Dubau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Figen Kadirgan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amanda Cristina Garcia</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Michel Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemElectroChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/celc.201600742⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 203, pp.72 - 84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2016.09.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01912715v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Selective Oxidation of Carbohydrates in an Efficient Electrochemical Energy Converter: Cogenerating Organic Electrosynthesis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Unexpected Activity for Glycerol Electro-Oxidation of Nanostructured Pd−Pt and Pd−Pt−Ru Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Cristina Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cláudia Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Teko. Napporn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Boniface Kokoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germano Tremiliosi-Filho</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 9 (3), pp.252 - 263. </w:t>
+              <w:t xml:space="preserve">ChemElectroChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (6), pp.1314 - 1319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cssc.201501593⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/celc.201600742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01687175v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High impact of the reducing agent on palladium nanomaterials: new insights from X-ray photoelectron spectroscopy and oxygen reduction reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Canaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzie Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teko W. Napporn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (15), pp.12627-12637. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c5ra24829a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facile synthesis of highly active and durable PdM/C (M = Fe, Mn) nanocatalysts for the oxygen reduction reaction in an alkaline medium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Highly Selective Oxidation of Carbohydrates in an Efficient Electrochemical Energy Converter: Cogenerating Organic Electrosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teko Napporn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Canaff</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cláudia Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (3), pp.252 - 263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cssc.201501593⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6ta02096h⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01434813v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-pot synthesis of reduced graphene oxide supported gold-based nanomaterials as robust nanocatalysts for glucose electrooxidation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IrO2Coated on RuO2as Efficient and Stable Electroactive Nanocatalysts for Electrochemical Water Splitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Beaunier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Audichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teko W. Napporn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Canaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cláudia Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Comminges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 212, pp.864 - 875. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (5), pp.2562-2573. </w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2016.06.169⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b11868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01548379v1</w:t>
+                <w:t xml:space="preserve">hal-01430127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IrO2Coated on RuO2as Efficient and Stable Electroactive Nanocatalysts for Electrochemical Water Splitting</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Facile synthesis of highly active and durable PdM/C (M = Fe, Mn) nanocatalysts for the oxygen reduction reaction in an alkaline medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaovi Holade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Servat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teko Napporn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Canaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b11868⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (21), pp.8337-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6ta02096h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01430127v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible Electrocatalytic Activity of Carbon-Supported Pt x Ni 1− x in Hydrogen Reactions</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">One-pot synthesis of reduced graphene oxide supported gold-based nanomaterials as robust nanocatalysts for glucose electrooxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srabanti Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaovi Holade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hynd Remita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Servat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Beaunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 212, pp.864 - 875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2016.06.169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cphc.201600733⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891305v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Chitosan Film-Templated Biocathode for Enzymatic Oxygen Reduction in Glucose Hybrid Biofuel Cell</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reversible Electrocatalytic Activity of Carbon-Supported Pt x Ni 1− x in Hydrogen Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dessources</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cláudia Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teko Napporn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Boniface Kokoh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 164 (2), pp.G29 - G35. </w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (23), pp.3964 - 3973. </w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/2.0571702jes⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201600733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675114v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size-Dependent Electrocatalytic Activity of Free Gold Nanoparticles for the Glucose Oxidation Reaction</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optimization of Chitosan Film-Templated Biocathode for Enzymatic Oxygen Reduction in Glucose Hybrid Biofuel Cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Both Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaovi Holade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Servat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teko W. Napporn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 17, pp.1454-62. </w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 164 (2), pp.G29 - G35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cphc.201600065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1149/2.0571702jes⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01433379v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrocatalytic activity of carbon-supported metallophthalocyanine catalysts toward oxygen reduction reaction in alkaline solution</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Size-Dependent Electrocatalytic Activity of Free Gold Nanoparticles for the Glucose Oxidation Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hebie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.W. Napporn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.B. Kokoh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10008-015-2932-6⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17, pp.1454-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201600065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01703231v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beneficial effects of rhodium and tin oxide on carbon supported platinum catalysts for ethanol electrooxidation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Electrocatalytic activity of carbon-supported metallophthalocyanine catalysts toward oxygen reduction reaction in alkaline solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seydou Hebié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabinty Bayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karifa Bayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Servat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cláudia Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2016.03.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (4), pp.931 - 942. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10008-015-2932-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891332v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01703231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The electrooxidation of borohydride: A mechanistic study on palladium (Pd/C) applying RRDE, 11B-NMR and FTIR</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beneficial effects of rhodium and tin oxide on carbon supported platinum catalysts for ethanol electrooxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layciane Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cláudia Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teko Napporn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Boniface Kokoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Olivi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2015.07.028⟩</w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 315, pp.47 - 55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2016.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01431201v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the Oxide–Carbon Heterointerface on the Activity of Co3O4/NRGO Nanocomposites toward ORR and OER</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Teko W. Napporn</w:t>
+                <w:t xml:space="preserve">The electrooxidation of borohydride: A mechanistic study on palladium (Pd/C) applying RRDE, 11B-NMR and FTIR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Grimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian Grandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Zacharias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Cermenek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hansjörg Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 180, pp.614-621 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2015.07.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b00313⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01434829v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promising ternary Pt-Co-Sn catalyst for the oxygen reduction reaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of the Oxide–Carbon Heterointerface on the Activity of Co3O4/NRGO Nanocomposites toward ORR and OER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kavita Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Canaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Knani</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J.M. Leger</w:t>
+                <w:t xml:space="preserve">Sandrine Arrii-Clacens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teko W. Napporn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2014.11.023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (15), pp.7949-7958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b00313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01340640v1</w:t>
+                <w:t xml:space="preserve">hal-01434829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Adding CeO2 to RuO2-IrO2 Mixed Nanocatalysts: Activity towards the Oxygen Evolution Reaction and Stability in Acidic Media</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clément Comminges</w:t>
+                <w:t xml:space="preserve">Promising ternary Pt-Co-Sn catalyst for the oxygen reduction reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Knani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chirchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.W. Napporn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemElectroChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2 (8), pp.1128-1137. </w:t>
+              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 738 pp.145-153 </w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/celc.201500072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2014.11.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01327269v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01340640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing Structure Modification of Palladium Nanomaterials during Chemical Synthesis by using In Situ X-ray Diffraction: Electrochemical Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teko W. Napporn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemElectroChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2 (4), pp.592-599. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/celc.201402353⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01339029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrocatalytic properties of nanomaterials synthesized from &amp;quot;Bromide Anion Exchange&amp;quot; method - Investigations of glucose and glycerol oxidation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Effect of Adding CeO2 to RuO2-IrO2 Mixed Nanocatalysts: Activity towards the Oxygen Evolution Reaction and Stability in Acidic Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Audichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Morisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teko W. Napporn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Comminges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemElectroChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (8), pp.1128-1137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/celc.201500072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2014.11.072⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01339039v1</w:t>
+                <w:t xml:space="preserve">hal-01327269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemistry for oncotheranostic gold nanoparticles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+                <w:t xml:space="preserve">Advanced Electrocatalysts on the Basis of Bare Au Nanomaterials for Biofuel Cell Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seydou Hebié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaovi Holade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ksenia Maximova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2015.05.024⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (11), pp.6489-6496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscata1.5b01478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01365816v1</w:t>
+                <w:t xml:space="preserve">hal-01418521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrospun Carbon Fibers: Promising Electrode Material for Abiotic and Enzymatic Catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Both Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tingry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 119 (16724-16733), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b04352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01488399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Electrocatalysts on the Basis of Bare Au Nanomaterials for Biofuel Cell Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+                <w:t xml:space="preserve">Chemistry for oncotheranostic gold nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Juliette Trouiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seydou Hebié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima El Bahhaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teko W. Napporn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5 (11), pp.6489-6496. </w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 99, pp.92-112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscata1.5b01478⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2015.05.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01418521v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01365816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemically induced surface modifications of mesoporous spinels (Co3O4-d, MnCo2O4-d, NiCo2O4-d) as the origin of the OER activity and stability in alkaline medium</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrocatalytic properties of nanomaterials synthesized from &amp;quot;Bromide Anion Exchange&amp;quot; method - Investigations of glucose and glycerol oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaovi Holade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Servat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teko W. Napporn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5TA04437E⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 162, pp.205-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2014.11.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01484666v1</w:t>
+                <w:t xml:space="preserve">hal-01339039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Advances in Carbon Supported Metal Nanoparticles Preparation for Oxygen Reduction Reaction in Low Temperature Fuel Cells</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electrochemically induced surface modifications of mesoporous spinels (Co3O4-d, MnCo2O4-d, NiCo2O4-d) as the origin of the OER activity and stability in alkaline medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Abidat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bouchenafa-Saib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Habrioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Comminges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Canaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/catal5010310⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3(33), pp.17433-17444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5TA04437E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01339056v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01484666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless Information Transmission System Powered by an Abiotic Biofuel Cell Implanted in an Orange</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Recent Advances in Carbon Supported Metal Nanoparticles Preparation for Oxygen Reduction Reaction in Low Temperature Fuel Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihat Ege Sahin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teko W. Napporn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/elan.201400653⟩</w:t>
+              <w:t xml:space="preserve">Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (1), pp.310-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/catal5010310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01339020v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au@Pt Core–Shell Mesoporous Nanoballs and Nanoparticles as Efficient Electrocatalysts toward Formic Acid and Glucose Oxidation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Wireless Information Transmission System Powered by an Abiotic Biofuel Cell Implanted in an Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Macvittie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tyler Conlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataliia Guz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Servat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electroanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27, pp.276-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/elan.201400653⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b09417⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01491215v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies of the reaction products resulted from glycerol electrooxidation on Ni-based materials in alkaline medium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Au@Pt Core–Shell Mesoporous Nanoballs and Nanoparticles as Efficient Electrocatalysts toward Formic Acid and Glucose Oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaovi Holade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.L. Oliveira</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anaïs Lehoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hynd Remita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teko W. Napporn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2013.11.127⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119, pp.27529-27539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b09417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193133v1</w:t>
+                <w:t xml:space="preserve">hal-01491215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration and characterization of ruthenium nano-oxides for the oxygen evolution reaction in a Proton Exchange Membrane Water Electrolyzer supplied by a solar profile</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Audichon</w:t>
+                <w:t xml:space="preserve">Efficient multi-metallic anode catalysts in a PEM water electrolyzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.B. Kokoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mayousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.W. Napporn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Mayousse</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Clément Comminges</w:t>
+                <w:t xml:space="preserve">N. Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 132, pp.284-291. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 (5), pp.1924-1931. </w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2014.03.141⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2013.11.076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04229735v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pacemaker Activated by an Abiotic Biofuel Cell Operated in Human Serum Solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Macvittie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tyler Conlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataliia Guz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electroanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 26 (11), pp.2445-2457. </w:t>
@@ -12663,2726 +12663,2860 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01319202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient multi-metallic anode catalysts in a PEM water electrolyzer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Studies of the reaction products resulted from glycerol electrooxidation on Ni-based materials in alkaline medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Mayousse</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId317" w:history="1">
+                <w:t xml:space="preserve">V.L. Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Servat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.W. Napporn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Guillet</w:t>
+                <w:t xml:space="preserve">G. Tremiliosi-Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 39 (5), pp.1924-1931. </w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 117, pp.255-262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2013.11.076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2013.11.127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01187310v1</w:t>
+                <w:t xml:space="preserve">hal-01193133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical oxidation of isopropanol using a nickel foam electrode</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elaboration and characterization of ruthenium nano-oxides for the oxygen evolution reaction in a Proton Exchange Membrane Water Electrolyzer supplied by a solar profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Audichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mayousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teko Napporn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cláudia Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Comminges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of electroanalytical chemistry and interfacial electrochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2013.08.003⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 132, pp.284-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2014.03.141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01009251v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical Behavior of Organics Oxidation on Palladium-Based Nanocatalysts Synthesized from Bromide Anion Exchange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.W. Napporn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.B. Kokoh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PHYSICAL AND ANALYTICAL ELECTROCHEMISTRY (GENERAL) - 224TH ECS MEETING </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 58 (46), pp.25-35. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1149/05846.0025ecst⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01319214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing the available specific surface area of carbon supports to boost the electroactivity of nanostructured Pt catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teko W. Napporn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 16 (46), pp.25609-25620. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c4cp03851g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01319220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electroactivity of RuO2-IrO2 mixed nanocatalysts toward the oxygen evolution reaction in a water electrolyzer supplied by a solar profile</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrochemical oxidation of isopropanol using a nickel foam electrode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. van Drunen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.W. Napporm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.B. Kokoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jerkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 39 (30 ), pp.16785-16796. </w:t>
+              <w:t xml:space="preserve">Journal of electroanalytical chemistry and interfacial electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 716 (SI), pp.120-128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2014.07.170⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2013.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01299383v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01009251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of chemicals resulted in selective glycerol conversion as sustainable fuel on Pd-based anode nanocatalysts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E.R. Gonzalez</w:t>
+                <w:t xml:space="preserve">Electroactivity of RuO2-IrO2 mixed nanocatalysts toward the oxygen evolution reaction in a water electrolyzer supplied by a solar profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Audichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mayousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Morisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Comminges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4ra09822f⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 (30 ), pp.16785-16796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2014.07.170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01323371v1</w:t>
+                <w:t xml:space="preserve">hal-01299383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights on Hybrid Glucose Biofuel Cells Based on Bilirubin Oxidase Cathode and Gold-Based Anode Nanomaterials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Cornu</w:t>
+                <w:t xml:space="preserve">Identification of chemicals resulted in selective glycerol conversion as sustainable fuel on Pd-based anode nanocatalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.M. Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.S. Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.L. Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tremiliosi-Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.R. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemElectroChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/celc.201402142⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (110 ), pp.64476-64483 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4ra09822f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01319200v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methanol - Tolerant carbon supported Pt-Sn cathode catalysts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Michel Leger</w:t>
+                <w:t xml:space="preserve">Insights on Hybrid Glucose Biofuel Cells Based on Bilirubin Oxidase Cathode and Gold-Based Anode Nanomaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaovi Holade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Both Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tingry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2014.03.190⟩</w:t>
+              <w:t xml:space="preserve">ChemElectroChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1 (11), pp.1976-1987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/celc.201402142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01320295v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01319200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the Electrochemical Valorization of Glycerol: Fourier Transform Infrared Spectroscopic and Chromatographic Studies</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">A methanol - Tolerant carbon supported Pt-Sn cathode catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Knani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Chirchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Baranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teko W. Napporn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 3 (10), pp.2403-2411. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 (17 ), pp.9070-9079. </w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cs400559d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2014.03.190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01286198v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic study of oxygen reduction reaction on carbon-supported Pd-based nanomaterials in alkaline medium</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId317" w:history="1">
+                <w:t xml:space="preserve">Insight on the Surface Structure Effect of Free Gold Nanorods on Glucose Electrooxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hebie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.W. Napporn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.B. Kokoh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 160(6), pp.H302-H308. </w:t>
+              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, C 117 (19), pp.9872-9880. </w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/2.035306jes⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp401009r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919346v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00932220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight on the Surface Structure Effect of Free Gold Nanorods on Glucose Electrooxidation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K.B. Kokoh</w:t>
+                <w:t xml:space="preserve">Toward the Electrochemical Valorization of Glycerol: Fourier Transform Infrared Spectroscopic and Chromatographic Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaovi Holade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Servat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teko W. Napporn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp401009r⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (10), pp.2403-2411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cs400559d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00932220v1</w:t>
+                <w:t xml:space="preserve">hal-01286198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promising anode candidates for direct ethanol fuel cell: Carbon supported PtSn-based trimetallic catalysts prepared by Bönnemann method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinetic study of oxygen reduction reaction on carbon-supported Pd-based nanomaterials in alkaline medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Diabaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.W. Napporn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Servat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Habrioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Beyhan</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Arrii-Clacens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2013.03.058⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 160(6), pp.H302-H308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/2.035306jes⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00917183v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Preparation of PdNi/C and PdAg/C Nanocatalysts for Glycerol Electrooxidation in Alkaline Medium</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+                <w:t xml:space="preserve">Glycerol oxidation on nickel based nanocatalysts in alkaline medium - Identification of the reaction products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.L. Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T.W. Napporn</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.W. Napporm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tremiliosi-Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrocatalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12678-013-0138-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of electroanalytical chemistry and interfacial electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 703, pp.56-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2013.05.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00932267v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00939248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycerol oxidation on nickel based nanocatalysts in alkaline medium - Identification of the reaction products</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+                <w:t xml:space="preserve">New Preparation of PdNi/C and PdAg/C Nanocatalysts for Glycerol Electrooxidation in Alkaline Medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Holade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arrii-Clacens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Tremiliosi-Filho</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.W. Napporn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of electroanalytical chemistry and interfacial electrochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2013.05.021⟩</w:t>
+              <w:t xml:space="preserve">Electrocatalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12678-013-0138-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00939248v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00932267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogenotitanates nanotubes supported platinum anode for direct methanol fuel cell</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId317" w:history="1">
+                <w:t xml:space="preserve">Promising anode candidates for direct ethanol fuel cell: Carbon supported PtSn-based trimetallic catalysts prepared by Bönnemann method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Beyhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Coutanceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léger Jean-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.W. Napporn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kadirgan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, pp.6830-6841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2013.03.058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2013.04.090⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914517v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00917183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical activity of ruthenium and iridium based catalysts for oxygen evolution reaction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Servat</w:t>
+                <w:t xml:space="preserve">Hydrogenotitanates nanotubes supported platinum anode for direct methanol fuel cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chirchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.W. Napporn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 241, pp.429-439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2013.04.090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2011.10.020⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00828774v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Gold-Platinum Nanomaterials Using Bromide Anion Exchange-Synergistic Electroactivity toward CO and Glucose Oxidation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId435" w:history="1">
+                <w:t xml:space="preserve">Electrochemical activity of ruthenium and iridium based catalysts for oxygen evolution reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mamaca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mayousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arrii-Clacens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.W. Napporm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Servat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/2.001211jes⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 111, pp.376-380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2011.10.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00834968v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring of RuO(2) nanoparticles by microwave assisted &amp;quot;Instant method&amp;quot; for energy storage applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of Gold-Platinum Nanomaterials Using Bromide Anion Exchange-Synergistic Electroactivity toward CO and Glucose Oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tonda-Mikiela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.W. Napporm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Servat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abirami Devadas</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 196, pp.4044-4053. </w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 159 (11), pp.H828-H833. </w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2010.11.149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1149/2.001211jes⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01380850v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00834968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen Electroreduction Catalyzed by Bilirubin Oxidase Does Not Release Hydrogen Peroxide</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tailoring of RuO(2) nanoparticles by microwave assisted &amp;quot;Instant method&amp;quot; for energy storage applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abirami Devadas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Baranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teko W. Napporn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coutanceau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrocatalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12678-011-0062-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 196, pp.4044-4053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2010.11.149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695810v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01380850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Syntheses and Electrochemical Characterization of Platinum Nanocubes and Nanotetrahedrons/Octahedrons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxygen Electroreduction Catalyzed by Bilirubin Oxidase Does Not Release Hydrogen Peroxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradel Tonda-Mikiela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Habrioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Urchaga</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Susan Boland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Servat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tingry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrocatalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 (4), pp.268 - 272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12678-011-0062-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selective Syntheses and Electrochemical Characterization of Platinum Nanocubes and Nanotetrahedrons/Octahedrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Urchaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Baranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teko W. Napporn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coutanceau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electrocatalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1 pp.3-6 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12678-009-0002-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01379510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15392,1678 +15526,1678 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Annealing on HER Performance of Unsupported Ni-Mo Transition Metal Sulfide Electrocatalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernandes Messa Moreira Thamyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boniface K. Kokoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Têko W. Napporn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochemistry 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Royal Society of Chemistry, Aug 2025, Newcastle (GB), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05339197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-doped Carbon shell as a protective molecular sieve for CO tolerant PEMFC Pt-based catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coutanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weliton Silva Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Rafaïdeen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Rafaïdeen</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Franck Koffi Bouho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Têko W. Napporn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Chemistry Conference and Exhibition (CSC 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Canadian Society for Chemistry, Jun 2025, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05547010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of electrochemical and ultrasonic activations: a way to improve electroreforming of molecules from biomass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youness Boukarkour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neha Neha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Md Hujjatul Islam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prince Nana Amaniampong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stève Baranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">247th Electrochemical Society Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Robert Savinell; The Electrochemical Society, May 2025, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05055535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Materials with strong metal-oxide interaction (SMOSI) highly efficient for HOR and tolerant to the presence of CO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koffi F. Bouho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weliton Silva Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Rafaïdeen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Têko W. Napporn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coutanceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">247th ECS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Electrochemical Society, May 2025, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05055517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ELOBIO: Electrolysis of Biomass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vernoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Poully</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Garduno Ibarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boreave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dappozze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème réunion plénières de la FRH2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Saint Gilles Les Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04117791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering NixCoyP electrocalaysts for HER and OER in alkaline media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Knani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Canaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.W. Napporn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoavi Holade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème REUNION PLÉNIÈRES de la Fédération HYDROGÈNE (FRH2) du CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03771886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Glucose Fuel Cell: Carbon Support Effect on the Anode Nanocatalysts Efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teko W. Napporn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boniface Kokoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochemical Conference on Energy &amp; the Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Electrochemical Society, Jul 2019, Glasgow, United Kingdom. pp.505-506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04594369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective Nanomaterials for Glucose-to-Gluconate Oxidation in an Electrochemical Energy Converter: Cogenerating Organic Electrosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.B. Kokoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.W. Napporn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">231st ECS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, La Nouvellle-Orléans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01700863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palladium Electrocatalysts Synthesis: Probing Reducing Agent Effect By XRD, XPS and ORR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.W. Napporm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Canaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">231st ECS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, La Nouvelle-Orléans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01700812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cobaltites Supportées sur Oxyde de Graphène Réduit Dopé avec des Hétéroatomes (N, S, F) pour l’Élaboration d’une Électrode à Air Réversible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kavita Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teko W. Napporn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Habrioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boniface Kokoh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Electrochimie 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société chimique de France (SCF), subdivision Électrochimie, Jun 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noble Metal Free Catalysts for ORR and OER: Doped Graphene Based Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Canaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kavita Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teko W. Napporn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Habrioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boniface Kokoh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Applications of Surface and Interface Analysis (EUCASIA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chimie Paris Tech; Société Française du Vide (SFV), 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heteroatom-doped graphene supported Co-based nanospinels as bifunctional catalysts for ORR and OER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kavita Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teko W. Napporn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Habrioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boniface Kokoh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Electrocatalysis (ECAT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Kanagawa, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promising electrospun carbon fibers material for abiotic and enzymatic catalysis in hybrid biofuel cell for energy conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tingry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Both-Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Functional Materials - AFM-2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01715352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrospun carbon fibers: a promising electrode material for abiotic and enzymatic catalysis in hybrid biofuel cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tingry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Both-Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoavi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">65th Annual Meeting of the International Society of Electrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01729275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17073,387 +17207,387 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-based Nanospinels as Earth-Abundant Catalysts for ORR and OER in Alkaline Medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kavita Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teko W. Napporn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Habrioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boniface Kokoh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Fuel Cell Car Workshop (EFCW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Orléans, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced micro-power fuel cell for bionanotechnology application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Macvittie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Both Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tingry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop: Nanomaterials for Energy and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Paris, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01774274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fibres de carbone electrospun : un matériau d’électrode prometteur pour la catalyse abiotique et enzymatique des biopiles hybrides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tingry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Both-Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque du Groupe Français de Bioélectrochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Sète, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01789147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17463,188 +17597,188 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal Oxide-Based Nanostructured Electrocatalysts for Fuel Cells, Electrolyzers, and Metal-air Batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.W. Napporn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoavi Holade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03775943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Electrocatalysts for Low-Temperature Fuel Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Javier Rodríguez-Varela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teko Napporn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer International Publishing, 2018, 9783319990194 (online) 9783319990187 (print). </w:t>
             </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-99019-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId544" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02404700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17654,1538 +17788,1538 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging the two ends: Designing materials to bridge electronic conductivity and catalytic activity in an electrochemical energy converter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Metal oxide-based electrocatalysts for low-temperature electrochemical production and oxidation of hydrogen (HER and HOR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Knani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Mayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boniface Kokoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teko Napporn</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boniface Kokoh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Teko W. Napporn; Yaovi Holade. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metal Oxide-Based Nanostructured Electrocatalysts for Fuel Cells, Electrolyzers, and Metal-air Batteries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Elsevier, pp.1-8, 2021, Metal Oxides, 978-0-12-818496-7. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-818496-7.00001-1⟩</w:t>
+              <w:t xml:space="preserve">, Elsevier, pp.9-35, 2021, Metal Oxides Series, 978-0-12-818496-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-818496-7.00010-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03447649v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03447704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal oxide-based electrocatalysts for low-temperature electrochemical production and oxidation of hydrogen (HER and HOR)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Bridging the two ends: Designing materials to bridge electronic conductivity and catalytic activity in an electrochemical energy converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaovi Holade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teko Napporn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boniface Kokoh</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Teko Napporn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Teko W. Napporn; Yaovi Holade. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metal Oxide-Based Nanostructured Electrocatalysts for Fuel Cells, Electrolyzers, and Metal-air Batteries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Elsevier, pp.9-35, 2021, Metal Oxides Series, 978-0-12-818496-7. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-818496-7.00010-2⟩</w:t>
+              <w:t xml:space="preserve">, Elsevier, pp.1-8, 2021, Metal Oxides, 978-0-12-818496-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-818496-7.00001-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03447704v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03447649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal oxides for high-temperature electrolyzers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanja Subotić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teko Napporn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Teko W. Napporn; Yaovi Holade. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metal Oxide-Based Nanostructured Electrocatalysts for Fuel Cells, Electrolyzers, and Metal-air Batteries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.213-234, 2021, Metal Oxides Series, 978-0-12-818496-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-818496-7.00003-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03447692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanostructured metal oxides for high-performance solid oxide fuel cells (SOFCs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanja Subotić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teko Napporn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Teko W. Napporn; Yaovi Holade. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metal Oxide-Based Nanostructured Electrocatalysts for Fuel Cells, Electrolyzers, and Metal-air Batteries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.235-261, 2021, Metal Oxides Series, 978-0-12-818496-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-818496-7.00009-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03447673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low temperature electrochemical production of hydrogen: challenge in anode and cathode materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Knani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teko Napporn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Trends and Future Developments on (Bio-) Membranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.135-169, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-817110-3.00005-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03055734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization Methods for Components and Materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Tools and Electrochemical In Situ and On-Line Characterization Techniques for Nanomaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teko Napporn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Dubau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Camilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Durst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel Cells and Hydrogen</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">In-situ Characterization Techniques for Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.383-439, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-56322-9_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-811459-9.00008-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02404846v1</w:t>
+                <w:t xml:space="preserve">hal-02334304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymer Electrolyte Fuel Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teko Napporn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larisa Karpenko-Jereb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgit Pichler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Hacker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel Cells and Hydrogen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.63-89, 2018, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-811459-9.00004-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId561" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02404827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tools and Electrochemical In Situ and On-Line Characterization Techniques for Nanomaterials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Characterization Methods for Components and Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teko Napporn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mariana Camilo</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Canaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Béré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Durst</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Viktor Hacker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In-situ Characterization Techniques for Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-56322-9_11⟩</w:t>
+              <w:t xml:space="preserve">Fuel Cells and Hydrogen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.155-173, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-811459-9.00008-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02334304v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction: Low-Temperature Fuel Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teko Napporn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mokrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rodríguez-Varela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Electrocatalysts for Low-Temperature Fuel Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.1-49, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-99019-4_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02404708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical Measurement Methods and Characterization on the Cell Level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teko W. Napporn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shigenori Mitsushima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurt Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsevier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel Cells and Hydrogen: From Fundamentals to Applied</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, 2018, 978-0-12-811459-9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-811459-9.00009-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId572" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01889232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Design and Fabrication of Porous Metallic Electrocatalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Lehoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hynd Remita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boniface Kokoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teko W. Napporn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thandavarayan Maiyalagan; Viswanathan S. Saji. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrocatalysts for Low Temperature Fuel Cells: Fundamentals and Recent Trends</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley-VCH, pp.511-531, 2017, 9783527341320 (print) ; 9783527803873 (online). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9783527803873.ch18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04776027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical Reactivity at Free and Supported Gold Nanocatalysts Surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seydou Hebié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boniface Kokoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teko W. Napporn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Neeraj Kumar Mishra. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalytic Application of Nano-Gold Catalysts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IntechOpen, pp.101-130, 2016, 978-953-51-2640-9 (print) ; 978-953-51-5449-5 (PDF) ; 978-953-51-2641-6 (online). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/64770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04776031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Surfactant-free Nanomaterials for Electrochemical Energy Conversion Systems: From Electrocatalysis to Bionanotechnology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Holade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teko W. Napporn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boniface Kokoh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ashutosh Tiwari; Filiz Kuralay; Lokman Uzun. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Electrode Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley; Scrivener Publishing, pp.103-145, 2016, 9781119242529 (print) ; 9781119242659 (online). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119242659.ch4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04776028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19195,161 +19329,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">METHOD FOR PRODUCING A GRAPHENE OXIDE-BASED COMPOUND FOR AN AIR ELECTRODE OF A METAL-AIR BATTERY AND ASSOCIATED COMPOUND</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durupthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Portehault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Habrioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO2019110933. 2019, http://translationportal.epo.org/emtp/translate/?ACTION=abstract-retrieval&amp;COUNTRY=WO&amp;ENGINE=google&amp;FORMAT=docdb&amp;KIND=A1&amp;LOCALE=en_EP&amp;NUMBER=2019110933&amp;SRCLANG=EN&amp;OPS=ops.epo.org/3.2&amp;TRGLANG=fr</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId581" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04024932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId584"/>
+      <w:footerReference w:type="default" r:id="rId586"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -19496,51 +19630,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814313v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weliton Silva Fonseca" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Rafa&#239;deen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Kahri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#234;ko W. Napporn" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coutanceau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.145367" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338934v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula B. Perroni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germano Tremiliosi-Filho" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamilton Varela" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c04664" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383828v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Franck Bouho" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Ben Latifa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pailloux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.115194" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498377v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ranaivoniriana" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Akouche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Desnoyers de Marbaix" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rose" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaovi Holade" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-025-06261-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04313217v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifou Lagnika" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Imelda Avosse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faridath Oy&#233;l&#233;kan Bouraima" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Bidossessi Sindedji" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dakle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2023.125411" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659928v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srabanti Ghosh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teko Napporn" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-024-01394-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800900v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mel&#233;ndez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuentez-Torres" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S&#225;nchez-Castro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alonso-Lemus" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Escobar-Morales" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.4c02670" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672642v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Loupias" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roald Boul&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Benbakoura" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Comp&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rousseau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202400555" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717152v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiano Cursi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Grimaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Servat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Morais" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202300555" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607492v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Rigoulet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#234;ko W Napporn" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202400189" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650780v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi F. Bouho" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.144697" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800953v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teko W. Napporn" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Kokoh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202401292" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285785v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos V.M. Inoc&#234;ncio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guignard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Canaff" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Morisset" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.10.138" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04148725v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Inoc&#234;ncio" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Morais" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boniface Kokoh" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elsa.202100206" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659918v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Knani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Hajjar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;agn&#232;s Lacour" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van der Lee" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Oliviero" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202300746" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800888v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Bueno Bresciani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefferson Honorio Franco" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalgisa de Andrade" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ad1066" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285620v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.B. Perroni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.V.B. Ferraz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousseau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Canaff" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Varela" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2023.142295" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285807v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;rlon F.S. Xavier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cunha" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Olivi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2023.04.267" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866669v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongbing Ma" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirokata Kajima" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Shimasaki" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaaki Nagai" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teko W Napporn" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5796/electrochemistry.22-00025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794331v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazar Guesmi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Filhol" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Wang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammy Phang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.2c03399" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875885v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thamyres Moreira" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalgisa Andrade" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202200205" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285307v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thamyres Fernandes Messa Moreira" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Boniface Kokoh" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. W. Napporn" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2022.140507" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875810v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thamyres F M Moreira" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme B Bresciani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ac908d]" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709809v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Lacour" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cambedouzou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tingry" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14030607" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03822512v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos V. M. Inoc&#234;ncio" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fouda-Onana" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c02270" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441712v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Pech-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Rodr&#237;guez-Varela" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rocha-Rangel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gonz&#225;lez-Quijano" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mart&#237;nez-Loyola" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24275/rmiq/Cat2346" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441726v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanja Suboti&#263;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Harter" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihails Kusnezoff" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmuth Schroettner" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0se01914c" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441719v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lemoine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dubois" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2021.115162" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876032v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziela C A Ferreira" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohmmad Khalid" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto M Torresi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c09260" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441699v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Inoue" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoru Ikegami" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki Kuroda" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2021.109623" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441731v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihat Ege &#350;ahin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Comminges" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Arrii" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Kokoh" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202100268" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049295v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihat Sahin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanderson O Silva" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana R Camilo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson A Ticianelli" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio H B Lima" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0se01025a" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869726v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazym Tuleushova" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CY02446H" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049212v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Garcia G da Silva" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalgisa Rodrigues de Andrade" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202001019" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049296v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Mayet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-020-00626-7" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02538416v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razik Djara" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Merzouki" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Masquelez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ab7d40" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049262v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Habrioux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2020.01.018" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055025v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-019-00570-1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055005v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dessources" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morais" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.B. Kokoh" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-020-04817-6" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160684v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Hebi&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Maximova" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sentis" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delaporte" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cy01323d" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085248v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Abidat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Ferreira" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/abb8b4" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054930v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Aquino Neto" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra06570f" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405056v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akimitsu Ishihara" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Ukita" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masazumi Arao" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masashi Matsumoto" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b02393" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405047v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Bao" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kensaku Nagasawa" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigenori Mitsushima" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-019-0507-5" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02342898v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Abidat" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cazayus" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loupias" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Comminges" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0031904jes" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499914v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Juliette Trouiller" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile B&#233;r&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Kalaani" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Evanno" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fouchaq" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2019.16304" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319988v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hikaru Igarashi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Matsuzawa" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-019-00544-3" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320010v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/surfaces2020020" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01860143v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Both Engel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0311809jes" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405037v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sho Fujita" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikuo Nagashima" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshinori Nishiki" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-017-0439-x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404983v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavita Kumar" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201701038" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404976v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calles-Arriaga" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vargas-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2017.07.081" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405004v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chumeng Wu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Ohara" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kengo Nakada" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.07.082" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21VML17D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404989v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Habrioux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201701168" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404960v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Le Valant" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kiener" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parmentier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201701352" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405029v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Pech-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonz&#225;lez-Quijano" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Escalante-Garc&#237;a" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201800828" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913656v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferreira" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Napporn" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kokoh" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.072179jes" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656336v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pronier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guignard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Comparot" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.10.050" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2D6DGLJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610155v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Palma" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago S. Almeida" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201600406" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01670255v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cornu" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal7010031" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01671655v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hynd Remita" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201700447" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229842v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TA00185A" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01812495v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/07711.1547ecst" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913790v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layciane Soares" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Purgato" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-016-0333-y" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912607v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Napporn" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2016.10.058" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229845v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihat Ege Sahin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/07711.1291ecst" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229849v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/07709.0015ecst" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629556v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubau" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Figen Kadirgan" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel L&#233;ger" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2016.09.026" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912715v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Cristina Garcia" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teko. Napporn" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201600742" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687175v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berjeaud" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201501593" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C6DPB61P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433435v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Poulin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra24829a" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434813v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo da Silva" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ta02096h" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01548379v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Beaunier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.06.169" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZSM30BL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430127v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Audichon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b11868" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891305v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dessources" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201600733" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T1DL82LJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675114v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0571702jes" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433379v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hebie" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201600065" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JRL624Q8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703231v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabinty Bayo" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karifa Bayo" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-015-2932-6" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891332v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.03.013" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431201v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Grimmer" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Grandi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Zacharias" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Cermenek" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansj&#246;rg Weber" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2015.07.028" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5V7G2GX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434829v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Arrii-Clacens" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b00313" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340640v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Knani" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chirchi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baranton" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Leger" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2014.11.023" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R645RZN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327269v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201500072" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339029v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201402353" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339039v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2014.11.072" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7VQDMHG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365816v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Juliette Trouiller" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Bahhaj" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertrand" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2015.05.024" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488399v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Cherifi" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b04352" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418521v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscata1.5b01478" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484666v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouchenafa-Saib" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Habrioux" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5TA04437E" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339056v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal5010310" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339020v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Macvittie" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Conlon" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia Guz" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201400653" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K0WGF0Q4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491215v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lehoux" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b09417" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193133v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.L. Oliveira" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Servat" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tremiliosi-Filho" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.11.127" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229735v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mayousse" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2014.03.141" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LM8GPNG2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319202v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201400440" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0NGMPFFT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187310v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mayousse" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guillet" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.11.076" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDLR1MBK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009251v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Drunen" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Napporm" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jerkiewicz" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2013.08.003" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FSWNLRN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319214v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Holade" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05846.0025ecst" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319220v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp03851g" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299383v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.07.170" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3B43T4Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323371v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Palma" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Almeida" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. Gonzalez" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra09822f" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319200v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201402142" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320295v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Chirchi" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Baranton" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Leger" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.03.190" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFBPV61J-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286198v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cs400559d" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919346v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Diabat&#233;" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arrii-Clacens" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.035306jes" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932220v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cornu" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp401009r" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917183v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beyhan" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coutanceau" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ger Jean-Michel" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kadirgan" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.03.058" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2WL16LRP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932267v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-013-0138-1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939248v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2013.05.021" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914517v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abida" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.04.090" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJ84H68Z-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828774v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mamaca" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2011.10.020" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T37ZWL4T-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834968v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tonda-Mikiela" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chen" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.001211jes" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380850v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abirami Devadas" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2010.11.149" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJ0RBNM7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01695810v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradel Tonda-Mikiela" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Boland" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-011-0062-1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379510v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Urchaga" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-009-0002-5" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339197v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernandes Messa Moreira Thamyres" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface K. Kokoh" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547010v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Koffi Bouho" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055535v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Boukarkour" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Neha" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Hujjatul Islam" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince Nana Amaniampong" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#232;ve Baranton" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055517v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117791v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernoux" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poully" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garduno Ibarra" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boreave" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dappozze" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03771886v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornu" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoavi Holade" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04594369v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01700863v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01700812v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poulin" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790977v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790996v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790954v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715352v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Both-Engel" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cherifi" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729275v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Both-Engel" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790889v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774274v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Macvittie" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Both Engel" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789147v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03775943v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404700v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Rodr&#237;guez-Varela" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99019-4" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447649v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818496-7.00001-1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447704v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818496-7.00010-2" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447692v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818496-7.00003-5" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447673v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818496-7.00009-6" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055734v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-817110-3.00005-9" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404846v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Hacker" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811459-9.00008-6" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404827v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Karpenko-Jereb" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Pichler" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811459-9.00004-9" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334304v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Camilo" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Durst" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-56322-9_11" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404708v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mokrini" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodr&#237;guez-Varela" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99019-4_1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01889232v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Mayer" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811459-9.00009-8" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776027v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527803873.ch18" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776031v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/64770" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776028v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119242659.ch4" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024932v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chan&#233;ac" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durupthy" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Portehault" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Stevens" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573064v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weliton Silva Fonseca" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Koffi Bouho" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Ben Latifa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Rafa&#239;deen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thamyres Fernandes Messa Moreira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acselectrochem.5c00513" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814313v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Kahri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#234;ko W. Napporn" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coutanceau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.145367" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338934v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula B. Perroni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germano Tremiliosi-Filho" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamilton Varela" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c04664" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383828v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Franck Bouho" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pailloux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.115194" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498377v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ranaivoniriana" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Akouche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Desnoyers de Marbaix" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rose" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaovi Holade" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-025-06261-w" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659928v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srabanti Ghosh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teko Napporn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-024-01394-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800900v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mel&#233;ndez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuentez-Torres" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S&#225;nchez-Castro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alonso-Lemus" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Escobar-Morales" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.4c02670" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04313217v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifou Lagnika" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Imelda Avosse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faridath Oy&#233;l&#233;kan Bouraima" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Bidossessi Sindedji" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dakle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2023.125411" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717152v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiano Cursi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Grimaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rousseau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Servat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Morais" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202300555" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672642v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Loupias" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roald Boul&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Benbakoura" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Comp&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202400555" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607492v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Rigoulet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#234;ko W Napporn" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202400189" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650780v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi F. Bouho" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.144697" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800953v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teko W. Napporn" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Kokoh" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202401292" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04148725v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Inoc&#234;ncio" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Morais" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boniface Kokoh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elsa.202100206" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659918v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Knani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Hajjar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;agn&#232;s Lacour" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van der Lee" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Oliviero" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202300746" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285785v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos V.M. Inoc&#234;ncio" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guignard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Canaff" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Morisset" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.10.138" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800888v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Bueno Bresciani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefferson Honorio Franco" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalgisa de Andrade" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ad1066" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285620v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.B. Perroni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.V.B. Ferraz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousseau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Canaff" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Varela" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2023.142295" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285807v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;rlon F.S. Xavier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cunha" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Olivi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2023.04.267" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866669v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongbing Ma" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirokata Kajima" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Shimasaki" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaaki Nagai" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teko W Napporn" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5796/electrochemistry.22-00025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794331v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazar Guesmi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Filhol" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Wang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammy Phang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.2c03399" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875885v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thamyres Moreira" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalgisa Andrade" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202200205" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285307v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Boniface Kokoh" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. W. Napporn" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2022.140507" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875810v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thamyres F M Moreira" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme B Bresciani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ac908d]" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709809v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Lacour" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cambedouzou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tingry" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14030607" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03822512v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos V. M. Inoc&#234;ncio" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fouda-Onana" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c02270" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441712v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Pech-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Rodr&#237;guez-Varela" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rocha-Rangel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gonz&#225;lez-Quijano" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mart&#237;nez-Loyola" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24275/rmiq/Cat2346" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441726v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanja Suboti&#263;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Harter" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihails Kusnezoff" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmuth Schroettner" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0se01914c" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441719v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lemoine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dubois" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2021.115162" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876032v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziela C A Ferreira" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohmmad Khalid" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto M Torresi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c09260" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441699v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Inoue" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoru Ikegami" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki Kuroda" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2021.109623" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441731v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihat Ege &#350;ahin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Comminges" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Arrii" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Kokoh" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202100268" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869726v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazym Tuleushova" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CY02446H" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049295v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihat Sahin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanderson O Silva" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana R Camilo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson A Ticianelli" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio H B Lima" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0se01025a" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049212v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Garcia G da Silva" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalgisa Rodrigues de Andrade" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202001019" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049296v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Mayet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-020-00626-7" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055005v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dessources" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morais" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.B. Kokoh" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-020-04817-6" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055025v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-019-00570-1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049262v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Habrioux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2020.01.018" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02538416v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razik Djara" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Merzouki" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Masquelez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ab7d40" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160684v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Hebi&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Maximova" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sentis" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delaporte" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cy01323d" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085248v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Abidat" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Ferreira" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/abb8b4" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054930v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Aquino Neto" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra06570f" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405056v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akimitsu Ishihara" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Ukita" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masazumi Arao" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masashi Matsumoto" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b02393" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405047v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Bao" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kensaku Nagasawa" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigenori Mitsushima" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-019-0507-5" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02342898v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Abidat" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cazayus" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loupias" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Comminges" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0031904jes" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319988v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hikaru Igarashi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Matsuzawa" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-019-00544-3" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499914v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Juliette Trouiller" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile B&#233;r&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Kalaani" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Evanno" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fouchaq" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2019.16304" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320010v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/surfaces2020020" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405037v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sho Fujita" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikuo Nagashima" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshinori Nishiki" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-017-0439-x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01860143v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Both Engel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0311809jes" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404983v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavita Kumar" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201701038" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404976v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calles-Arriaga" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vargas-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2017.07.081" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404989v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Habrioux" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201701168" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405004v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chumeng Wu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Ohara" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kengo Nakada" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.07.082" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21VML17D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404960v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Le Valant" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kiener" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parmentier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201701352" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405029v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Pech-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonz&#225;lez-Quijano" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Escalante-Garc&#237;a" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201800828" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656336v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pronier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guignard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Comparot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.10.050" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2D6DGLJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913656v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferreira" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Napporn" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kokoh" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.072179jes" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229842v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TA00185A" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01812495v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/07711.1547ecst" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610155v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Palma" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago S. Almeida" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201600406" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01670255v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cornu" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal7010031" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01671655v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hynd Remita" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201700447" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913790v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layciane Soares" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Purgato" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-016-0333-y" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912607v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Napporn" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2016.10.058" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229845v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihat Ege Sahin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/07711.1291ecst" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229849v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/07709.0015ecst" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629556v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubau" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Figen Kadirgan" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel L&#233;ger" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2016.09.026" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912715v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Cristina Garcia" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teko. Napporn" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201600742" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433435v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Poulin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra24829a" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687175v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berjeaud" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201501593" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C6DPB61P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430127v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Audichon" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b11868" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434813v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo da Silva" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ta02096h" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01548379v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Beaunier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.06.169" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZSM30BL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891305v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dessources" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201600733" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T1DL82LJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675114v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0571702jes" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433379v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hebie" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201600065" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JRL624Q8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703231v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabinty Bayo" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karifa Bayo" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-015-2932-6" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891332v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.03.013" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431201v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Grimmer" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Grandi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Zacharias" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Cermenek" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansj&#246;rg Weber" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2015.07.028" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5V7G2GX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434829v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Arrii-Clacens" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b00313" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340640v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Knani" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chirchi" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baranton" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Leger" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2014.11.023" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R645RZN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339029v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201402353" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327269v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201500072" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418521v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscata1.5b01478" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488399v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Cherifi" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b04352" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365816v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Juliette Trouiller" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Bahhaj" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertrand" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2015.05.024" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339039v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2014.11.072" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7VQDMHG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484666v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouchenafa-Saib" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Habrioux" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5TA04437E" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339056v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal5010310" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339020v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Macvittie" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Conlon" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia Guz" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201400653" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K0WGF0Q4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491215v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lehoux" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b09417" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187310v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mayousse" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Servat" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guillet" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.11.076" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDLR1MBK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319202v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201400440" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0NGMPFFT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193133v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.L. Oliveira" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tremiliosi-Filho" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.11.127" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229735v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mayousse" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2014.03.141" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LM8GPNG2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319214v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Holade" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05846.0025ecst" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319220v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp03851g" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009251v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Drunen" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Napporm" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jerkiewicz" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2013.08.003" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FSWNLRN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299383v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.07.170" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3B43T4Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323371v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Palma" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Almeida" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. Gonzalez" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra09822f" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319200v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201402142" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320295v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Chirchi" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Baranton" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Leger" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.03.190" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFBPV61J-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932220v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cornu" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp401009r" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286198v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cs400559d" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919346v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Diabat&#233;" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arrii-Clacens" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.035306jes" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939248v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2013.05.021" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932267v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-013-0138-1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917183v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beyhan" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coutanceau" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ger Jean-Michel" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kadirgan" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.03.058" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2WL16LRP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914517v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abida" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.04.090" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJ84H68Z-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828774v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mamaca" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2011.10.020" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T37ZWL4T-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834968v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tonda-Mikiela" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chen" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.001211jes" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380850v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abirami Devadas" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2010.11.149" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJ0RBNM7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01695810v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradel Tonda-Mikiela" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Boland" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-011-0062-1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379510v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Urchaga" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-009-0002-5" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339197v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernandes Messa Moreira Thamyres" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface K. Kokoh" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547010v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055535v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Boukarkour" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Neha" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Hujjatul Islam" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince Nana Amaniampong" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#232;ve Baranton" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055517v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117791v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernoux" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poully" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garduno Ibarra" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boreave" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dappozze" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03771886v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornu" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoavi Holade" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04594369v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01700863v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01700812v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poulin" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790977v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790996v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790954v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715352v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Both-Engel" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cherifi" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729275v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Both-Engel" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790889v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774274v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Macvittie" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Both Engel" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789147v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03775943v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404700v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Rodr&#237;guez-Varela" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99019-4" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447704v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818496-7.00010-2" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447649v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818496-7.00001-1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447692v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818496-7.00003-5" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447673v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818496-7.00009-6" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055734v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-817110-3.00005-9" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334304v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Camilo" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Durst" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-56322-9_11" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404827v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Karpenko-Jereb" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Pichler" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Hacker" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811459-9.00004-9" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404846v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811459-9.00008-6" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404708v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mokrini" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodr&#237;guez-Varela" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99019-4_1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01889232v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Mayer" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811459-9.00009-8" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776027v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527803873.ch18" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776031v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/64770" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776028v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119242659.ch4" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024932v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chan&#233;ac" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durupthy" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Portehault" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Stevens" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>