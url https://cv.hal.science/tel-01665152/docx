--- v0 (2026-03-15)
+++ v1 (2026-05-17)
@@ -880,275 +880,275 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01169979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic study of clathrates hydrates from hydrocarbon gas mixtures Consequences for capture CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and flow assurance</w:t>
+                <w:t xml:space="preserve">Experimental procedure and results to measure the composition of gas hydrate, during crystallization and at equilibrium, from N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-C&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;H&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt;-C&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;H&amp;lt;sub&amp;gt;8&amp;lt;/sub&amp;gt;-C&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;H&amp;lt;sub&amp;gt;10&amp;lt;/sub&amp;gt; gas mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Bouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duyen Le Quang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang-Du Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Herri</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Glenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific conference on Oil Refining &amp; Petrochemical Engineering ORPE 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hanoi University of Mining and Geology, Oct 2014, Hanoï, Vietnam. pp. 151 à 167</w:t>
+              <w:t xml:space="preserve">The 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> International Conference on Gas Hydrates</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Pékin, China. pp.T1-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01104836v1</w:t>
+                <w:t xml:space="preserve">hal-01066933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental procedure and results to measure the composition of gas hydrate, during crystallization and at equilibrium, from N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-C&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;H&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt;-C&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;H&amp;lt;sub&amp;gt;8&amp;lt;/sub&amp;gt;-C&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;H&amp;lt;sub&amp;gt;10&amp;lt;/sub&amp;gt; gas mixtures</w:t>
+                <w:t xml:space="preserve">Thermodynamic study of clathrates hydrates from hydrocarbon gas mixtures Consequences for capture CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and flow assurance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Bouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang-Du Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duyen Le Quang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Herri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8</w:t>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Pékin, China. pp.T1-71</w:t>
+              <w:t xml:space="preserve">Scientific conference on Oil Refining &amp; Petrochemical Engineering ORPE 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hanoi University of Mining and Geology, Oct 2014, Hanoï, Vietnam. pp. 151 à 167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01066933v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01104836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1636,51 +1636,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang-Du Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Herri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Glenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ziran Zhong. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 8</w:t>
@@ -1897,51 +1897,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961333v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Du Le" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Rodriguez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legoix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pirim" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chazallon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2020.115843" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945342v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Du Le" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Focsa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2019.122867" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220228v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duyen Le Quang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du Le Quang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bouillot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Herri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gl&#233;nat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2015.10.022" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755441v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Ouabbas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Truong Hoai" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530076v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Thais Rodriguez Machine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Carpentier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01169979v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104836v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066933v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glenat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01665152v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LYSEM002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405260v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saheb Maghsoodloo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01267614v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01089986v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du Le-Quang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duyen Le-Quang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069597v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961333v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Du Le" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Rodriguez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legoix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pirim" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chazallon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2020.115843" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945342v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Du Le" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Focsa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2019.122867" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220228v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duyen Le Quang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du Le Quang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bouillot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Herri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gl&#233;nat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2015.10.022" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755441v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Ouabbas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Truong Hoai" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530076v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Thais Rodriguez Machine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Carpentier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01169979v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066933v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glenat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104836v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01665152v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LYSEM002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405260v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saheb Maghsoodloo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01267614v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01089986v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du Le-Quang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duyen Le-Quang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069597v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>