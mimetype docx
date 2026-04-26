--- v0 (2026-03-19)
+++ v1 (2026-04-26)
@@ -208,161 +208,161 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential role of water-percolates pH and sand size on the transfer/ retention of Escherichia coli cells through sandy soil</w:t>
+                <w:t xml:space="preserve">Effects of mucus of the snail Archachatina marginata on the bacteria Escherichia coli, Pseudomonas aeruginosa, Staphylococcus aureus and S. epidermidis: The relative difference amongst the raw, diluted and filtered mucus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Kassing</w:t>
+                <w:t xml:space="preserve">Karelle S.Ngalamo Youane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Edith B Mouafo Tamnou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yves Poutoum Yogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Paul Alain Nana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bioscience and Environment Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 2 (4), pp.9-15. </w:t>
+              <w:t xml:space="preserve">GSC Biological and Pharmaceutical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (1), pp.360-370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.69517/jber.2025.02.04.0003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.30574/gscbps.2025.32.1.0291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05280781v1</w:t>
+                <w:t xml:space="preserve">hal-05379448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unexpected diversity and ecological significance of uncultivable large virus-like particles in aquatic environments</w:t>
               </w:r>
@@ -476,857 +476,857 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05351916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of mucus of the snail Archachatina marginata on the bacteria Escherichia coli, Pseudomonas aeruginosa, Staphylococcus aureus and S. epidermidis: The relative difference amongst the raw, diluted and filtered mucus</w:t>
+                <w:t xml:space="preserve">Retention of Escherichia coli cells through a sand column during percolation of bacteria-contaminated water with a neutral pH: The potential role of the cell growth phase and sterilized or unsterilized nature of the sand grains.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karelle S.Ngalamo Youane</w:t>
+                <w:t xml:space="preserve">Arnaud Kassing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Poutoum Yogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith B Mouafo Tamnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edith B Mouafo Tamnou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Poutoum Yogne</w:t>
+                <w:t xml:space="preserve">Mwanzo Wavindu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Alain Nana</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Bricheux</w:t>
+                <w:t xml:space="preserve">Paul A Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GSC Biological and Pharmaceutical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 32 (1), pp.360-370. </w:t>
+              <w:t xml:space="preserve">Microbiology Archives, an International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7, pp.1 - 9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.30574/gscbps.2025.32.1.0291⟩</w:t>
+                <w:t xml:space="preserve">⟨10.51470/ma.2025.7.2.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05379448v1</w:t>
+                <w:t xml:space="preserve">hal-05379413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retention of Escherichia coli cells through a sand column during percolation of bacteria-contaminated water with a neutral pH: The potential role of the cell growth phase and sterilized or unsterilized nature of the sand grains.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Potential role of water-percolates pH and sand size on the transfer/ retention of Escherichia coli cells through sandy soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Kassing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Poutoum Yogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mwanzo Wavindu</w:t>
+                <w:t xml:space="preserve">Paul Nana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul A Nana</w:t>
+                <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Archives, an International Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 7, pp.1 - 9. </w:t>
+              <w:t xml:space="preserve">Journal of Bioscience and Environment Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2 (4), pp.9-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.51470/ma.2025.7.2.01⟩</w:t>
+                <w:t xml:space="preserve">⟨10.69517/jber.2025.02.04.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05379413v1</w:t>
+                <w:t xml:space="preserve">hal-05280781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the organic nature, morphological plasticity and ecological significance of Aster like nanoparticles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of tides on the dissemination and related health risks of intestinal helminths along the Kribi beaches (Atlantic Coast, Southern Cameroon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Mathurin</w:t>
+                <w:t xml:space="preserve">P A Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Deniset-Besseau</w:t>
+                <w:t xml:space="preserve">S Tchakonté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Albertini</w:t>
+                <w:t xml:space="preserve">A L Fotseu Kouam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R S Mouchili Palena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-73332-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Helminthology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 98, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s0022149x24000026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05144163v1</w:t>
+                <w:t xml:space="preserve">hal-04688827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic Macroinvertebrate Communities as Indicator of the Water Quality of a Suburban Stream in the Littoral Region of Cameroon</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microbial distribution in Mudbank regions off Alappuzha, South-West coast of India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siméon Tchakonté</w:t>
+                <w:t xml:space="preserve">Jasna Vijayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yolande Elsa Lando Zangue</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parvathi Ammini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angia Sriram Pradeep Ram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maheswari Nair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Telesphore Sime-Ngando</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pollutants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pollutants4020016⟩</w:t>
+              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 196 (11), pp.1117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10661-024-13176-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04769780v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial distribution in Mudbank regions off Alappuzha, South-West coast of India</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benthic Macroinvertebrate Communities as Indicator of the Water Quality of a Suburban Stream in the Littoral Region of Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maheswari Nair</w:t>
+                <w:t xml:space="preserve">Nectaire Lié Nyamsi Tchatcho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Alain Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Telesphore Sime-Ngando</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ernest Koji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siméon Tchakonté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Elsa Lando Zangue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10661-024-13176-y⟩</w:t>
+              <w:t xml:space="preserve">Pollutants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (2), pp.251-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pollutants4020016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04938779v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04769780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of tides on the dissemination and related health risks of intestinal helminths along the Kribi beaches (Atlantic Coast, Southern Cameroon)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S Tchakonté</w:t>
+                <w:t xml:space="preserve">Exploring the organic nature, morphological plasticity and ecological significance of Aster like nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermine Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A L Fotseu Kouam</w:t>
+                <w:t xml:space="preserve">Jérémie Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R S Mouchili Palena</w:t>
+                <w:t xml:space="preserve">Ariane Deniset-Besseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Bricheux</w:t>
+                <w:t xml:space="preserve">David Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Helminthology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 98, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.22107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/s0022149x24000026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-73332-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04688827v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05144163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susceptibility of some Enterobacteriaceae isolated from 4 different aquatic environments in DR Congo (Central Africa), to Amoxicillin/Clavulanic acid and some 3rd generation Cephalosporins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mwanzo Wavindu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Mouafo Tamnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1334,51 +1334,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ildephonse Soly Kamwira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngome M Rosanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Alain Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GSC Biological and Pharmaceutical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 26 (1), pp.178 - 190. </w:t>
@@ -1416,51 +1416,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Lytic Viruses on Bacterial Carbon Metabolism in a Temperate Freshwater Reservoir (Naussac, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angia Sriram Pradeep Ram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eve Mauduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1550,64 +1550,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential Effects of Viruses on the Growth Efficiency of Freshwater Bacterioplankton in Eutrophic Relative to Non-Eutrophic Lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angia Sriram Pradeep Ram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (2), pp.384. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1641,77 +1641,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Seasons and Tides on the Distribution of Enteric Protozoa on the Shores of the Atlantic Ocean in Kribi (South Region of Cameroon): Health Risks Related to Bathing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Alain Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majesté Pahane Mbiada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siméon Tchakonté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Moche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1788,77 +1788,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bactericidal and Bacteriostatic Effects of Four Different Parts of 2 Plants Moringa Extracts against the Bacteria Vibrio cholerae and Salmonella typhi, and some Phytochemical Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Stéphane Metsopkeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bricheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Donnadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Alain Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ripoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1894,831 +1894,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05154181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology, morphometry and infraciliature of four new species of Clevelandellida de Puytorac and Grain, 1976 (Ciliophora: Armophorea) from the digestive tube of hydromorphic earthworms in the Cameroonian coastal zone</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Alain Nana</w:t>
+                <w:t xml:space="preserve">Minimum inhibition and bacterial concentrations of the plant Moringa Oleifera extracts against the bacteria Escherichia coli and Staphylococcus aureux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Stéphane Metsopkeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nectaire Lié</w:t>
+                <w:t xml:space="preserve">Mireille Ebiane Nougang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nyamsi Tchatcho</w:t>
+                <w:t xml:space="preserve">Antoine Tamsa Arfao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fils Mamert Onana</w:t>
+                <w:t xml:space="preserve">Fanny Perrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zéphyrin Fokam</w:t>
+                <w:t xml:space="preserve">Luciane Marlyse Moungang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protistology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 3 (4), pp.187-198. </w:t>
+              <w:t xml:space="preserve">Bacterial Empire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21685/1680-0826-2022-16-3-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.36547/be.484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03865301v1</w:t>
+                <w:t xml:space="preserve">hal-03865237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting Impact of Viral Activity on Prokaryotic Populations in the Coastal and Offshore Regions of the Eastern Arabian Sea</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Top‐Down Controls of Bacterial Metabolism: A Case Study from a Temperate Freshwater Lake Ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angia Sriram Pradeep Ram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jose Albin</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eve Mauduit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Perriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Thouvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/d14030230⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (2), pp.715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms10040715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03844280v1</w:t>
+                <w:t xml:space="preserve">hal-03865107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimum inhibition and bacterial concentrations of the plant Moringa Oleifera extracts against the bacteria Escherichia coli and Staphylococcus aureux</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luciane Marlyse Moungang</w:t>
+                <w:t xml:space="preserve">Contrasting Impact of Viral Activity on Prokaryotic Populations in the Coastal and Offshore Regions of the Eastern Arabian Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PK Shruthi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammini Parvathi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angia Sriram Pradeep Ram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shyla Hafza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Albin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bacterial Empire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36547/be.484⟩</w:t>
+              <w:t xml:space="preserve">Diversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Ecology of Microbes in Marine and Estuarine Ecosystems, 14 (3), pp.230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/d14030230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03865237v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Top‐Down Controls of Bacterial Metabolism: A Case Study from a Temperate Freshwater Lake Ecosystem</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Thouvenot</w:t>
+                <w:t xml:space="preserve">Morphology, morphometry and infraciliature of four new species of Clevelandellida de Puytorac and Grain, 1976 (Ciliophora: Armophorea) from the digestive tube of hydromorphic earthworms in the Cameroonian coastal zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Alain Nana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nectaire Lié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nyamsi Tchatcho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fils Mamert Onana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zéphyrin Fokam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 7 (2), pp.715. </w:t>
+              <w:t xml:space="preserve">Protistology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (4), pp.187-198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms10040715⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21685/1680-0826-2022-16-3-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03865107v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Four new species of Hysterocinetida (Protozoa: Ciliophora) from the digestive tract of earthworms collected to the lower Nyong estuary (South Coast, Cameroon)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of the Biodegradation of Polypropylene (PP) and Low Density Polyethylene (LDPE) by Pseudomonas aeruginosa and Staphylococcus aureus at Different pH Ranges under Mesophilic Condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anselme Crepin Mama</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Zéphyrin Fokam</w:t>
+                <w:t xml:space="preserve">Edith Brunelle Mouafo Tamnou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Ebiane Nougang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Stéphane Metsopkeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manouore Njoya Awawou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Samuel Eheth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zootaxa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.5194.2.5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Advances in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (9), pp.60 - 76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.9734/jamb/2022/v22i930489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03865315v1</w:t>
+                <w:t xml:space="preserve">hal-03865333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the Biodegradation of Polypropylene (PP) and Low Density Polyethylene (LDPE) by Pseudomonas aeruginosa and Staphylococcus aureus at Different pH Ranges under Mesophilic Condition</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Manouore Njoya Awawou</w:t>
+                <w:t xml:space="preserve">Four new species of Hysterocinetida (Protozoa: Ciliophora) from the digestive tract of earthworms collected to the lower Nyong estuary (South Coast, Cameroon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Alain Nana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siméon Tchakonté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Samuel Eheth</w:t>
+                <w:t xml:space="preserve">Anselme Crepin Mama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fils Mamert Onana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zéphyrin Fokam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advances in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22 (9), pp.60 - 76. </w:t>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5194 (2), pp.233-244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.9734/jamb/2022/v22i930489⟩</w:t>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.5194.2.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03865333v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abundance Dynamics of 2 Bacillus Species in Rain and Underground Water in an Urbanized Area in Cameroon (Central Africa) and Impact of Some Abiotic Parameters</w:t>
               </w:r>
@@ -2730,77 +2730,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morelle Raïsa Djiala Tagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Stéphane Metsopkeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Ebiane Nougang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Brunelle Mouafo Tamnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manouore Njoya Awawou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Natural Resource Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 7 (2), pp.109-120. </w:t>
@@ -2972,103 +2972,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the health risks linked to two swimming pools regularly frequented from the city of Yaounde in Cameroon (Central Africa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Alain Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvire Olivia Manezeu Tonleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Alain Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fils Mamert Onana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nectaire Lié Nyamsi Tchatcho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 193 (1), </w:t>
@@ -3119,77 +3119,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antibiotic susceptibility of four Enterobacteriaceae strains (Enterobacter cloacae, Citrobacter freundii, Salmonella typhi and Shigella sonnei) isolated from wastewater, surface water and groundwater in the equatorial zone of Cameroon (Central Africa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Awawou Manouore Njoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Poutoum Yogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Samuel Eheth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Brunelle Mouafo Tamnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Stéphane Metsopkeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3234,295 +3234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03865450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodegradation of polyethylene by the bacterium Pseudomonas aeruginosa in acidic aquatic microcosm and effect of the environmental temperature</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Comparative Approach of the Antibiotics Susceptibility of some Bacterial Strains Concurrently Isolated from Raw Milk and Cattle Feed (Water and Fodder) from some Farms in the West Region of Cameroon (Central Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette Ngo Bahebeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Stéphane Metsopkeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Samuel Eheth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tamsa Arfao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olive Noah Ewoti</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Awawou Manouore Njoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Challenges</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envc.2021.100056⟩</w:t>
+              <w:t xml:space="preserve">Archives of Current Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (7), pp.27-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.9734/acri/2021/v21i730257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03168659v1</w:t>
+                <w:t xml:space="preserve">hal-03865421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Approach of the Antibiotics Susceptibility of some Bacterial Strains Concurrently Isolated from Raw Milk and Cattle Feed (Water and Fodder) from some Farms in the West Region of Cameroon (Central Africa)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biodegradation of polyethylene by the bacterium Pseudomonas aeruginosa in acidic aquatic microcosm and effect of the environmental temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Mouafo Tamnou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tamsa Arfao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Nougang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Metsopkeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrette Ngo Bahebeck</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Awawou Manouore Njoya</w:t>
+                <w:t xml:space="preserve">Olive Noah Ewoti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Current Research International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 21 (7), pp.27-39. </w:t>
+              <w:t xml:space="preserve">Environmental Challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3, pp.100056. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.9734/acri/2021/v21i730257⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envc.2021.100056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03865421v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03168659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal microbial food web dynamics in contrasting Southern Ocean productivity regimes</w:t>
               </w:r>
@@ -3655,64 +3655,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal variations in viral distribution, dynamics and viral mediated host mortality in the Arabian Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aparna Sreekumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parvathi Ammini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasna Vijayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pradeep Ram Angia Sriram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3766,425 +3766,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03865410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trophic conditions influence widespread distribution of Aster-Like nanoparticles within aquatic environments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shifting levels of ecological network’s analysis reveals different system properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermine H. Billard</w:t>
+                <w:t xml:space="preserve">N. Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Mandart</w:t>
+                <w:t xml:space="preserve">M. Haraldsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Steiger</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Sime-Ngando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Huneman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.R. Borrett</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00248-020-01541-6⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 375 (1796), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2019.0326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03084202v1</w:t>
+                <w:t xml:space="preserve">hal-02890380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shifting levels of ecological network’s analysis reveals different system properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Haraldsson</w:t>
+                <w:t xml:space="preserve">Diversity and Structure of the Prokaryotic Communities Indigenous to Two Volcanic Lakes: Nyos and Monoun in Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Alain Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Sime-Ngando</w:t>
+                <w:t xml:space="preserve">Moïse Nola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bricheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zéphyrin Fokam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Huneman</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Ngassam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rstb.2019.0326⟩</w:t>
+              <w:t xml:space="preserve">Open Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (09), pp.632-650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/oje.2020.109039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02890380v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02996331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and Structure of the Prokaryotic Communities Indigenous to Two Volcanic Lakes: Nyos and Monoun in Cameroon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul-Alain Nana</w:t>
+                <w:t xml:space="preserve">Trophic conditions influence widespread distribution of Aster-Like nanoparticles within aquatic environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermine H. Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moïse Nola</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Zéphyrin Fokam</w:t>
+                <w:t xml:space="preserve">Marie Mandart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Ngassam</w:t>
+                <w:t xml:space="preserve">Johannes Steiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Telesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Journal of Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (09), pp.632-650. </w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 80 (4), pp.741-745. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4236/oje.2020.109039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00248-020-01541-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02996331v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03084202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting pelagic ecosystem functioning in eastern and western Baffin Bay revealed by trophic network modeling</w:t>
               </w:r>
@@ -4298,429 +4298,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03095448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Rice Stem Borers and Identification of &lt;i&gt;Orseolia oryzivora&lt;/i&gt; Harris &amp; Gagné, 1982 (Diptera: Cecidomyiidae) Biotypes in the Southern Cameroon</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Freshwater Perkinsea: diversity, ecology and genomic information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liliane Tandzi Ngoune</w:t>
+                <w:t xml:space="preserve">M Jobard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Champlain Djieto-Lordon</w:t>
+                <w:t xml:space="preserve">I Wawrzyniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noé Woin</w:t>
+                <w:t xml:space="preserve">G Bronner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Vellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/as.2020.112007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 42 (1), pp.3-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plankt/fbz068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03454695v1</w:t>
+                <w:t xml:space="preserve">hal-02997226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Rice Stem Borers and Identification of &lt;i&gt;Orseolia oryzivora&lt;/i&gt; Harris &amp; Gagné, 1982 (Diptera: Cecidomyiidae) Biotypes in the Southern Cameroon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Moche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Alain Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Tandzi Ngoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Champlain Djieto-Lordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Woin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (02), pp.111-123. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4236/as.2020.112007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03168657v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03454695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freshwater Perkinsea: diversity, ecology and genomic information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M Jobard</w:t>
+                <w:t xml:space="preserve">Impact of Rice Stem Borers and Identification of &lt;i&gt;Orseolia oryzivora&lt;/i&gt; Harris &amp; Gagné, 1982 (Diptera: Cecidomyiidae) Biotypes in the Southern Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Moche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Alain Nana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Alain Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Wawrzyniak</w:t>
+                <w:t xml:space="preserve">Liliane Tandzi Ngoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Bronner</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A Vellet</w:t>
+                <w:t xml:space="preserve">Champlain Djieto-Lordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agricultural Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (02), pp.111-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/as.2020.112007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plankt/fbz068⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02997226v1</w:t>
+                <w:t xml:space="preserve">hal-03168657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential impact of top-down and bottom-up forces in structuring freshwater bacterial communities</w:t>
               </w:r>
@@ -4836,51 +4836,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.S. Metsopkeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.E. Nougang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Alain Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4938,299 +4938,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03168658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing the ionizing radiation background does not significantly affect the evolution of Escherichia coli populations over 500 generations</w:t>
+                <w:t xml:space="preserve">Genome analysis of Marinobacter phage AS1 suggests its close interactions with host Marinobacter sp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathanael Lampe</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sreekumar Aparna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammini Parvathi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angia Sriram Pradeep Ram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02337251v1</w:t>
+                <w:t xml:space="preserve">hal-03043263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome analysis of Marinobacter phage AS1 suggests its close interactions with host Marinobacter sp</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reducing the ionizing radiation background does not significantly affect the evolution of Escherichia coli populations over 500 generations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanael Lampe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Micheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Maigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.14891. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-51519-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03043263v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the Effect of Light, HgCl2 and Organic Compound on Enterococcus faecalis and Escherichia coli Cells Survive in Aquatic Microcosm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Ngo Bahebeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Stephane Metsopkeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5238,51 +5238,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Signe Mbiada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrétien Lontsi Djimeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tamsa Arfao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Microbiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 4 (3), pp.55-63. </w:t>
@@ -5314,399 +5314,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02264289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution patterns of bacterial communities and their potential link to variable viral lysis in temperate freshwater reservoirs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angia Sriram Pradeep Ram</w:t>
+                <w:t xml:space="preserve">Discovery of High Abundances of Aster-Like Nanoparticles in Pelagic Environments: Characterization and Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermine Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jitendra Keshri</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bernard Viguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Balor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Boulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00027-019-0669-5⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.02376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03045527v1</w:t>
+                <w:t xml:space="preserve">hal-02317473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of High Abundances of Aster-Like Nanoparticles in Pelagic Environments: Characterization and Dynamics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Balor</w:t>
+                <w:t xml:space="preserve">Less effect of wells physicochemical properties on the antimicrobial susceptibility Pseudomonas aeruginosa isolated in equatorial region of Central Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Samuel Eheth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrétien Lontsi Djimeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Alain Nana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tamsa Arfao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Boulé</w:t>
+                <w:t xml:space="preserve">Olive Vivien Noah Ewoti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, </w:t>
+              <w:t xml:space="preserve">Applied Water Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.02376⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13201-019-0909-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317473v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Less effect of wells physicochemical properties on the antimicrobial susceptibility Pseudomonas aeruginosa isolated in equatorial region of Central Africa</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Antoine Tamsa Arfao</w:t>
+                <w:t xml:space="preserve">Distribution patterns of bacterial communities and their potential link to variable viral lysis in temperate freshwater reservoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angia Sriram Pradeep Ram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olive Vivien Noah Ewoti</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jitendra Keshri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Water Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (2), </w:t>
+              <w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 81 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13201-019-0909-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00027-019-0669-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02264275v1</w:t>
+                <w:t xml:space="preserve">hal-03045527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel haloarchaeal viruses from Lake Retba infecting Haloferax and Halorubrum species</w:t>
               </w:r>
@@ -5731,51 +5731,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bina Prajapati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizick Lucas‐staat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Forterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5865,51 +5865,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Parvathi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">As Pradeep Ram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 83 (2), pp.119-129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6071,857 +6071,857 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02263651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomorphology of crustaceans in a unpolluted stream in the equatorial forest of Cameroon</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Taxonomical Resolution and Distribution of Bacterioplankton Along the Vertical Gradient Reveals Pronounced Spatiotemporal Patterns in Contrasted Temperate Freshwater Lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jitendra Keshri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angia Sriram Pradeep Ram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Alain Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1047051ar⟩</w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 76 (2), pp.372-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-018-1143-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01924232v1</w:t>
+                <w:t xml:space="preserve">hal-02388988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Incidence of Lysogeny in the Oxygen Minimum Zones of the Arabian Sea (Southwest Coast of India)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vijaya Aswathy</w:t>
+                <w:t xml:space="preserve">Morphology and infraciliature of two new earthworm ciliates, Hoplitophrya polymorphus sp. nov. and Anoplophrya simplex sp. nov. (Ciliophora: Oligohymenophorea: Astomatia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Alain Nana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zéphyrin Fokam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Vigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bricheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gidéon Ajeagah Aghaindum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v10110588⟩</w:t>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4392 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.4392.1.9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01981930v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxonomical Resolution and Distribution of Bacterioplankton Along the Vertical Gradient Reveals Pronounced Spatiotemporal Patterns in Contrasted Temperate Freshwater Lakes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High Incidence of Lysogeny in the Oxygen Minimum Zones of the Arabian Sea (Southwest Coast of India)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammini Parvathi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vijayan Jasna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sreekumar Aparna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angia Pradeep Ram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vijaya Aswathy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 76 (2), pp.372-386. </w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (11), pp.588. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00248-018-1143-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/v10110588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02388988v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology and infraciliature of two new earthworm ciliates, Hoplitophrya polymorphus sp. nov. and Anoplophrya simplex sp. nov. (Ciliophora: Oligohymenophorea: Astomatia)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rediscovering Zygorhizidium affluens Canter: Molecular Taxonomy, Infectious Cycle, and Cryopreservation of a Chytrid Infecting the Bloom-Forming Diatom Asterionella formosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Vigues</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Bricheux</w:t>
+                <w:t xml:space="preserve">Cecilia Rad-Menéndez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gidéon Ajeagah Aghaindum</w:t>
+                <w:t xml:space="preserve">Mélanie Gerphagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Garvetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Arce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Badis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zootaxa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.4392.1.9⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 84 (23), pp.e01826-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.01826-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01727084v1</w:t>
+                <w:t xml:space="preserve">hal-01981931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rediscovering Zygorhizidium affluens Canter: Molecular Taxonomy, Infectious Cycle, and Cryopreservation of a Chytrid Infecting the Bloom-Forming Diatom Asterionella formosa</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bacterial-viral interactions in the sea surface microlayer of a black carbon-dominated tropical coastal ecosystem (Halong Bay, Vietnam)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Arce</w:t>
+                <w:t xml:space="preserve">A.S. Pradeep Ram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yacine Badis</w:t>
+                <w:t xml:space="preserve">Xavier Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Torréton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.T. Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.01826-18⟩</w:t>
+              <w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (1), pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1525/elementa.276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01981931v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial-viral interactions in the sea surface microlayer of a black carbon-dominated tropical coastal ecosystem (Halong Bay, Vietnam)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biomorphology of crustaceans in a unpolluted stream in the equatorial forest of Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Torréton</w:t>
+                <w:t xml:space="preserve">Gideon Aghaindum Ajeagah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.T. Chu</w:t>
+                <w:t xml:space="preserve">Gertrude Estelle Yogback</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siméon Tchakonté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Alain Nana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6 (1), pp.13. </w:t>
+              <w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1525/elementa.276⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1047051ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01718181v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial parasites make cyanobacteria blooms less of a trophic dead end than commonly assumed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matilda Haraldsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gerphagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6992,1004 +6992,1004 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01981933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASSESSMENT OF THE ADSORPTION OF AEROMONAS HYDROPHILA ON POLYTHENE IN SODIUM HYPOCHLORITE AND HYDROGEN PEROXIDE TREATED WATER</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Differential impact of lytic viruses on prokaryotic morphopopulations in a tropical estuarine system (Cochin estuary, India)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vijayan Jasna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angia Sriram Pradeep Ram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammini Parvathi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Water and Environmental Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (3), pp.e0194020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01982191v1</w:t>
+                <w:t xml:space="preserve">hal-01981935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential impact of lytic viruses on prokaryotic morphopopulations in a tropical estuarine system (Cochin estuary, India)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ASSESSMENT OF THE ADSORPTION OF AEROMONAS HYDROPHILA ON POLYTHENE IN SODIUM HYPOCHLORITE AND HYDROGEN PEROXIDE TREATED WATER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrétien Lontsi Djimeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tamsa Arfao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. V. Noah Ewoti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernest Lango-Yaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 13 (3), pp.e0194020</w:t>
+              <w:t xml:space="preserve">Journal of Water and Environmental Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01981935v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding low radiation background biology through controlled evolution experiments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrating chytrid fungal parasites into plankton ecology. Research gaps and needs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Breton</w:t>
+                <w:t xml:space="preserve">Thijs Frenken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Sarramia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
+                <w:t xml:space="preserve">Elisabet Alacid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David G. Biron</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stella Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Bourne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gerphagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01624071v1</w:t>
+                <w:t xml:space="preserve">hal-02947526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal changes of parasitic chytrids of cyanobacteria</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genotypic, size and morphological diversity of virioplankton in a deep oligomesotrophic freshwater lake (Lac Pavin, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Latour</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Agnès Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53, pp.48 - 59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-06273-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jes.2016.05.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01624036v1</w:t>
+                <w:t xml:space="preserve">hal-01624034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating chytrid fungal parasites into plankton ecology: research gaps and needs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding low radiation background biology through controlled evolution experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanael Lampe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thijs Frenken</w:t>
+                <w:t xml:space="preserve">Vincent Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabet Alacid</w:t>
+                <w:t xml:space="preserve">David Sarramia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stella A. Berger</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David G. Biron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.13827⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (7), pp.658 - 666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.12491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01624039v1</w:t>
+                <w:t xml:space="preserve">hal-01624071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential impact of lytic viruses on the taxonomical resolution of freshwater bacterioplankton community structure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angia Sriram Pradeep Ram</w:t>
+                <w:t xml:space="preserve">Spatial and temporal changes of parasitic chytrids of cyanobacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gerphagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 124, pp.129 - 138. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2017.07.053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-06273-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01624070v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotypic, size and morphological diversity of virioplankton in a deep oligomesotrophic freshwater lake (Lac Pavin, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Colombet</w:t>
+                <w:t xml:space="preserve">Integrating chytrid fungal parasites into plankton ecology: research gaps and needs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thijs Frenken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabet Alacid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Robin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stella A. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth C. Bourne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gerphagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jes.2016.05.016⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (10), pp.3802 - 3822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.13827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01624034v1</w:t>
+                <w:t xml:space="preserve">hal-01624039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating chytrid fungal parasites into plankton ecology. Research gaps and needs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Gerphagnon</w:t>
+                <w:t xml:space="preserve">Differential impact of lytic viruses on the taxonomical resolution of freshwater bacterioplankton community structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jitendra Keshri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angia Sriram Pradeep Ram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Perrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Thouvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 124, pp.129 - 138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2017.07.053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947526v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation between some environmental variables and abundance of &amp;lt;i&amp;gt;Almophrya mediovacuolata&amp;lt;/i&amp;gt; (Ciliophora: Anoplophryidae) endocommensal ciliate of an anecic earthworms (Oligochaeta: Annelida) in Bambui (North-West Cameroon)</w:t>
               </w:r>
@@ -8122,51 +8122,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Anthropogenic Pollution on the Abundance Dynamics of Some Freshwater Invertebrates in the Coastal Area of Cameroon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Koji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. V. Noah Ewoti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Onana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8243,77 +8243,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viral-Induced Mortality of Prokaryotes in a Tropical Monsoonal Estuary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vijayan Jasna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammini Parvathi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angia Sriram Pradeep Ram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kizhekkapat K. Balachandran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8403,51 +8403,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Keshri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Pradeep Ram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8475,546 +8475,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01624068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial treatment of water containing the bacteria Enterococcus faecalis and Escherichia coli in microcosm using Artemesia annua plant extract: Hierarchical order of some abiotic factors affecting cell’s cultivability</w:t>
+                <w:t xml:space="preserve">Functional Responses of Bacterioplankton Diversity and Metabolism to Experimental Bottom-Up and Top-Down Forcings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. B. Mobili</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Lontsi Djimeli</w:t>
+                <w:t xml:space="preserve">S. Pradeep Ram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. M. Moungang</w:t>
+                <w:t xml:space="preserve">S. Chaibi-Slouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Keshri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Allaadhin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sime-Ngando</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> European Journal of Biotechnology and Bioscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 72 (2), pp.347 - 358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-016-0782-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01392643v1</w:t>
+                <w:t xml:space="preserve">hal-01623632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viral Regulation of Prokaryotic Carbon Metabolism in a Hypereutrophic Freshwater Reservoir Ecosystem (Villerest, France)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marine microbial community structure assessed from combined metagenomic analysis and ribosomal amplicon deep sequencing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savvas Genitsaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Monchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Denonfoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos A Kormas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.00081⟩</w:t>
+              <w:t xml:space="preserve">Marine Biology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (1), pp.30-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17451000.2015.1084425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01623641v1</w:t>
+                <w:t xml:space="preserve">hal-01272231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Responses of Bacterioplankton Diversity and Metabolism to Experimental Bottom-Up and Top-Down Forcings</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Microbial treatment of water containing the bacteria Enterococcus faecalis and Escherichia coli in microcosm using Artemesia annua plant extract: Hierarchical order of some abiotic factors affecting cell’s cultivability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. B. Mobili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lontsi Djimeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. M. Moungang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Allaadhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Tamsa Arfao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> European Journal of Biotechnology and Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (9), pp.16-26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01623632v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine microbial community structure assessed from combined metagenomic analysis and ribosomal amplicon deep sequencing.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Viral Regulation of Prokaryotic Carbon Metabolism in a Hypereutrophic Freshwater Reservoir Ecosystem (Villerest, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angia Sriram Pradeep Ram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Perrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Thouvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 12 (1), pp.30-42. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17451000.2015.1084425⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.00081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01272231v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of two disinfectants on detachment of Enterococcus faecalis from polythene in aquatic microcosm</w:t>
               </w:r>
@@ -9128,356 +9128,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01626931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host–parasite interactions in food webs: Diversity, stability, and coevolution</w:t>
+                <w:t xml:space="preserve">Microbial diversity in support of anaerobic biomass valorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Jephcott</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
+                <w:t xml:space="preserve">M. Jobard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank H. Gleason</w:t>
+                <w:t xml:space="preserve">J. Pessiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deborah J. Macarthur</w:t>
+                <w:t xml:space="preserve">R. Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fonty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Webs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fooweb.2015.12.001⟩</w:t>
+              <w:t xml:space="preserve">Critical Reviews in Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37 (1), pp.1 - 10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/07388551.2015.1100584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01623614v1</w:t>
+                <w:t xml:space="preserve">hal-01624065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial diversity in support of anaerobic biomass valorization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Host–parasite interactions in food webs: Diversity, stability, and coevolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Pessiot</w:t>
+                <w:t xml:space="preserve">Thomas Jephcott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Nouaille</w:t>
+                <w:t xml:space="preserve">Frank H. Gleason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Fonty</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Sime-Ngando</w:t>
+                <w:t xml:space="preserve">Deborah J. Macarthur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 37 (1), pp.1 - 10. </w:t>
+              <w:t xml:space="preserve">Food Webs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.1 - 8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3109/07388551.2015.1100584⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fooweb.2015.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01624065v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detachment of adhered enteropathogenic Escherichia coli cells from polythene fragments immersed in aquatic microcosm using Eucalyptus microcorys extract (Myrtaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tamsa Arfao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrétien Lontsi Djimeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olive V Noah Ewoti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïse Nola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Research in Microbiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 4 (3), pp.847-857</w:t>
@@ -9500,307 +9500,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01392650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological impacts of parasitic chytrids, syndiniales and perkinsids on populations of marine photosynthetic dinoflagellates</w:t>
+                <w:t xml:space="preserve">Analysis of metagenomic data reveals common features of halophilic viral communities across continents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas G. Jephcott</w:t>
+                <w:t xml:space="preserve">Simon Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catharina Alves-De-Souza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frank H. Gleason</w:t>
+                <w:t xml:space="preserve">Francois Enault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floris F. Van Ogtrop</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
+                <w:t xml:space="preserve">Viviane Ravet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Bettarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.funeco.2015.03.007⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (3), pp.889 - 903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.13084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01253977v1</w:t>
+                <w:t xml:space="preserve">pasteur-01375524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of metagenomic data reveals common features of halophilic viral communities across continents</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ecological impacts of parasitic chytrids, syndiniales and perkinsids on populations of marine photosynthetic dinoflagellates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viviane Ravet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Colombet</w:t>
+                <w:t xml:space="preserve">Thomas G. Jephcott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvan Bettarel</w:t>
+                <w:t xml:space="preserve">Catharina Alves-De-Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank H. Gleason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floris F. Van Ogtrop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.13084⟩</w:t>
+              <w:t xml:space="preserve">Fungal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19, pp.47-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.funeco.2015.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01375524v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of Viral Abundance and Diversity in a Sphagnum-Dominated Peatland: Temporal Fluctuations Prevail Over Habitat</w:t>
               </w:r>
@@ -9838,51 +9838,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre-Jean Francez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6, pp.1494. </w:t>
@@ -9914,844 +9914,844 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01263117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and comparative genomics of Microviridae in Sphagnum-dominated peatlands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seasonal variations of marine protist community structure based on taxon-specific traits using the eastern English Channel as a model coastal system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savvas Genitsaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Monchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achim Quaiser</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yvan Zivanovic</w:t>
+                <w:t xml:space="preserve">Eric Viscogliosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.00375⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (5), 15p. / fiv034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiv034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01149546v1</w:t>
+                <w:t xml:space="preserve">hal-01981941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aeromonas: a book review</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Microbial players involved in the decline of filamentous and colonial cyanobacterial blooms with a focus on fungal parasitism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gerphagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Macarthur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floris van Ogtrop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (8), pp.2573-2587</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01983949v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: Roles and mechanisms of parasitism in aquatic microbial communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Lafferty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Biron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01983946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial players involved in the decline of filamentous and colonial cyanobacterial blooms with a focus on fungal parasitism</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abundance Dynamic of Vibrio Cells Associated with Freshwater Shrimps Atyidae (Crustacea-Decapoda) in the Coastal Surface Waters of Cameroon (Central Africa): Assessment of the Role of some Environmental Factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floris van Ogtrop</w:t>
+                <w:t xml:space="preserve">E Koji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Lontsi Djimeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Tamsa Arfao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Noah Ewoti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Tchakonté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 17 (8), pp.2573-2587</w:t>
+              <w:t xml:space="preserve">International Journal of Current Microbiology and Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 (6), pp.358-378</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01983701v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variations of marine protist community structure based on taxon-specific traits using the eastern English Channel as a model coastal system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Ferreira</w:t>
+                <w:t xml:space="preserve">Microbial food web structural and functional responses to oyster and fish as top predators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behzad Mostajir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">
+ Éric Fouilland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 535, pp.11-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps11429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiv034⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01981941v1</w:t>
+                <w:t xml:space="preserve">hal-01199541v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abundance Dynamic of Vibrio Cells Associated with Freshwater Shrimps Atyidae (Crustacea-Decapoda) in the Coastal Surface Waters of Cameroon (Central Africa): Assessment of the Role of some Environmental Factors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aeromonas: a book review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Telesphore Sime-Ngando</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Current Microbiology and Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 4 (6), pp.358-378</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393948v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial food web structural and functional responses to oyster and fish as top predators</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diversity and comparative genomics of Microviridae in Sphagnum-dominated peatlands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Bouvier</w:t>
+                <w:t xml:space="preserve">Achim Quaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Ballaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">
- Éric Fouilland</w:t>
+                <w:t xml:space="preserve">Yvan Zivanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 535, pp.11-27. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.375. </w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/meps11429⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.00375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199541v2</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01149546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viruses and bacteria microfauna of the soil and the digestive tract of earthworms (Oligochaetes annelids) of Cameroon: highlighting, quantification and importance</w:t>
               </w:r>
@@ -10763,51 +10763,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pa Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Fokam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Moche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10856,730 +10856,730 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01393991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of soil physicochemical parameters on the abundance of Paracoelophrya polymorphus (Ciliophora: Radiophryidae) commensal of earthworms (Annelida: Glossoscolecidae) collected in Bambui (NorthWest Cameroon)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Viral and grazer regulation of prokaryotic growth efficiency in temperate freshwater pelagic environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Pradeep Ram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Perrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Thouvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biodiversity and Environmental Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6 (2), pp.376-389</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (2), pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01393595v1</w:t>
+                <w:t xml:space="preserve">hal-01983770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viral and grazer regulation of prokaryotic growth efficiency in temperate freshwater pelagic environments</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Antoine Thouvenot</w:t>
+                <w:t xml:space="preserve">Influence of soil physicochemical parameters on the abundance of Paracoelophrya polymorphus (Ciliophora: Radiophryidae) commensal of earthworms (Annelida: Glossoscolecidae) collected in Bambui (NorthWest Cameroon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zéphyrin Fokam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Alain Nana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Moche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Geneviève Bricheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 91 (2), pp.1-12</w:t>
+              <w:t xml:space="preserve">Journal of Biodiversity and Environmental Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (2), pp.376-389</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01983770v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic effect of light, pH and Artemisia annua extract on Enterococcus faecalis in aquatic microcosms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. B. Mobili</w:t>
+                <w:t xml:space="preserve">Impact of Rainfall and Some Water Abiotic Factors on the Abundance Dynamic of Vibrio and Aeromonas Adhered to Copepods Surface in Some Coastal Streams and Rivers in Cameroon (Central Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Koji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tamsa Arfao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lontsi Djimeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Allahdin</w:t>
+                <w:t xml:space="preserve">O.V. Noah Ewoti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.E. Nougang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Microbiology and Biotechnology Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 7 (3), pp.62 - 72</w:t>
+              <w:t xml:space="preserve">International Journal of Research Studies in Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (9), pp.11-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01983759v1</w:t>
+                <w:t xml:space="preserve">hal-01392567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Rainfall and Some Water Abiotic Factors on the Abundance Dynamic of Vibrio and Aeromonas Adhered to Copepods Surface in Some Coastal Streams and Rivers in Cameroon (Central Africa)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Lontsi Djimeli</w:t>
+                <w:t xml:space="preserve">Soil physicochemical parameters affecting abundance and distribution of Dicoelophrya nkoldaensis (ciliophora : radiophryidae) living in the gut of earthworms (Annelida : glossoscolecidae) collected in Bambui (nord-west Cameroon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Fokam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pa Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O.V. Noah Ewoti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M.E. Nougang</w:t>
+                <w:t xml:space="preserve">P Ngassam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bricheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Vigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Research Studies in Biosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 3 (9), pp.11-21</w:t>
+              <w:t xml:space="preserve">International Journal of Current Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (6), pp.17164-17173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01392567v1</w:t>
+                <w:t xml:space="preserve">hal-01393611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil physicochemical parameters affecting abundance and distribution of Dicoelophrya nkoldaensis (ciliophora : radiophryidae) living in the gut of earthworms (Annelida : glossoscolecidae) collected in Bambui (nord-west Cameroon)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pa Nana</w:t>
+                <w:t xml:space="preserve">Synergistic effect of light, pH and Artemisia annua extract on Enterococcus faecalis in aquatic microcosms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. B. Mobili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lontsi Djimeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tamsa Arfao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Ebiane Nougang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Ngassam</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B Vigues</w:t>
+                <w:t xml:space="preserve">O. Allahdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Current Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 7 (6), pp.17164-17173</w:t>
+              <w:t xml:space="preserve">International Journal of Applied Microbiology and Biotechnology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (3), pp.62 - 72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01393611v1</w:t>
+                <w:t xml:space="preserve">hal-01983759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential roles for recently discovered chytrid parasites in the dynamics of harmful algal blooms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank H. Gleason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas G. Jephcott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frithjof C. Kuepper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gerphagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fungal Biology Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 29 (1), pp.20-33. </w:t>
@@ -11768,64 +11768,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Fokam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pa Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Ngassam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11861,1241 +11861,1241 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01393598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Winter-summer succession of unicellular eukaryotres in a meso-eutrophic coastal system.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Clément Georges</w:t>
+                <w:t xml:space="preserve">Morphological description of four new species of Nyctotherus (Ciliophora: Nyctotheridae: Heterotri- chida), commensal ciliates of the digestive tract of a terrestrial Oligochaete (Megascolecidae) from the northwest region of Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zéphyrin Fokam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Alain Nana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ngassam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
+                <w:t xml:space="preserve">Geneviève Bricheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Protistology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (2), pp.62-70</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00874372v1</w:t>
+                <w:t xml:space="preserve">hal-01070952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial food web dynamics during spring phytoplankton blooms in the naturally iron-fertilized Kerguelen area (Southern Ocean)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
+                <w:t xml:space="preserve">Linking Host Prokaryotic Physiology to Viral Lifestyle Dynamics in a Temperate Freshwater Lake (Lake Pavin, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Palesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pradeep Ram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sime-Ngando</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 68 (4), pp.740-750</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01983048v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological description of four new species of Nyctotherus (Ciliophora: Nyctotheridae: Heterotri- chida), commensal ciliates of the digestive tract of a terrestrial Oligochaete (Megascolecidae) from the northwest region of Cameroon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bouchard</w:t>
+                <w:t xml:space="preserve">Mixture of Sodium Hypochlorite and Hydrogen Peroxide on Adhered Aeromonas hydrophila to Solid Substrate in Water: Impact of Concentration and Assessment of the Synergistic Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrétien Lontsi Djimeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tamsa Arfao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olive V Noah Ewoti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Ebiane Nougang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlyse L Moungang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protistology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014, pp.121367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2014/121367⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01070952v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking Host Prokaryotic Physiology to Viral Lifestyle Dynamics in a Temperate Freshwater Lake (Lake Pavin, France)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">T. Sime-Ngando</w:t>
+                <w:t xml:space="preserve">Environmental bacteriophages: viruses of microbes in aquatic ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Telesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 68 (4), pp.740-750</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01983238v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixture of Sodium Hypochlorite and Hydrogen Peroxide on Adhered Aeromonas hydrophila to Solid Substrate in Water: Impact of Concentration and Assessment of the Synergistic Effect</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marlyse L Moungang</w:t>
+                <w:t xml:space="preserve">Winter-summer succession of unicellular eukaryotres in a meso-eutrophic coastal system.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urania Christaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.A Kormas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savvas Genitsaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Bacteriology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2014/121367⟩</w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 67 (1), pp.13-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-013-0290-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01983212v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00874372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental bacteriophages: viruses of microbes in aquatic ecosystems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Microbial food web dynamics during spring phytoplankton blooms in the naturally iron-fertilized Kerguelen area (Southern Ocean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urania Christaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Catala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, KEOPS2: Kerguelen Ocean and Plateau Study 2, 11 (23), pp.6739-6753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-11-6739-2014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01983287v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parasitic Chytrids sustain zooplankton growth during inedible algal bloom.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The relative importance of viral lysis and nanoflagellate grazing for prokaryote mortality in temperate lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angia Sriram Pradeep Ram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serena Rasconi</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Stéphanie Palesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Thouvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 59 (2), pp.300-311</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02947538v1</w:t>
+                <w:t xml:space="preserve">hal-01983261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relative importance of viral lysis and nanoflagellate grazing for prokaryote mortality in temperate lakes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">INFLUENCE OF IONIC CONTENTS ON THE STRATIFICATION OF ASTOMATIA AND HYSTEROCINETIDAE (CILIOPHORA, OLIGOHYMENOPHORA) ALONG THE DIGESTIVE TRACT OF ALMA EMINI (OLIGOCHAETE, GLOSSOSCOLECIDAE) FROM THE CENTER REGION OF CAMEROON</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Alain Nana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zéphyrin Fokam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ngassam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gideon Aghaindum Ajeagah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Moche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 59 (2), pp.300-311</w:t>
+              <w:t xml:space="preserve">International Journal of Current Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (1), pp.4468-4474</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01983261v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114626v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial carbon dependence on freshly produced phytoplankton exudates under different nutrient availability and grazing pressure conditions in coastal marine waters</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parasitic Chytrids sustain zooplankton growth during inedible algal bloom.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Rasconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boutheina Grami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Niquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Jobard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1574-6941.12262⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (229), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2014.00229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01166008v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INFLUENCE OF IONIC CONTENTS ON THE STRATIFICATION OF ASTOMATIA AND HYSTEROCINETIDAE (CILIOPHORA, OLIGOHYMENOPHORA) ALONG THE DIGESTIVE TRACT OF ALMA EMINI (OLIGOCHAETE, GLOSSOSCOLECIDAE) FROM THE CENTER REGION OF CAMEROON</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karine Moche</w:t>
+                <w:t xml:space="preserve">Bacterial carbon dependence on freshly produced phytoplankton exudates under different nutrient availability and grazing pressure conditions in coastal marine waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fouilland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imma Tolosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Current Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 87 (3), pp.757-769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1574-6941.12262⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01114626v2</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial diversity supporting dark fermentation of waste</w:t>
               </w:r>
@@ -13120,51 +13120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pessiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 32 (11), pp.549-550</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13202,90 +13202,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adhesion of Candida albicans to polythene in Sodium hypochlorite disinfected aquatic microcosm and potential impact of cell surface properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrétien Lontsi Djimeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tamsa Arfao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olive V Noah Ewoti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïse Nola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Research in Microbiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2 (5), pp.479-489</w:t>
@@ -13314,103 +13314,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parasitic chytrids sustain zooplankton growth during inedible algal bloom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boutheina Grami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlene Jobard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13435,64 +13435,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinctive patterns in prokaryotic community composition in response to viral lysis and flagellate grazing in freshwater microcosms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angia Sriram Pradeep Ram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Freshwater Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 59 (9), pp.1945-1955</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13511,338 +13511,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01983265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of two new species of Sicuophoridae and Nyctotheridae (Heterotrichina), endocommensal in the rectal ampulla of Bufo regularis (Amphibia: Anura) from the Northwest of Cameroon</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Double Staining Method Using SYTOX Green and Calcofluor White for Studying Fungal Parasites of Phytoplankton.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gerphagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protistology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 79 (13), pp.3943-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00696-13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01114647v2</w:t>
+                <w:t xml:space="preserve">hal-00846159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Double Staining Method Using SYTOX Green and Calcofluor White for Studying Fungal Parasites of Phytoplankton.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Colombet</w:t>
+                <w:t xml:space="preserve">Description of two new species of Sicuophoridae and Nyctotheridae (Heterotrichina), endocommensal in the rectal ampulla of Bufo regularis (Amphibia: Anura) from the Northwest of Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zéphyrin Fokam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Alain Nana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ngassam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Geneviève Bricheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Protistology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (1), pp.16 - 21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.00696-13⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00846159v1</w:t>
+                <w:t xml:space="preserve">hal-01114647v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fungal parasitism: life cycle, dynamics and impact on cyanobacterial blooms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gerphagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (4), pp.e60894. </w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13915,51 +13915,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lontsi Djimeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rv Nandjou Nguéfack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïse Nola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Me Nougang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13995,1110 +13995,1110 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00840183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Revision of of the subfamily of Metaracoelophryinae de Puytorac 1972 (Oligohymenophora: Hoplytophryida: Hoplytophryidae), astome ciliates of the digestive tract of Oligochaeta worms of Africa: description of five new species].</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bouchard</w:t>
+                <w:t xml:space="preserve">Unexpected and novel putative viruses in the sediments of a deep-dark permanently anoxic freshwater habitat.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Borrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Lehours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Prangishvili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (11), pp.2119-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2012.49⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00918206v1</w:t>
+                <w:t xml:space="preserve">hal-00819247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and morphological diversity of fungi and the associated functions in three European nearby lakes.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Microplanktonic Community Structure in a Coastal System Relative to a Phaeocystis Bloom Inferred from Morphological and Tag Pyrosequencing Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Monchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-David Grattepanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dionigia Meloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Sanciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2012.02771.x⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (6), pp.e39924. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0039924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00819272v1</w:t>
+                <w:t xml:space="preserve">hal-00806968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoplankton chytridiomycosis: community structure and infectivity of fungal parasites in aquatic ecosystems.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Airway Microbiota in Cystic Fibrosis: A Complex Fungal and Bacterial Community-Implications for Therapeutic Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Delhaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Monchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Frealle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Hubans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Salleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2011.02690.x⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (4), pp.e36313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0036313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00819305v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Airway Microbiota in Cystic Fibrosis: A Complex Fungal and Bacterial Community-Implications for Therapeutic Management</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phytoplankton chytridiomycosis: community structure and infectivity of fungal parasites in aquatic ecosystems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Rasconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Niquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0036313⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (8), pp.2151-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2011.02690.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806782v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00819305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplanktonic Community Structure in a Coastal System Relative to a Phaeocystis Bloom Inferred from Morphological and Tag Pyrosequencing Methods</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular and morphological diversity of fungi and the associated functions in three European nearby lakes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Jobard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Rasconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Solinhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry-Michel Cauchie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (9), pp.2480-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2012.02771.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0039924⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00806968v1</w:t>
+                <w:t xml:space="preserve">hal-00819272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected and novel putative viruses in the sediments of a deep-dark permanently anoxic freshwater habitat.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seasonal Depth-Related Gradients in Virioplankton: Lytic Activity and Comparison with Protistan Grazing Potential in Lake Pavin (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MICROBIOLOGY OF AQUATIC SYSTEMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 64, pp.67-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ismej.2012.49⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00819247v1</w:t>
+                <w:t xml:space="preserve">hal-00787061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal Depth-Related Gradients in Virioplankton: Lytic Activity and Comparison with Protistan Grazing Potential in Lake Pavin (France)</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessing the diversity and specificity of two freshwater viral communities through metagenomics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Enault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Ravet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Personnic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICROBIOLOGY OF AQUATIC SYSTEMS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (3), pp.e33641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0033641⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00787061v1</w:t>
+                <w:t xml:space="preserve">hal-00819334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the diversity and specificity of two freshwater viral communities through metagenomics.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Personnic</w:t>
+                <w:t xml:space="preserve">[Revision of of the subfamily of Metaracoelophryinae de Puytorac 1972 (Oligohymenophora: Hoplytophryida: Hoplytophryidae), astome ciliates of the digestive tract of Oligochaeta worms of Africa: description of five new species].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zéphyrin Fokam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ngassam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Alain Nana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bricheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (1), pp.41-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0033641⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00819334v1</w:t>
+                <w:t xml:space="preserve">inserm-00918206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of Astomatia Schewiakoff, 1896 and Hysterocinetidae Diesing, 1866 (Ciliophora, Oligohymenophora) along the digestive tract of Alma emini (Oligochaete, Glossoscolecidae) is correlated with physico-chemical parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Alain Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zéphyrin Fokam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Hubert Zébazé Togouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajeagah Gideon Aghaindum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protistology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (4), pp.193-207</w:t>
@@ -15127,103 +15127,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description of five new species of hysterocinetian ciliates (Ciliophora, Hysterocinetidae), endocommensal in a terrestrial oligochaete of the genus Alma from Cameroon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Alain Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zéphyrin Fokam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Martial Ntoungwa Ebague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ngassam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protistology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (2), pp.97-107</w:t>
@@ -15265,51 +15265,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative methods for the analysis of zoosporic fungi.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agostina Marano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank H. Gleason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Bärlocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15392,14026 +15392,14002 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00819331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological traits of planktonic viruses and prokaryotes along a full-salinity gradient.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Corinne Bouvier</w:t>
+                <w:t xml:space="preserve">High Lytic Infection Rates but Low Abundances of Prokaryote Viruses in a Humic Lake (Vassivie're, Massif Central, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angia Sriram Pradeep Ram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Carré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Desnues</w:t>
+                <w:t xml:space="preserve">S. Rasconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jobard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Palesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 77 (16), pp.5610-5618</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00820091v1</w:t>
+                <w:t xml:space="preserve">hal-00787191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viral abundance, production, decay rates and life strategies (lysogeny versus lysis) in Lake Bourget (France).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Virus, bactéries et protistes pathogènes du phytoplancton, le rôle insoupçonné des parasites dans le fonctionnement des écosystèmes aquatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Domaizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rozenn Thomas</w:t>
+                <w:t xml:space="preserve">Sylvie Masquelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyria Berdjeb</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
+                <w:t xml:space="preserve">Cécile Lepère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphan Jacquet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laure Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 60 (60), pp.37-50</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00820093v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential role of fungi in plankton food web functioning and stability: a simulation analysis based on Lake Biwa inverse model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Niquil</w:t>
+                <w:t xml:space="preserve">Food quality of anemophilous plant pollen for zooplankton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Masclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maiko Kagami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jotaro Urabe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Viscogliosi</w:t>
+                <w:t xml:space="preserve">Marie-Elodie Perga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Disregarded Microbial Diversity and Ecological Potentials in Aquatic Systems, 659 (1), pp.65-79. </w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 56 (3), pp.939-946. </w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10750-010-0308-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4319/lo.2011.56.3.0939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00528608v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Lytic Infection Rates but Low Abundances of Prokaryote Viruses in a Humic Lake (Vassivie're, Massif Central, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angia Sriram Pradeep Ram</w:t>
+                <w:t xml:space="preserve">Microbial food webs and metabolic state across oligotrophic waters of the Mediterranean Sea during summer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urania Christaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Rasconi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Colombet</w:t>
+                <w:t xml:space="preserve">A. Lagaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Special issue : Interactions between planktonic organisms and the biogeochemical cycles of biogenic elements in the Mediterranean Sea during intense summer stratification: the BOUM experiment, 8 (7), pp.1839-1852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-8-1839-2011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00787191v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00697626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virus, bactéries et protistes pathogènes du phytoplancton, le rôle insoupçonné des parasites dans le fonctionnement des écosystèmes aquatiques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laure Guillou</w:t>
+                <w:t xml:space="preserve">Exploring and quantifying fungal diversity in freshwater lake ecosystems using rDNA cloning/sequencing and SSU tag pyrosequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Monchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Sanciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Jobard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Rasconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gerphagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (6), pp.1433-1453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2011.02444.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01196814v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00759180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: 'Disregarded' microbial diversity and ecological potentials in aquatic systems: a new paradigm shift ahead</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrobiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 659, pp.1-4. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10750-010-0511-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10750-010-0511-5⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00825304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food quality of anemophilous plant pollen for zooplankton</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Viral abundance, production, decay rates and life strategies (lysogeny versus lysis) in Lake Bourget (France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Masclaux</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Lyria Berdjeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4319/lo.2011.56.3.0939⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (3), pp.616-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2010.02364.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650779v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00820093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial food webs and metabolic state across oligotrophic waters of the Mediterranean Sea during summer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Urania Christaki</w:t>
+                <w:t xml:space="preserve">Ecological traits of planktonic viruses and prokaryotes along a full-salinity gradient.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Bettarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France van Wambeke</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">L. Prieur</w:t>
+                <w:t xml:space="preserve">Anne Desnues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-8-1839-2011⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 76 (2), pp.360-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2011.01054.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00697626v1</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00820091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring and quantifying fungal diversity in freshwater lake ecosystems using rDNA cloning/sequencing and SSU tag pyrosequencing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Gerphagnon</w:t>
+                <w:t xml:space="preserve">Potential role of fungi in plankton food web functioning and stability: a simulation analysis based on Lake Biwa inverse model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Niquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maiko Kagami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jotaro Urabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urania Christaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Viscogliosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Disregarded Microbial Diversity and Ecological Potentials in Aquatic Systems, 659 (1), pp.65-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10750-010-0308-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2011.02444.x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00759180v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00528608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of prokaryotic viruses in freshwater lakes reveals high lytic infection rates but low seasonal abundances in a humic lake (Vassivière, Massif Central, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angia Sriram Pradeep-Ram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Jobard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AEM.01370-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trophic interactions between viruses, bacteria and nanoflagellates under various nutrient conditions and simulated climate change.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bouvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bouvy</w:t>
+                <w:t xml:space="preserve">Y. Bettarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Bettarel</w:t>
+                <w:t xml:space="preserve">C. Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bouvier</w:t>
+                <w:t xml:space="preserve">I. Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId553" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 13 (7), pp.1842-57. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2011.02498.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2011.02498.x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00819823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoosporic true fungi in marine ecosystems: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank H Gleason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank H Gleason</w:t>
+                <w:t xml:space="preserve">Frithjof C Kuepper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frithjof C Kuepper</w:t>
+                <w:t xml:space="preserve">James P Amon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James P Amon</w:t>
+                <w:t xml:space="preserve">Kathryn Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire M M Gachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine and Freshwater Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 62 (4), pp.383-393</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00820103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional effects of parasites on food web properties during the spring diatom bloom in Lake Pavin: a linear inverse modeling analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boutheina Grami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Saint Béat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (8), pp.e23273. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0023273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00819808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and functions of microscopic fungi: a missing component in pelagic food webs.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development of a Real-Time PCR assay for quantitative assessment of uncultured freshwater zoosporic fungi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie E. Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène M. Jobard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane J.-S. Venisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre A. Bec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maiko M. Kagami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00027-010-0133-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (1), pp.69-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mimet.2010.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947502v1</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Morphological variations of the nuclear apparatus of astome ciliates Almophrya bivacuolata and A. maediovacuolata (protozoa: ciliophora) endocommensal of terricolous oligochaetes in Cameroon].</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bouchard</w:t>
+                <w:t xml:space="preserve">Diversity of virus-host systems in hypersaline Lake Retba, Senegal.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizick Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimberly Pause Tucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13 (8), epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2010.02323.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00783602v1</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00527107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parasitic fungi of phytoplankton: Ecological roles and implications for microbial food webs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Resources drive trade-off between viral lifestyles in the plankton: evidence from freshwater microbial microcosms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angia Sriram Pradeep Ram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/ame01448⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (2), pp.467-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2009.02088.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00527379v1</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00527101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Real-Time PCR assay for quantitative assessment of uncultured freshwater zoosporic fungi</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parasitic fungi of phytoplankton: Ecological roles and implications for microbial food webs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Rasconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Jobard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mimet.2010.02.002⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/ame01448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00964807v1</w:t>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00527379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of virus-host systems in hypersaline Lake Retba, Senegal.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">[Morphological variations of the nuclear apparatus of astome ciliates Almophrya bivacuolata and A. maediovacuolata (protozoa: ciliophora) endocommensal of terricolous oligochaetes in Cameroon].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Alain Nana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ngassam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zéphyrin Fokam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Colombet</w:t>
+                <w:t xml:space="preserve">Geneviève Bricheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17 (4), pp.293-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2010.02323.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00527107v1</w:t>
+                <w:t xml:space="preserve">hal-00783602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resources drive trade-off between viral lifestyles in the plankton: evidence from freshwater microbial microcosms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angia Sriram Pradeep Ram</w:t>
+                <w:t xml:space="preserve">Variations morphologiques de l'appareil nucléaire chez les ciliés astomes AlmophryA bivAcuolAtA et A. mediovAcuolAtA (protozoa : ciliophora) endocommensaux d'oligochètes terricoles du Cameroun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Alain Nana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ngassam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zéphyrin Fokam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Geneviève Bricheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17, pp.293-297</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00527101v1</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01070965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations morphologiques de l'appareil nucléaire chez les ciliés astomes AlmophryA bivAcuolAtA et A. mediovAcuolAtA (protozoa : ciliophora) endocommensaux d'oligochètes terricoles du Cameroun</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fluorescence in situ hybridization of uncultured zoosporic fungi: Testing with clone-FISH and application to freshwater samples using CARD-FISH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Jobard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Rasconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 83 (2), pp.236-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mimet.2010.09.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01070965v1</w:t>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00529649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescence in situ hybridization of uncultured zoosporic fungi: Testing with clone-FISH and application to freshwater samples using CARD-FISH</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversity and functions of microscopic fungi: a missing component in pelagic food webs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Jobard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Jobard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00027-010-0133-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mimet.2010.09.006⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00529649v1</w:t>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High and differential viral infection rates within bacterial 'morphopopulations' in a shallow sand pit lake (Lac de Créteil, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">a S Pradeep Ram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">a S Pradeep Ram</w:t>
+                <w:t xml:space="preserve">Mohamad-Bashir Arnous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad-Bashir Arnous</w:t>
+                <w:t xml:space="preserve">Michael Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Carrias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId594" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 74 (1), pp.83-92. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2010.00920.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00527103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity and functions of microscopic fungi: a missing component in pelagic food webs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Jobard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Jobard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 72 (3), pp.255-268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00527380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algal diseases: spotlight on a black box.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire M M Gachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Strittmatter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Strittmatter</w:t>
+                <w:t xml:space="preserve">Aurélie Chambouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId600" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwang Hoon Kim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 15 (11), pp.633-40. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2010.08.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2010.08.005⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00820237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hidden diversity among aquatic heterotrophic flagellates: ecological potentials of zoosporic fungi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId605" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck H. Gleason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrobiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, epub ahead of print. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10750-010-0230-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10750-010-0230-y⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00528599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungal zoospores are valuable food resources in aquatic ecosystems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maiko Kagami</w:t>
+                <w:t xml:space="preserve">Low effect of viruses on bacteria in deep anoxic water and sediment of a productive freshwater reservoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angia Sriram Pradeep Ram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Sabart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Marano Agostina</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">D. Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supplement to Mycologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 60 (5), pp.1-3</w:t>
+              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 55 (3), pp.255-265</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00527081v1</w:t>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00527069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal depth-related gradients in virioplankton: standing stock and relationships with microbial communities in Lake Pavin (France)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of calcofluor white for detection, identification, and quantification of phytoplanktonic fungal parasites.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Rasconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Jobard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00248-009-9535-7⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 75 (8), pp.2545-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02211-08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00527098v1</w:t>
+                <w:t xml:space="preserve">hal-00527082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low effect of viruses on bacteria in deep anoxic water and sediment of a productive freshwater reservoir</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Communities structure of the planktonic halophiles in the solar saltern of Sfax, Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannet Elloumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Carrias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmen Bouaïn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 55 (3), pp.255-265</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 81 (1), pp.19-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00527069v1</w:t>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00526256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of calcofluor white for detection, identification, and quantification of phytoplanktonic fungal parasites.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Rassoulzadegan in Villefranche-sur-Mer and the 'evolution' of marine microbial ecology over the last three decades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. R. Dolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behzad Mostajir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.02211-08⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 57 (3), pp.221-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/ame01376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00527082v1</w:t>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00528613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communities structure of the planktonic halophiles in the solar saltern of Sfax, Tunisia</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Fungal zoospores are valuable food resources in aquatic ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck H. Gleason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maiko Kagami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Marano Agostina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abderrahmen Bouaïn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 81 (1), pp.19-26</w:t>
+              <w:t xml:space="preserve">Supplement to Mycologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 60 (5), pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00526256v1</w:t>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00527081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rassoulzadegan in Villefranche-sur-Mer and the 'evolution' of marine microbial ecology over the last three decades</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Seasonal depth-related gradients in virioplankton: standing stock and relationships with microbial communities in Lake Pavin (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Charpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Portelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/ame01376⟩</w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 58 (4), pp.728-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-009-9535-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00528613v1</w:t>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00527098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virus et prophages dans les écosystèmes aquatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Colombet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 55 (2), pp.95-109. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1139/w08-099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00529979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bactéries du lac Pavin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Lehours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carrias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId633" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Fonty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour la science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 387, pp.xxx-xxx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00528566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal variations of microbial abundances and virus-versus flagellate-induced mortality of picoplankton in three peri-alpine lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Personnic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plankton Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 31 (10), pp.1161-1177. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/plankt/fbp057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02667589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fungal parasitism of phytoplankton prokaryotes in the productive Lake Aydat (Massif Central, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Jobard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Cover - Volume 75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal variations of microbial abundances and virus- vs flagellate-induced mortality of picoplankton in three peri-alpine lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Personnic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plankton Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 31 (10), pp.1161-1177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00527095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fungal parasitism of phytoplankton prokaryotes in the productive Lake Aydat (Massif Central, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Jobard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 75, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00527118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rassoulzadegan@Villefranche : 3 Decades of Aquatic Microbial Ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Dolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Dolan</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">B. Mostajir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 57 (3), pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00528558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of freshwater and seawater mixing on virio- and bacterioplankton in a tropical estuary</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Desnues</w:t>
+                <w:t xml:space="preserve">Virioplankton distribution and activity in a tropical eutrophicated bay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Bettarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Arfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïmouna Cissoko</w:t>
+                <w:t xml:space="preserve">Marc Bouvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Bouvy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emma Verling</w:t>
+                <w:t xml:space="preserve">Briand Enora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 53 (6), pp.1154-1162</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 80 (3), pp.425-429</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00526248v1</w:t>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00526253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virioplankton distribution and activity in a tropical eutrophicated bay</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Briand Enora</w:t>
+                <w:t xml:space="preserve">Short term variations in abundances and potential activities of viruses, bacteria and nanoprotists in Lake Bourget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Personnic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Domaizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ursula Dorigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 80 (3), pp.425-429</w:t>
+              <w:t xml:space="preserve">Ecological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 23, pp.851-861</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00526253v1</w:t>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short term variations in abundances and potential activities of viruses, bacteria and nanoprotists in Lake Bourget</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Effects of freshwater and seawater mixing on virio- and bacterioplankton in a tropical estuary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Desnues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïmouna Cissoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bouvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ursula Dorigo</w:t>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Verling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 23, pp.851-861</w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 53 (6), pp.1154-1162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656091v1</w:t>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00526248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The molecular diversity of freshwater picoeukaryotes reveals high occurrence of putative parasitoids in the plankton</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Functional responses of prokaryotes and viruses to grazer effects and nutrient additions in freshwater microcosms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angia Sriram Pradeep Ram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0002324⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (5), pp.498-509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2008.15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00526223v1</w:t>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00526575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional responses of prokaryotes and viruses to grazer effects and nutrient additions in freshwater microcosms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The molecular diversity of freshwater picoeukaryotes reveals high occurrence of putative parasitoids in the plankton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balbine Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ismej.2008.15⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (6), pp.e2324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0002324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00526575v1</w:t>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00526223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term variations in abundances and potential activities of viruses, bacteria and nanoprotists in Lake Bourget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Personnic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Dorigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 23 (5), pp.851-861. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11284-007-0448-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11284-007-0448-y⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00525993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dysbiosis in inflammatory bowel disease: a role for bacteriophages?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Lepage</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Colombet</w:t>
+                <w:t xml:space="preserve">P. Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId662" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gut</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 57 (3), pp.424-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/gut.2007.134668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00526557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ecology of chytrids in aquatic ecosystems: roles in food web dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck H. Gleason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maiko Kagami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fungal Biology Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 22 (1), pp.17-25. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fbr.2008.02.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fbr.2008.02.001⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00527383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of the relative nitrogen and phosphorus concentrations in a reservoir situated in a semi-arid zone (Sahela, Morocco)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unveiling fungal zooflagellates as members of freshwater picoeukaryotes: evidence from a molecular diversity study in a deep meromictic lake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Bardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Alaoui Mhamdi</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Carrias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Viscogliosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9 (1), pp.61-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2006.01111.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00525953v1</w:t>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00527067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling fungal zooflagellates as members of freshwater picoeukaryotes: evidence from a molecular diversity study in a deep meromictic lake</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamics of the relative nitrogen and phosphorus concentrations in a reservoir situated in a semi-arid zone (Sahela, Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Bardot</w:t>
+                <w:t xml:space="preserve">B. Alaoui Mhamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Noël</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Azzouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alaoui Mhamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Water Resources Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 21 (6), pp.983-995</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId676" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00527067v1</w:t>
+                <w:t xml:space="preserve">hal-00525953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do small grazers influence virus-induced mortality of bacteria in Lake Bourget (France)?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Personnic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fundamental and Applied Limnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 170 (2), pp.125-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00525972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virioplankton 'pegylation': use of PEG (polyethylene glycol) to concentrate and purify viruses in pelagic ecosystems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Robin</w:t>
+                <w:t xml:space="preserve">Relationship between bacterial and primary production in a newly filled reservoir: temporal variability over 2 consecutive years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-B Jugnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lavie</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mimet.2007.08.012⟩</w:t>
+              <w:t xml:space="preserve">Ecological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 22 (2), pp.321-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11284-006-0023-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId682" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00525979v1</w:t>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00525960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between bacterial and primary production in a newly filled reservoir: temporal variability over 2 consecutive years</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Virioplankton 'pegylation': use of PEG (polyethylene glycol) to concentrate and purify viruses in pelagic ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lavie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bettarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. M. Cauchie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11284-006-0023-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 71 (3), pp.212-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mimet.2007.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId683" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00525960v1</w:t>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00525979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics and estimates of growth and loss rates of bacterioplankton in a temperate freshwater system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Infection paradox: high abundance but low impact of freshwater benthic viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Filippini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanna Buesing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Bettarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis-Bertin Jugnia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Gilbert</w:t>
+                <w:t xml:space="preserve">Mark O Gessner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2006.00145.x⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 72 (7), pp.4893-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00319-06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId688" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00382586v1</w:t>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00525900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infection paradox: high abundance but low impact of freshwater benthic viruses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics and estimates of growth and loss rates of bacterioplankton in a temperate freshwater system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Bertin Jugnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuela Filippini</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mark O Gessner</w:t>
+                <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.00319-06⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 58 (1), pp.23-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2006.00145.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId692" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00525900v1</w:t>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00382586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les virus planctoniques : un compartiment biologique clé des milieux aquatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Personnic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Bettarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 53 (53), pp.19-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depth-related gradients of viral activity in Lake Pavin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Virus-bacterium interactions in water and sediment of West African inland aquatic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Bettarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bouvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 72 (6), pp.4440-5. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.00021-06⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 72 (8), pp.5274-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00863-06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId699" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00525893v1</w:t>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00525946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virus-bacterium interactions in water and sediment of West African inland aquatic systems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Depth-related gradients of viral activity in Lake Pavin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. M. Cauchie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fonty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 72 (8), pp.5274-82. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.00863-06⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 72 (6), pp.4440-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00021-06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId702" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00525946v1</w:t>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00525893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les virus planctoniques : un compartiment clé des écosystèmes aquatiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Personnic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Bettarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Courrier de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 53, pp.19-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00528569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics and estimates of growth and loss rates of bacterioplankton in a temperate freshwater system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-B Jugnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 58 (1), pp.23-32. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2006.00145.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00525947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les virus planctoniques : un compartiment biologique clé des milieux aquatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Personnic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Bettarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 53, pp.19-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02664265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition and distribution of planktonic ciliates from ponds of different salinity in the solar saltwork of Sfax, Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannet Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carrias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mekki Boukhris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 67 (1-2), pp.21-29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecss.2005.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00527065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Community composition and activity of prokaryotes associated to detrital particles in two contrasting lake ecosystems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludwig Jardillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Carrias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Lemarchand</w:t>
+                <w:t xml:space="preserve">Mathilde Richardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId714" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Debroas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 57 (3), pp.442-51. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2006.00131.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00527083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of decreased resource availability, protozoan grazing and viral impact on a structure of bacterioplankton assemblage in a canyon-shaped reservoir</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variations spatiales et temporelles de la richesse et de l'abondance des rotifères (Brachionidae et Trichocercidae) et des cladocères dans un petit lac artificiel eutrophe situé en zone tropicale = Spatial and temporal variations in the richness and abundance of rotifer (Brachionidae and Trichocercidae) and cladoceran communities in a small artificial eutrophic tropical lake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zébazé Tougouet S.H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Njine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karel Hornak</w:t>
+                <w:t xml:space="preserve">N. Kemka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michal Masin</w:t>
+                <w:t xml:space="preserve">M. Nola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Jezbera</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jiri Nedoma</w:t>
+                <w:t xml:space="preserve">Foto Menbohan S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 52 (3), pp.315-327</w:t>
+              <w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 18 (4), pp.485-505</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId718" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00527470v1</w:t>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00527499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations spatiales et temporelles de la richesse et de l'abondance des rotifères (Brachionidae et Trichocercidae) et des cladocères dans un petit lac artificiel eutrophe situé en zone tropicale = Spatial and temporal variations in the richness and abundance of rotifer (Brachionidae and Trichocercidae) and cladoceran communities in a small artificial eutrophic tropical lake</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of decreased resource availability, protozoan grazing and viral impact on a structure of bacterioplankton assemblage in a canyon-shaped reservoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel Hornak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zébazé Tougouet S.H</w:t>
+                <w:t xml:space="preserve">Michal Masin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Njine</w:t>
+                <w:t xml:space="preserve">Jan Jezbera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Bettarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Kemka</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Foto Menbohan S.</w:t>
+                <w:t xml:space="preserve">Jiri Nedoma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 18 (4), pp.485-505</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 52 (3), pp.315-327</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId723" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00527499v1</w:t>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00527470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance des virus en milieu lacustre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Personnic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard B. Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Mensuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 122, pp.8-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02681247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A preliminary study of heterotrophic picoflagellates using oligonucleotidic probes in Lake Pavin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carrias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Bardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Amblard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrobiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 551, pp.61-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00527490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimates of protozoan- and viral-mediated mortality of bacterioplankton in Lake Bourget (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Personnic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angia Sriram Pradeep Ram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikal Hedal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Freshwater Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 50 (4), pp.627-645</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00527477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance des virus en milieu lacustre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Personnic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Mensuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 122, pp.8-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00528572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zooplankton distribution in four ponds of different salinity: a seasonal study in the solar salterns of Sfax (Tunisia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néji Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carrias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrobiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 534, pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00527495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phage bacteriolysis, protistan bacterivory potential, and bacterial production in a freshwater reservoir : Coupling with temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angia Sriram Pradeep Ram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Debroas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Romagoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 50 (1), pp.64-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00527475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low consumption of virus-sized particles by heterotrophic nanoflagellates in two lakes of the French Massif Central</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Bettarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bouvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Arfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Amblard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 39 (2), pp.205-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00527473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimates of protozoan- and viral-mediated mortality of bacterioplankton in lake Bourget (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Personnic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angia Srieam Pradep Ram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikal Hedal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Freshwater Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 50 (4), pp.627-645. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2427.2005.01349.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of viruses and predators on prokaryotic community composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludwig Jardillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Bettarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Richardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Bardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 50 (4), pp.557-569</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00527468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grazer effects on prokaryotes and viruses in a freshwater microcosm experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angia Sriram Pradeep Ram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 41 (2), pp.115-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00527466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of the phytoplankton communities in two lagoons of different salinity in the Sfax saltern (Tunisia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId749" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Abib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannet Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmen Bouaïn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plankton Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 26 (6), pp.669-679</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00527512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viral activity in two contrasting lake ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Bettarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Dolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 70 (5), pp.2941-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00527505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grazing by heterotrophic nanoflagellates on virus and bacterial sized particles in two lakes of different trophic status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Bettarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Amblard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Phycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 43, pp.1-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00527533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size-fractionated phytoplankton and relationships with metazooplankton in a newly flooded reservoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy D. Tadonleke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Thouvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Debroas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Review of Hydrobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 88 (6), pp.614-634</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00527519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viral lysis, flagellate grazing potential, and bacterial production in lake Pavin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Bettarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carrias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Sargos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 45 (2), pp.119-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00527524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The imprint of wild viruses on freshwater microbial ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Bettarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chartogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Sean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Research Development in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 7, pp.481-497</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00527547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virioplankton and microbial communities in aquatic systems: a seasonal study in two lakes of differing trophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Bettarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carrias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Portelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Freshwater Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 48 (5), pp.810-822</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00527535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude qualitative et quantitative des peuplements phyto- et zooplanctoniques dans les bassins de la saline de Sfax, Tunisie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néji Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Medhioub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 15 (1), pp.123-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00527671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food web structure in the recently flooded Sep Reservoir as inferred from phytoplankton population dynamics and living microbial biomass.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The functional importance of bacteriophages in the microbial loop of an oligomesotrophic lake over a diel cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Bettarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId685" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Carrias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId754" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Sargos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales de Limnologie - International Journal of Limnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 38 (4), pp.263-269</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId768" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00527555v1</w:t>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00527557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The functional importance of bacteriophages in the microbial loop of an oligomesotrophic lake over a diel cycle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Food web structure in the recently flooded Sep Reservoir as inferred from phytoplankton population dynamics and living microbial biomass.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. D. Tadonléké</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. B. Jugnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId633" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Romagoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Limnologie - International Journal of Limnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 43 (1), pp.67-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-001-1015-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId769" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00527557v1</w:t>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00527555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong, weak, and missing links in a microbial community of the N.W. Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Bettarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. R. Dolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karel Hornak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lemee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Masin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 42 (3), pp.451-462. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2002.tb01034.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00527545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution, size, and bacterial colonization of pico- and nano-detrital organic particles (DOP) in two lakes of different trophic status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carrias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId774" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Amblard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Limnology and Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 47 (4), pp.1202-1209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00527538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentialités phagotrophes des phytoflagellés dans la retenue de barrage Allal El Fassi (Maroc)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rachio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId775" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Raoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Rachio</w:t>
+                <w:t xml:space="preserve">N. Chadli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId777" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. M. Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 15 (1), pp.87-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00527672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId780" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planktonic biomass estimation in different ponds of the Sfax saltworks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId625" w:history="1">
+                <w:t xml:space="preserve">The microbial loop in the Sfax saltworks (Tunisia): quantitative importance of ciliated protozoa and bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néji Toumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId781" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId762" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId779" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ridha Amdouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mediterranean Coastal Environment 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, pp.999-1006</w:t>
+              <w:t xml:space="preserve">, 2001, pp.1017-1024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId780" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00528564v1</w:t>
+            <w:hyperlink r:id="rId778" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00528563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId782" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artemia in the saltworks of Sfax (Tunisia): distribution and economical importance for aquaculture</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">An assessment of the impact of Mingoa Stream input to the bacteriological quality of the Municipal Lake of Yaoundé (Cameroon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-B Jugnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterranean Coastal Environment 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, pp.1007-1016</w:t>
+              <w:t xml:space="preserve">Water Resources Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 15 (3), pp.203-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId782" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00528561v1</w:t>
+            <w:hyperlink r:id="rId780" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00527674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId784" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An assessment of the impact of Mingoa Stream input to the bacteriological quality of the Municipal Lake of Yaoundé (Cameroon)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Artemia in the saltworks of Sfax (Tunisia): distribution and economical importance for aquaculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néji Toumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId782" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 15 (3), pp.203-209</w:t>
+              <w:t xml:space="preserve">Mediterranean Coastal Environment 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, pp.1007-1016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId784" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00527674v1</w:t>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00528561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId785" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The microbial loop in the Sfax saltworks (Tunisia): quantitative importance of ciliated protozoa and bacteria</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId625" w:history="1">
+                <w:t xml:space="preserve">Planktonic biomass estimation in different ponds of the Sfax saltworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alia Sellami Kamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId786" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Medhioub</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mediterranean Coastal Environment 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, pp.1017-1024</w:t>
+              <w:t xml:space="preserve">, 2001, pp.999-1006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId785" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00528563v1</w:t>
+            <w:hyperlink r:id="rId783" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00528564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics and growth estimates of planktonic protists during early spring in Lake Pavin, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carrias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Thouvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 24 (2), pp.163-174. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId788" w:history="1">
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3354/ame024163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00527673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary productivity in the recently flooded 'Sep Reservoir' (Puy-de-Dôme, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId765" w:history="1">
+                <w:t xml:space="preserve">The microbial food web in the recently flooded Sep reservoir : Diel fluctuations in bacterial biomass and metabolic activity in relation to phytoplankton and flagellate grazers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-B Jugnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. D. Tadonléké</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId633" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Devaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 22 (7), pp.1355-1375</w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 40 (4), pp.317-329</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId789" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00527680v1</w:t>
+            <w:hyperlink r:id="rId787" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00527676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rates of growth and microbial grazing mortality of phytoplankton in a recent artificial lake</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A comparison of methods for counting viruses in aquatic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Bettarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId789" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Laveran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 22, pp.301-313</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 66 (6), pp.2283-2289</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId790" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00527677v1</w:t>
+            <w:hyperlink r:id="rId788" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00527675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The microbial food web in the recently flooded Sep reservoir : Diel fluctuations in bacterial biomass and metabolic activity in relation to phytoplankton and flagellate grazers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId765" w:history="1">
+                <w:t xml:space="preserve">Rates of growth and microbial grazing mortality of phytoplankton in a recent artificial lake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. D. Tadonléké</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Devaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 40 (4), pp.317-329</w:t>
+              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 22, pp.301-313</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId791" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00527676v1</w:t>
+            <w:hyperlink r:id="rId790" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00527677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId792" w:history="1">
+            <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of methods for counting viruses in aquatic systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Primary productivity in the recently flooded 'Sep Reservoir' (Puy-de-Dôme, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. D. Tadonléké</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId793" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Henri Laveran</w:t>
+            <w:hyperlink r:id="rId754" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Sargos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Devaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 66 (6), pp.2283-2289</w:t>
+              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 22 (7), pp.1355-1375</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId792" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00527675v1</w:t>
+            <w:hyperlink r:id="rId791" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00527680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations in the number of active bacteria in the euphotic zone of a recently flooded reservoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-B Jugnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Richardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Debroas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Devaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 22 (3), pp.251-259</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00527678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological implications of changes in cell size and photosynthetic capacity of marine Prymnesiophyceae induced by ultraviolet-B radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mostajir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId796" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Demers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId797" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Belzile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId798" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 187, pp.89-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00527683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId801" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial population dynamics, production, and heterotrophic activity in a recently formed reservoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-B Jugnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. D. Tadonléké</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId802" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Andrivon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 45 (9), pp.747-753</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId801" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00527685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId803" w:history="1">
+            <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protozoan Bacterivory in the Ice and the Water Column of a Cold Temperate Lagoon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId798" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Demers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId804" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.K. Juniper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 37 (2), pp.95-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId803" w:history="1">
+            <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00527681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId805" w:history="1">
+            <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protozoan bacterivory and Escherichia coli survival in drinking water distribution systems.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecologie microbienne en milieu aquatique : des virus aux protozoaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId804" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId805" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Sibille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
+                <w:t xml:space="preserve">D. Fontvieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Mathieu</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">X. Gayte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 64 (1), pp.197-202</w:t>
+              <w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 11, pp.145-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId805" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00527689v1</w:t>
+            <w:hyperlink r:id="rId803" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00528623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId809" w:history="1">
+            <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecologie microbienne en milieu aquatique : des virus aux protozoaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Amblard</w:t>
+                <w:t xml:space="preserve">Protozoan bacterivory and Escherichia coli survival in drinking water distribution systems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId809" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Sibille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-C. Boisson</w:t>
+                <w:t xml:space="preserve">L. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Bourdier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. C. Block</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 11, pp.145-162</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 64 (1), pp.197-202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId809" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00528623v1</w:t>
+            <w:hyperlink r:id="rId808" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00527689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId814" w:history="1">
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term variations in the abundance and cell volume of bacterioplankton in an artificial tropical lake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-B Jugnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. D. Tadonléké</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId815" w:history="1">
+            <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel D. Foto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Kemka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrobiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 385 (1-3), pp.113-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId814" w:history="1">
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00527686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId816" w:history="1">
+            <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term vertical distribution of phytoplankton populations in a shallow tropical lake (Lake Municipal, Yaoundé, Cameroon)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. D. Tadonléké</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-B Jugnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId817" w:history="1">
+            <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zebaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archiv für Hydrobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 143 (4), pp.469-485</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId816" w:history="1">
+            <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00527687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId818" w:history="1">
+            <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in sea-ice phagotrophic microprotists (20-200 µm) during the spring algal bloom, Canadian Arctic Archipelago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId819" w:history="1">
+            <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId804" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.K. Juniper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId820" w:history="1">
+            <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Levasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marine Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 11 (1-2), pp.163-172. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId821" w:history="1">
+            <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0924-7963(96)00036-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId822" w:history="1">
+            <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId818" w:history="1">
+            <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00528627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId823" w:history="1">
+            <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance des virus dans la structure et le fonctionnement des réseaux trophiques microbiens aquatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annee Biologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 36 (3), pp.181-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId823" w:history="1">
+            <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00527420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId824" w:history="1">
+            <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ice-brine and planktonic microheterotrophs from Saroma-ko Lagoon, Hokkaido (Japan): quantitative importance and trophodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId804" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.K. Juniper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId798" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Demers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marine Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 11 (1-2), pp.149-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId824" w:history="1">
+            <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00528631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId825" w:history="1">
+            <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note on sea-ice nematodes (Monhysteroidea) from the Resolute Passage, Canadian High Arctic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId826" w:history="1">
+            <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Riemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polar Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 18 (1), pp.70-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId825" w:history="1">
+            <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00527690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId827" w:history="1">
+            <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon flows through the microbial food web of first-year ice in Resolute Passage (Canadian High Arctic)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId828" w:history="1">
+            <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. F. Vezina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId798" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Demers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId829" w:history="1">
+            <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Laurion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId804" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.K. Juniper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marine Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 11 (1-2), pp.173-189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId827" w:history="1">
+            <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00528645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId830" w:history="1">
+            <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des particules virales planctoniques dans un lac du Massif Central français : aspects méthodologiques et premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId831" w:history="1">
+            <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId811" w:history="1">
+            <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bourdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId832" w:history="1">
+            <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Desvilettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Limnologie - International Journal of Limnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 32 (4), pp.259-263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId830" w:history="1">
+            <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00527691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId833" w:history="1">
+            <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of phytoplankton communities in the lower St. Lawrence Estuary using HPLC-detected pigments and cell microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId834" w:history="1">
+            <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId835" w:history="1">
+            <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId819" w:history="1">
+            <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 142, pp.55-73. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId836" w:history="1">
+            <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3354/meps142055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId833" w:history="1">
+            <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00527695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId837" w:history="1">
+            <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population dynamics of autotrophic picoplankton in relation to environmental factors in a productive lake</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Biological and chemical investigations of the Saroma-Resolute Project in ice-covered Resolute Passage, 1992</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId836" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.E.H Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId796" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Demers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId837" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hattori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId838" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kudoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId839" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 57 (2), pp.91-105</w:t>
+              <w:t xml:space="preserve">Canadian Data Report of Hydrography and Ocean sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 137, pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId837" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00527706v1</w:t>
+            <w:hyperlink r:id="rId835" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00527717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId838" w:history="1">
+            <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological and chemical investigations of the Saroma-Resolute Project in ice-covered Resolute Passage, 1992</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Population dynamics of autotrophic picoplankton in relation to environmental factors in a productive lake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Data Report of Hydrography and Ocean sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 137, pp.30</w:t>
+              <w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 57 (2), pp.91-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId838" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00527717v1</w:t>
+            <w:hyperlink r:id="rId840" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00527706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId843" w:history="1">
+            <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Significance of planktonic ciliated protozoa in the Lower St. Lawrence Estuary : comparison with bacterial, phytoplankton, and particulate organic carbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId819" w:history="1">
+            <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId834" w:history="1">
+            <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId835" w:history="1">
+            <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Chanut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 9, pp.243-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId843" w:history="1">
+            <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00527705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId844" w:history="1">
+            <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of ciliated protozoa in relation to the bacterial and phytoplankton biomass in an oligo-mesotrophic lake during the spring diatom bloom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId845" w:history="1">
+            <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad Rachiq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId811" w:history="1">
+            <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 55 (1), pp.1-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId846" w:history="1">
+            <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/BF00877254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId847" w:history="1">
+            <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId844" w:history="1">
+            <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00527721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId848" w:history="1">
+            <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciliated protozoan communities over Cobb Seamount : Increase in biomass and spatial patchiness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId849" w:history="1">
+            <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Juniper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId850" w:history="1">
+            <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vezina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 89, pp.37-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId848" w:history="1">
+            <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00527730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId851" w:history="1">
+            <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets quantitatifs des fixateurs sur le stockage des ciliés d'eaux douces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId852" w:history="1">
+            <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Alain Groliere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archiv für Protistenkunde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 140, pp.109-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId851" w:history="1">
+            <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00527742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId853" w:history="1">
+            <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term variations of the abundance and biomass of planktonic ciliates in a eutrophic lake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId854" w:history="1">
+            <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. J. Hartmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Protistology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 27 (3), pp.249-263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId853" w:history="1">
+            <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00527735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId855" w:history="1">
+            <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term variations in specific biovolumes of different bacterial forms in aquatic ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId811" w:history="1">
+            <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bourdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId856" w:history="1">
+            <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pinel-Alloul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 21 (3), pp.211-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId855" w:history="1">
+            <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00527731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId857" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid Quantification of Planktonic Ciliates: Comparison of Improved Live Counting with Other Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId854" w:history="1">
+            <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. J. Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId852" w:history="1">
+            <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Alain Groliere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 56 (7), pp.2234-2242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId857" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00527745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -29421,51 +29397,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId858" w:history="1">
+            <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns of viral and microbial diversity in Sphagnum-dominated peatland using meta genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Ballaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -29487,571 +29463,571 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre-Jean Francez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIème Colloque AFEM “Microbiologie environnementale : du gène à l’écosystème”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Francophone d’Ecologie Microbienne, Oct 2013, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId858" w:history="1">
+            <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01156599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId859" w:history="1">
+            <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abondance, production, déclin et stratégies reproductives des virus dans le lac du Bourget (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId860" w:history="1">
+            <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyria Berdjeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales de Limnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Thonon-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId859" w:history="1">
+            <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId861" w:history="1">
+            <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structuring factors and processes of microbial food webs in French large lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId860" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Personnic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId861" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Dorigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId862" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Large Lakes Symposium 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Tartu-Pühajärve, Estonia. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId861" w:history="1">
+            <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00281957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId865" w:history="1">
+            <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between viruses, bacteria and protozoan grazers in aquatic environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId866" w:history="1">
+            <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karel Simek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId867" w:history="1">
+            <w:hyperlink r:id="rId865" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marrkus Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Symposium on Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Wien, Austria. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId865" w:history="1">
+            <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId868" w:history="1">
+            <w:hyperlink r:id="rId866" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs et processus régulant la structure et le fonctionnement de la boucle microbienne du lac du Bourget.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId860" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Personnic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId861" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Dorigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId862" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque national : Autour du lac du Bourget</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Le Bourget-du-lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId868" w:history="1">
+            <w:hyperlink r:id="rId866" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00282001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -30061,176 +30037,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId869" w:history="1">
+            <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honeybee Conservation centers in Western Europe: an innovative strategy using sustainable beekeeping to reduce honeybee decline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId868" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Vilas Boas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId869" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Alice Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catia Neves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Garnery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId870" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Legout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44. Apimondia congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Daejon, South Korea. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId869" w:history="1">
+            <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01216261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId873" w:history="1">
+            <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viral and microbial diversity in a Sphagnum-dominated peatland using metagenomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Ballaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -30252,88 +30228,88 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre-Jean Francez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Génomique Environnementale ‘Diversité, évolution et fonctionnement du vivant à l’ère des nouvelles technologies de séquençage’</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId873" w:history="1">
+            <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01159031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -30343,977 +30319,977 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId874" w:history="1">
+            <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorer l'environnement. Des solutions pour innover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId873" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Fouilland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId874" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Gourmelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId875" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Fouilland</w:t>
+                <w:t xml:space="preserve">Nadège Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId876" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Gourmelon</w:t>
+                <w:t xml:space="preserve">Sophie Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Blond</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Boutin</w:t>
-[...27 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">CNRS Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.333, 2024, 978-2-271-15236-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId874" w:history="1">
+            <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04748805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId881" w:history="1">
+            <w:hyperlink r:id="rId879" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prokaryotes and evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId880" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId881" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId882" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Bertrand</w:t>
+                <w:t xml:space="preserve">Bernard Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId883" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Normand</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">T. Sime Ngando</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer, 396 p., 2018, 978-3-319-99782-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId884" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Ollivier</w:t>
-[...27 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-99784-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId881" w:history="1">
+            <w:hyperlink r:id="rId879" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02328683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId887" w:history="1">
+            <w:hyperlink r:id="rId885" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lac Pavin – History, geology, biogeochemistry, and sedimentology of a deep meromictic maar lake.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId886" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId887" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId888" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Boivin</w:t>
+                <w:t xml:space="preserve">Didier Jezequel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId889" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michel Meybeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId887" w:history="1">
+            <w:hyperlink r:id="rId885" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01623853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId892" w:history="1">
+            <w:hyperlink r:id="rId890" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empreinte du vivant, l'ADN de l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId891" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Achouak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId892" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId893" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafa Achouak</w:t>
+                <w:t xml:space="preserve">Christine Copy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Debroas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId894" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bertin</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Franck Dedeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Cherche-Midi, pp.192, 2015, 978-2-7491-4383-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId892" w:history="1">
+            <w:hyperlink r:id="rId890" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03633026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId897" w:history="1">
+            <w:hyperlink r:id="rId895" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental Microbiology: fundamentals and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId896" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId897" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Caumette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId898" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Bertrand</w:t>
+                <w:t xml:space="preserve">Philippe Lebaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId899" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Caumette</w:t>
+                <w:t xml:space="preserve">Robert Matheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId900" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lebaron</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId901" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Matheron</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 978-94-017-9117-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId902" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Normand</w:t>
-[...27 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-017-9118-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId897" w:history="1">
+            <w:hyperlink r:id="rId895" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02457590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId905" w:history="1">
+            <w:hyperlink r:id="rId903" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES RÉSEAUX TROPHIQUES MICROBIENS DES MILIEUX AQUATIQUES ET TERRESTRES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behzad Mostajir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId904" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Buffan-Dubau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId905" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rutger de Wit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId906" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Buffan-Dubau</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Robert Lensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.C. Bertrand et al. Presses Universitaires de Pau et des Pays de l'Adour, pp.28, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId905" w:history="1">
+            <w:hyperlink r:id="rId903" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00848692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId909" w:history="1">
+            <w:hyperlink r:id="rId907" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular diversity of heterotrophic flagellates in aquatic ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Universitaires Européennes, pp.125, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId909" w:history="1">
+            <w:hyperlink r:id="rId907" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00527387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId910" w:history="1">
+            <w:hyperlink r:id="rId908" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: ‘Disregarded' microbial diversity and ecological potentials in aquatic systems: a new paradigm-shift ahead</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer, Special Issue, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId910" w:history="1">
+            <w:hyperlink r:id="rId908" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00527385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId911" w:history="1">
+            <w:hyperlink r:id="rId909" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virus et prophages dans les écosystèmes aquatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Universitaires Européennes, pp.204, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId911" w:history="1">
+            <w:hyperlink r:id="rId909" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00527392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -31323,1928 +31299,1928 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId912" w:history="1">
+            <w:hyperlink r:id="rId910" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prokaryote/eukaryote dichotomy and bacteria/archaea/eukarya domains : two inseparable concepts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId898" w:history="1">
+            <w:hyperlink r:id="rId896" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId899" w:history="1">
+            <w:hyperlink r:id="rId897" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Caumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId883" w:history="1">
+            <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId884" w:history="1">
+            <w:hyperlink r:id="rId882" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bertrand, J.C. (ed.); Normand, P. (ed.); Ollivier, Bernard (ed.); Sime-Ngando, T. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prokaryotes and evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId913" w:history="1">
+            <w:hyperlink r:id="rId911" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 1-21, 2018, 978-3-319-99782-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId914" w:history="1">
+            <w:hyperlink r:id="rId912" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-99784-1_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId912" w:history="1">
+            <w:hyperlink r:id="rId910" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02328632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId915" w:history="1">
+            <w:hyperlink r:id="rId913" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The evolution of living beings started with prokaryotes and in interaction with prokaryotes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId882" w:history="1">
+            <w:hyperlink r:id="rId880" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId914" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bogusz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId915" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Brugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId916" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId918" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Franche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bertrand, J.C. (ed.); Normand, P. (ed.); Ollivier, Bernard (ed.); Sime-Ngando (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prokaryotes and evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, p. 241-338, 2018, 978-3-319-99782-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId919" w:history="1">
+            <w:hyperlink r:id="rId917" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-99784-1_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId915" w:history="1">
+            <w:hyperlink r:id="rId913" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02337509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId920" w:history="1">
+            <w:hyperlink r:id="rId918" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pesticides, la cause du déclin de l’abeille domestique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Eouzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId921" w:history="1">
+            <w:hyperlink r:id="rId919" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Garnery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId922" w:history="1">
+            <w:hyperlink r:id="rId920" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Georges Biron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicologie des communautés et impacts sur les fonctions des écosystèmes. Eds Bernard C, Mougin C, Pery A, ISTE Editions, Paris.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId920" w:history="1">
+            <w:hyperlink r:id="rId918" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01624222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId923" w:history="1">
+            <w:hyperlink r:id="rId921" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The significance of transparent exopolymeric particles (TEP) for microorganisms in Lake Pavin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carrias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId924" w:history="1">
+            <w:hyperlink r:id="rId922" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lac Pavin - History, geology, biogeochemistry, and sedimentology of a deep meromictic maar lake</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId923" w:history="1">
+            <w:hyperlink r:id="rId921" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01623860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId925" w:history="1">
+            <w:hyperlink r:id="rId923" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular diversity studies in Lake Pavin reveal the ecological importance of parasitic true fungi in the plankton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gerphagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène M. Jobard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie E. Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lac Pavin - History, geology, biogeochemistry, and sedimentology of a deep meromictic maar lake</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId925" w:history="1">
+            <w:hyperlink r:id="rId923" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01623857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId926" w:history="1">
+            <w:hyperlink r:id="rId924" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lake Pavin: A pioneer site for ecological studies of freshwater viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Bettarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Palesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angia Sriram Pradeep Ram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lake Pavin: History, biogeochemistry and sedimentology of a deep meromictic crater lake</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId926" w:history="1">
+            <w:hyperlink r:id="rId924" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01623848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId927" w:history="1">
+            <w:hyperlink r:id="rId925" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Diversity Studies in Lake Pavin Reveal the Ecological Importance of Parasitic True Fungi in the Plankton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gerphagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Jobard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lake Pavin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId927" w:history="1">
+            <w:hyperlink r:id="rId925" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId928" w:history="1">
+            <w:hyperlink r:id="rId926" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The importance of phagotrophic protists in Lake Pavin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carrias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId924" w:history="1">
+            <w:hyperlink r:id="rId922" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId811" w:history="1">
+            <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bourdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lac Pavin - History, geology, biogeochemistry, and sedimentology of a deep meromictic maar lake.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId928" w:history="1">
+            <w:hyperlink r:id="rId926" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01624028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId929" w:history="1">
+            <w:hyperlink r:id="rId927" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematic and Evolution of Microorganisms: General Concepts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId930" w:history="1">
+            <w:hyperlink r:id="rId928" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-François Boudouresque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId899" w:history="1">
+            <w:hyperlink r:id="rId897" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Caumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId898" w:history="1">
+            <w:hyperlink r:id="rId896" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId902" w:history="1">
+            <w:hyperlink r:id="rId900" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Claude Bertrand; Pierre Caumette; Philippe Lebaron; Robert Matheron; Philippe Normand; Télesphore Sime-Ngando. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology: Fundamentals and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId931" w:history="1">
+            <w:hyperlink r:id="rId929" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Netherlands</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.107-144, 2015, 978-94-017-9118-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId932" w:history="1">
+            <w:hyperlink r:id="rId930" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-017-9118-2_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId929" w:history="1">
+            <w:hyperlink r:id="rId927" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02476925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId933" w:history="1">
+            <w:hyperlink r:id="rId931" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiplicité des symbioses : du parasitisme au mutualisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId893" w:history="1">
+            <w:hyperlink r:id="rId891" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Achouak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId892" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId932" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Capy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Debroas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId894" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId896" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dedeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’empreinte du Vivant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Cherche Midi, pp.191, 2015, 978-2-7491-4383-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId933" w:history="1">
+            <w:hyperlink r:id="rId931" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02389481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId935" w:history="1">
+            <w:hyperlink r:id="rId933" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial Food Webs in Aquatic and Terrestrial Ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behzad Mostajir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId924" w:history="1">
+            <w:hyperlink r:id="rId922" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId904" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Buffan-Dubau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId905" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rutger de Wit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId906" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId908" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Lensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology: Fundamentals and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.485-509, 2015, 978-94-017-9117-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId935" w:history="1">
+            <w:hyperlink r:id="rId933" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01930135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId936" w:history="1">
+            <w:hyperlink r:id="rId934" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnose of parasitic fungi in the plankton: technique for identifying and counting infective chytrids using epifluorescence microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gerphagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laboratory protocols in fungal biology: current methods in fungal biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Springer, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId936" w:history="1">
+            <w:hyperlink r:id="rId934" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId937" w:history="1">
+            <w:hyperlink r:id="rId935" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescence in situ hybridization of uncultured zoosporic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Jobard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laboratory protocols in fungal biology: current methods in fungal biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Springer, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId937" w:history="1">
+            <w:hyperlink r:id="rId935" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId938" w:history="1">
+            <w:hyperlink r:id="rId936" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnement des écosystèmes: métagénomique et intégration des omiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId894" w:history="1">
+            <w:hyperlink r:id="rId892" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Debroas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId939" w:history="1">
+            <w:hyperlink r:id="rId937" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Le Paslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId940" w:history="1">
+            <w:hyperlink r:id="rId938" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Marmeisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut Écologie et environnement. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prospective génomique environnementale : une prospective de l'Institut Écologie et environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapitre XI, CNRS, pp.73-82, 2013, Les cahiers prospectives (28)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId938" w:history="1">
+            <w:hyperlink r:id="rId936" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00913463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId941" w:history="1">
+            <w:hyperlink r:id="rId939" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtration-based methods for the collection of viral concentrates from large water samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId940" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Eric Wommack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId941" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle M. Winget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId942" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Eric Wommack</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
+                <w:t xml:space="preserve">Sanchita Jamindar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId943" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId945" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebekah R. Helton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manual of Aquatic Viral Ecology (MAVE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Advancing the Science for Limnology and Oceanography (ASLO), pp.110-117, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId941" w:history="1">
+            <w:hyperlink r:id="rId939" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00528769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId946" w:history="1">
+            <w:hyperlink r:id="rId944" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacteria, Attached to Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carrias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Inland Waters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.182-192, 2009, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId947" w:history="1">
+            <w:hyperlink r:id="rId945" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-012370626-3.00125-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId946" w:history="1">
+            <w:hyperlink r:id="rId944" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00528775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -33254,156 +33230,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId948" w:history="1">
+            <w:hyperlink r:id="rId946" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological characterization of two new species of Dicontophrya (Ciliophora: Astomatia: Contophryidae) commensal of earthworms (Oligochaeta: Annelida) of ebebda and nkolbikogo (Cameroon)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zéphyrin Fokam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Alain Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ngassam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, pp.49 - 57. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId949" w:history="1">
+            <w:hyperlink r:id="rId947" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.12692/ijb/7.1.49-57⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId948" w:history="1">
+            <w:hyperlink r:id="rId946" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01392328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -33413,161 +33389,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId950" w:history="1">
+            <w:hyperlink r:id="rId948" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of anticyclonic mesoscale features on the Mediterranean Sea's microbial food web.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urania Christaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lagaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId950" w:history="1">
+            <w:hyperlink r:id="rId948" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00757865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId951"/>
+      <w:footerReference w:type="default" r:id="rId949"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -33635,51 +33611,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6E980197"/>
+    <w:nsid w:val="BD437EA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -33866,51 +33842,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/telesphore-sime-ngando" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7240-5803" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/138522529" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280781v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Kassing" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Poutoum Yogne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nana" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bricheux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;lesphore Sime-Ngando" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69517/jber.2025.02.04.0003" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351916v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Billard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fuster" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Enault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Carrias" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Fargette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf098" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379448v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karelle S.Ngalamo Youane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith B Mouafo Tamnou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Alain Nana" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/gscbps.2025.32.1.0291" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379413v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mwanzo Wavindu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A Nana" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51470/ma.2025.7.2.01" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144163v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mathurin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Deniset-Besseau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Albertini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-73332-9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769780v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nectaire Li&#233; Nyamsi Tchatcho" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Koji" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#233;on Tchakont&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Elsa Lando Zangue" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pollutants4020016" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938779v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasna Vijayan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parvathi Ammini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angia Sriram Pradeep Ram" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maheswari Nair" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telesphore Sime-Ngando" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-024-13176-y" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688827v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P A Nana" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tchakont&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A L Fotseu Kouam" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R S Mouchili Palena" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bricheux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022149x24000026" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769704v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Mouafo Tamnou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildephonse Soly Kamwira" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngome M Rosanne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/gscbps.2024.26.1.0002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356402v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Mauduit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Colombet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Perriere" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thouvenot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmicrobiol3040095" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980580v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11020384" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04822830v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majest&#233; Pahane Mbiada" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Moche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Steve Mouchili Palena" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pollutants3020018" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154181v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire St&#233;phane Metsopkeng" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Donnadieu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ripoche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865301v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nectaire Li&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyamsi Tchatcho" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fils Mamert Onana" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;phyrin Fokam" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21685/1680-0826-2022-16-3-4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844280v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=PK Shruthi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammini Parvathi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyla Hafza" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Albin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d14030230" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865237v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ebiane Nougang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tamsa Arfao" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Perri&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciane Marlyse Moungang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36547/be.484" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865107v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10040715" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865315v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselme Crepin Mama" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5194.2.5" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865333v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Brunelle Mouafo Tamnou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manouore Njoya Awawou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Samuel Eheth" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/jamb/2022/v22i930489" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865377v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morelle Ra&#239;sa Djiala Tagne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.ijnrem.20220702.16" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865093v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander L Jaffe" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C Schoelmerich" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin-Xing Chen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00223-22" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168652v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Olivia Manezeu Tonleu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alain Nana" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-020-08829-7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865450v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awawou Manouore Njoya" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/wjarr.2021.11.1.0303" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168659v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Nougang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Metsopkeng" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olive Noah Ewoti" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envc.2021.100056" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865421v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Ngo Bahebeck" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/acri/2021/v21i730257" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-03034631v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gueneugues" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Liu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blain" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Catala" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11591" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865410v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aparna Sreekumar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeep Ram Angia Sriram" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sime-Ngando Telesphore" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-020-03816-5" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084202v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine H. Billard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mandart" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Steiger" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-020-01541-6" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890380v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Niquil" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haraldsson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sime-Ngando" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Huneman" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Borrett" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0326" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996331v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Nola" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ngassam" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/oje.2020.109039" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095448v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Saint-B&#233;at" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian D Fath" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aubry" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dinasquet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.397" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03454695v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Tandzi Ngoune" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Champlain Djieto-Lordon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Woin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/as.2020.112007" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168657v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997226v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jobard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Wawrzyniak" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bronner" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Marie" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vellet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbz068" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037880v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pradeep&#160;ram" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Keshri" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Sime-Ngando" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaa005" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168658v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Metsopkeng" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Nougang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Nana" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tamsa Arfao" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sciaf.2020.e00549" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337251v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Lampe" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Coulon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Micheau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Maigne" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51519-9" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043263v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreekumar Aparna" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264289v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Stephane Metsopkeng" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Signe Mbiada" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chr&#233;tien Lontsi Djimeli" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.ijmb.20190403.11" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045527v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitendra Keshri" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-019-0669-5" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317473v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vigu&#232;s" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Balor" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Boul&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02376" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264275v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olive Vivien Noah Ewoti" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13201-019-0909-9" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362650v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina M Mizuno" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bina Prajapati" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizick Lucas&#8208;staat" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Forterre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14604" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388970v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Aparna" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Parvathi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=As Pradeep Ram" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01912" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263651v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eouzan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Garnery" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alice Pinto" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Delalande" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catia Neves" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0200048" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924232v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gideon Aghaindum Ajeagah" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrude Estelle Yogback" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1047051ar" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981930v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijayan Jasna" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angia Pradeep Ram" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijaya Aswathy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v10110588" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388988v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-018-1143-y" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727084v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vigues" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gid&#233;on Ajeagah Aghaindum" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4392.1.9" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981931v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Rad-Men&#233;ndez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gerphagnon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Garvetto" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Arce" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Badis" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01826-18" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01718181v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Pradeep Ram" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mari" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brune" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Torr&#233;ton" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.T. Chu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.276" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981933v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilda Haraldsson" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bazin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Tecchio" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-018-0045-9" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982191v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. V. Noah Ewoti" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Rossi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Lango-Yaya" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981935v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624071v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarramia" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. Biron" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12491" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624036v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Latour" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06273-1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624039v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs Frenken" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Alacid" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella A. Berger" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth C. Bourne" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13827" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624070v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.07.053" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624034v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Robin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2016.05.016" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947526v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Berger" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Bourne" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623442v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Fokam" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Nana" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bricheux" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Vigues" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouchard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/ijbcs.v10i5.4" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626980v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Koji" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Onana" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tchakont&#233;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lontsi Djimeli" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jep.2017.87051" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624075v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kizhekkapat K. Balachandran" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikathil V. Madhu" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00895" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624068v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Keshri" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Pradeep Ram" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-017-1074-z" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392643v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. B. Mobili" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Moungang" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Allaadhin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tamsa Arfao" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623641v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00081" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623632v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pradeep Ram" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaibi-Slouma" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colombet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-016-0782-0" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272231v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savvas Genitsaris" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Monchy" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Denonfoux" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferreira" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos A Kormas" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17451000.2015.1084425" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626931v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Rossi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Nsulem" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raspal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19071/rib.2016.v7.2981" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623614v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jephcott" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank H. Gleason" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah J. Macarthur" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fooweb.2015.12.001" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624065v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jobard" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pessiot" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nouaille" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fonty" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/07388551.2015.1100584" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392650v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olive V Noah Ewoti" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253977v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G. Jephcott" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharina Alves-De-Souza" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris F. Van Ogtrop" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2015.03.007" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01375524v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roux" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Enault" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Ravet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bettarel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13084" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T81532TF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01263117v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Ballaud" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dufresne" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre-Jean Francez" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01494" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01149546v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Quaiser" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Zivanovic" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00375" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983949v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983946v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lafferty" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Biron" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983701v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Macarthur" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gachon" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris van Ogtrop" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981941v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Viscogliosi" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiv034" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393948v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Koji" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lontsi Djimeli" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Noah Ewoti" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199541v2" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Mostajir" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roques" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouvier" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bouvier" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8232; &#201;ric Fouilland" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11429" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393991v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pa Nana" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Fokam" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Moche" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Colombet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393595v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouchard" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983770v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983759v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Allahdin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392567v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.V. Noah Ewoti" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393611v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ngassam" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253981v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frithjof C. Kuepper" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbr.2015.03.002" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392607v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Signe Mbiada" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Manouore Njoya" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Eheth" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393598v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bouchard" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874372v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A Kormas" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Georges" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-013-0290-4" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983048v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Georges" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Catala" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-6739-2014" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070952v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983238v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Palesse" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983212v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlyse L Moungang" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/121367" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983287v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947538v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Rasconi" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Grami" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Niquil" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Jobard" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00229" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983261v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Palesse" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166008v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouilland" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imma Tolosa" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bonnet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12262" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114626v2" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983187v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne M. Jobard" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pessiot" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Nouaille" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983207v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983272v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Jobard" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983265v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114647v2" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846159v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00696-13" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843243v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0060894" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840183v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Tamsa Arfao" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lontsi Djimeli" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rv Nandjou Ngu&#233;fack" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me Nougang" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00918206v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819272v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Solinhac" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Michel Cauchie" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2012.02771.x" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8JK8SXF5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819305v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2011.02690.x" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JVN84KLP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806782v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delhaes" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Frealle" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hubans" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Salleron" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036313" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806968v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Grattepanche" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Breton" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionigia Meloni" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Sanciu" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0039924" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819247v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Borrel" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Lehours" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Prangishvili" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2012.49" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787061v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819334v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Personnic" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0033641" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918063v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hubert Z&#233;baz&#233; Togouet" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajeagah Gideon Aghaindum" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917775v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Martial Ntoungwa Ebague" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819331v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostina Marano" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix B&#228;rlocher" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen L.A Pires-Zottarelli" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osu Lilje" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2012.02.003" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LCXLGBD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820091v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carr&#233;" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Desnues" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2011.01054.x" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820093v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Thomas" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyria Berdjeb" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jacquet" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2010.02364.x" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V4PK9JQN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528608v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiko Kagami" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jotaro Urabe" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-010-0308-6" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J7XNDBZD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787191v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rasconi" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196814v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Masquelier" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lep&#232;re" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillou" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825304v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-010-0511-5" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9MP08B8H-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650779v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Masclaux" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bec" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie Perga" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2011.56.3.0939" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697626v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lagaria" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Prieur" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-1839-2011" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759180v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2011.02444.x" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M5FX2BGT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947512v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angia Sriram Pradeep-Ram" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01370-10" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819823v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvy" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bettarel" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvier" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Domaizon" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquet" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2011.02498.x" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QNCWSBV4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820103v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank H Gleason" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frithjof C Kuepper" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P Amon" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Picard" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M M Gachon" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819808v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Saint B&#233;at" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023273" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947502v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-010-0133-z" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NPX49FBZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783602v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527379v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01448" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964807v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane J.-S. Venisse" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Bec" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiko M. Kagami" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2010.02.002" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZR6MF7C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527107v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizick Lucas" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Pause Tucker" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2010.02323.x" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WLB135CW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527101v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2009.02088.x" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZX0LKSH7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070965v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529649v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2010.09.006" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXLFQZMX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527103v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a S Pradeep Ram" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad-Bashir Arnous" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lacroix" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2010.00920.x" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527380v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820237v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Strittmatter" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chambouvet" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwang Hoon Kim" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2010.08.005" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4N5W2SWB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528599v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck H. Gleason" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-010-0230-y" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S0LPGPHK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527081v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marano Agostina" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527098v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charpin" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robin" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Portelli" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Amblard" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-009-9535-7" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X4418CXZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527069v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sabart" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Latour" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527082v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02211-08" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526256v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannet Elloumi" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Ayadi" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmen Boua&#239;n" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528613v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Dolan" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01376" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529979v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/w08-099" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528566v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Amblard" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fonty" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667589v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbp057" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947513v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527095v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527118v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528558v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dolan" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mostajir" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526248v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Cissoko" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouvy" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Verling" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526253v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Arfi" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briand Enora" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656091v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Dorigo" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526223v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balbine Roussel" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002324" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526575v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2008.15" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525993v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11284-007-0448-y" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GP3MR0BC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526557v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lepage" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marteau" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dor&#233;" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gut.2007.134668" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527383v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbr.2008.02.001" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QRT2K280-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525953v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alaoui Mhamdi" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Azzouzi" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alaoui Mhamdi" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527067v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bardot" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe No&#235;l" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2006.01111.x" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XK1083SW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525972v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525979v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavie" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M. Cauchie" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2007.08.012" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7V61M472-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525960v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-B Jugnia" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Devaux" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11284-006-0023-y" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TJ4QGKTJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382586v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Bertin Jugnia" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gilbert" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2006.00145.x" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525900v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Filippini" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanna Buesing" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark O Gessner" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00319-06" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199195v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Duhamel" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525893v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hoffmann" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00021-06" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525946v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumont" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00863-06" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528569v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525947v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664265v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527065v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boukhris" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2005.10.011" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LDQBR6F-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527083v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lemarchand" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Jardillier" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Richardot" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2006.00131.x" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527470v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Hornak" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Masin" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Jezbera" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Nedoma" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527499v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;baz&#233; Tougouet S.H" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Njine" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kemka" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nola" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foto Menbohan S." TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681247v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Delmas" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527490v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527477v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikal Hedal" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528572v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delmas" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527495v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;ji Toumi" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Abid" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527475v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boucher" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Romagoux" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527473v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682106v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angia Srieam Pradep Ram" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2005.01349.x" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527468v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527466v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527512v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Abib" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527505v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527533v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527519v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy D. Tadonleke" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gilbert" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527524v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sargos" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527547v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chartogne" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sean" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527535v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527671v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Medhioub" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hammami" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527555v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Tadonl&#233;k&#233;" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B. Jugnia" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-001-1015-7" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4K90LGK8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527557v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527545v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lemee" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2002.tb01034.x" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527538v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Serre" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527672v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rachio" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raoui" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chadli" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Alaoui" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528564v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Sellami Kamoun" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528561v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hammami" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527674v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528563v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Amdouni" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527673v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame024163" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527680v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527677v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527676v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527675v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Laveran" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527678v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Richardot" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Debroas" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527683v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Demers" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Belzile" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Roy" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527685v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andrivon" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527681v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Juniper" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527689v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sibille" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mathieu" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Block" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528623v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Boisson" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bourdier" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fontvieille" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Gayte" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527686v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel D. Foto" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527687v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zebaze" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528627v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gosselin" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Levasseur" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-7963(96)00036-X" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C8292GNK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527420v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528631v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527690v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Riemann" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528645v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. Vezina" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Laurion" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527691v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Mignot" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Desvilettes" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527695v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Roy" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Chanut" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps142055" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527706v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527717v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E.H Smith" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hattori" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kudoh" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Legendre" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527705v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527721v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Rachiq" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00877254" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-KG7V598M-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527730v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Juniper" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vezina" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527742v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Alain Groliere" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527735v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Hartmann" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527731v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pinel-Alloul" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527745v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01156599v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758490v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Thomas" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281957v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Personnic" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Dorigo" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Comte" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820151v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Simek" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marrkus Weinbauer" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282001v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216261v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Vilas Boas" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alice Pinto" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Legout" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159031v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04748805v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fouilland" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gourmelon" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Blond" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boutin" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328683v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bertrand" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Normand" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ollivier" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sime Ngando" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99784-1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623853v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jezequel" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meybeck" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03633026v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Achouak" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Copy" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dedeine" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457590v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bertrand" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caumette" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lebaron" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Matheron" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Normand" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9789401791175" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9118-2" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848692v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Buffan-Dubau" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger de Wit" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lensi" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527387v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527385v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527392v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328632v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-99784-1_1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99784-1_1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337509v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bogusz" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Brug&#232;re" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Franche" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99784-1_5" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624222v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Garnery" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Georges Biron" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623860v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Amblard" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623857v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623848v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947544v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624028v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476925v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Boudouresque" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-94-017-9118-2_5" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9118-2_5" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389481v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Capy" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930135v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947545v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947543v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913463v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Paslier" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Marmeisse" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528769v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Eric Wommack" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle M. Winget" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanchita Jamindar" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekah R. Helton" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528775v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-012370626-3.00125-3" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392328v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12692/ijb/7.1.49-57" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757865v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/telesphore-sime-ngando" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7240-5803" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/138522529" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379448v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karelle S.Ngalamo Youane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith B Mouafo Tamnou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Poutoum Yogne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Alain Nana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bricheux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/gscbps.2025.32.1.0291" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351916v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Billard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fuster" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Enault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Carrias" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Fargette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf098" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379413v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Kassing" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mwanzo Wavindu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A Nana" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51470/ma.2025.7.2.01" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280781v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nana" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;lesphore Sime-Ngando" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69517/jber.2025.02.04.0003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688827v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P A Nana" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tchakont&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A L Fotseu Kouam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R S Mouchili Palena" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bricheux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022149x24000026" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938779v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasna Vijayan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parvathi Ammini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angia Sriram Pradeep Ram" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maheswari Nair" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telesphore Sime-Ngando" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-024-13176-y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769780v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nectaire Li&#233; Nyamsi Tchatcho" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Koji" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#233;on Tchakont&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Elsa Lando Zangue" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pollutants4020016" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144163v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mathurin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Deniset-Besseau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Albertini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-73332-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769704v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Mouafo Tamnou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildephonse Soly Kamwira" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngome M Rosanne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/gscbps.2024.26.1.0002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356402v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Mauduit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Colombet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Perriere" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thouvenot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmicrobiol3040095" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980580v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11020384" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04822830v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majest&#233; Pahane Mbiada" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Moche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Steve Mouchili Palena" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pollutants3020018" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154181v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire St&#233;phane Metsopkeng" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Donnadieu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ripoche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865237v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ebiane Nougang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tamsa Arfao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Perri&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciane Marlyse Moungang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36547/be.484" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865107v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10040715" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844280v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=PK Shruthi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammini Parvathi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyla Hafza" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Albin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d14030230" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865301v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nectaire Li&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyamsi Tchatcho" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fils Mamert Onana" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;phyrin Fokam" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21685/1680-0826-2022-16-3-4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865333v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Brunelle Mouafo Tamnou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manouore Njoya Awawou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Samuel Eheth" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/jamb/2022/v22i930489" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865315v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselme Crepin Mama" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5194.2.5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865377v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morelle Ra&#239;sa Djiala Tagne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.ijnrem.20220702.16" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865093v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander L Jaffe" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C Schoelmerich" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin-Xing Chen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00223-22" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168652v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Olivia Manezeu Tonleu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alain Nana" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-020-08829-7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865450v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awawou Manouore Njoya" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/wjarr.2021.11.1.0303" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865421v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Ngo Bahebeck" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/acri/2021/v21i730257" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168659v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Nougang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Metsopkeng" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olive Noah Ewoti" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envc.2021.100056" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-03034631v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gueneugues" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Liu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blain" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Catala" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11591" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865410v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aparna Sreekumar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeep Ram Angia Sriram" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sime-Ngando Telesphore" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-020-03816-5" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890380v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Niquil" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haraldsson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sime-Ngando" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Huneman" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Borrett" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0326" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996331v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Nola" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ngassam" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/oje.2020.109039" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084202v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine H. Billard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mandart" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Steiger" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-020-01541-6" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095448v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Saint-B&#233;at" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian D Fath" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aubry" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dinasquet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.397" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997226v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jobard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Wawrzyniak" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bronner" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Marie" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vellet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbz068" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03454695v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Tandzi Ngoune" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Champlain Djieto-Lordon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Woin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/as.2020.112007" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168657v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037880v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pradeep&#160;ram" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Keshri" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Sime-Ngando" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaa005" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168658v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Metsopkeng" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Nougang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Nana" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tamsa Arfao" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sciaf.2020.e00549" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043263v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreekumar Aparna" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337251v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Lampe" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Coulon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Micheau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Maigne" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51519-9" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264289v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Stephane Metsopkeng" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Signe Mbiada" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chr&#233;tien Lontsi Djimeli" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.ijmb.20190403.11" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317473v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vigu&#232;s" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Balor" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Boul&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02376" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264275v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olive Vivien Noah Ewoti" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13201-019-0909-9" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045527v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitendra Keshri" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-019-0669-5" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362650v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina M Mizuno" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bina Prajapati" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizick Lucas&#8208;staat" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Forterre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14604" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388970v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Aparna" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Parvathi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=As Pradeep Ram" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01912" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263651v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eouzan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Garnery" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alice Pinto" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Delalande" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catia Neves" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0200048" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388988v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-018-1143-y" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727084v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vigues" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gid&#233;on Ajeagah Aghaindum" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4392.1.9" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981930v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijayan Jasna" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angia Pradeep Ram" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijaya Aswathy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v10110588" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981931v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Rad-Men&#233;ndez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gerphagnon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Garvetto" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Arce" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Badis" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01826-18" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01718181v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Pradeep Ram" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mari" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brune" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Torr&#233;ton" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.T. Chu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.276" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924232v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gideon Aghaindum Ajeagah" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrude Estelle Yogback" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1047051ar" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981933v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilda Haraldsson" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bazin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Tecchio" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-018-0045-9" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981935v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982191v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. V. Noah Ewoti" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Rossi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Lango-Yaya" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947526v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs Frenken" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Alacid" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Berger" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Bourne" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624034v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Robin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2016.05.016" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624071v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarramia" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. Biron" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12491" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624036v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Latour" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06273-1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624039v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella A. Berger" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth C. Bourne" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13827" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624070v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.07.053" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623442v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Fokam" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Nana" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bricheux" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Vigues" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouchard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/ijbcs.v10i5.4" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626980v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Koji" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Onana" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tchakont&#233;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lontsi Djimeli" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jep.2017.87051" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624075v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kizhekkapat K. Balachandran" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikathil V. Madhu" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00895" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624068v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Keshri" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Pradeep Ram" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-017-1074-z" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623632v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pradeep Ram" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaibi-Slouma" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colombet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-016-0782-0" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272231v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savvas Genitsaris" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Monchy" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Denonfoux" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferreira" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos A Kormas" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17451000.2015.1084425" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392643v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. B. Mobili" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Moungang" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Allaadhin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tamsa Arfao" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623641v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00081" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626931v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Rossi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Nsulem" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raspal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19071/rib.2016.v7.2981" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624065v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jobard" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pessiot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nouaille" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fonty" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/07388551.2015.1100584" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623614v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jephcott" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank H. Gleason" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah J. Macarthur" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fooweb.2015.12.001" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392650v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olive V Noah Ewoti" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01375524v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roux" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Enault" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Ravet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bettarel" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13084" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T81532TF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253977v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G. Jephcott" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharina Alves-De-Souza" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris F. Van Ogtrop" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2015.03.007" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01263117v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Ballaud" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dufresne" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre-Jean Francez" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01494" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981941v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Viscogliosi" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiv034" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983701v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Macarthur" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gachon" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris van Ogtrop" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983946v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lafferty" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Biron" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393948v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Koji" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lontsi Djimeli" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Noah Ewoti" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199541v2" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Mostajir" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roques" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouvier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bouvier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8232; &#201;ric Fouilland" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11429" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983949v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01149546v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Quaiser" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Zivanovic" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00375" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393991v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pa Nana" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Fokam" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Moche" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Colombet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983770v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393595v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouchard" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392567v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.V. Noah Ewoti" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393611v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ngassam" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983759v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Allahdin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253981v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frithjof C. Kuepper" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbr.2015.03.002" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392607v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Signe Mbiada" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Manouore Njoya" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Eheth" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393598v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bouchard" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070952v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983238v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Palesse" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983212v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlyse L Moungang" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/121367" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983287v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874372v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A Kormas" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Georges" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-013-0290-4" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983048v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Georges" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Catala" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-6739-2014" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983261v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Palesse" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114626v2" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947538v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Rasconi" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Grami" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Niquil" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Jobard" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00229" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166008v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouilland" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imma Tolosa" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bonnet" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12262" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983187v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne M. Jobard" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pessiot" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Nouaille" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983207v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983272v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Jobard" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983265v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846159v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00696-13" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114647v2" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843243v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0060894" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840183v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Tamsa Arfao" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lontsi Djimeli" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rv Nandjou Ngu&#233;fack" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me Nougang" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819247v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Borrel" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Lehours" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Prangishvili" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2012.49" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806968v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Grattepanche" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Breton" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionigia Meloni" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Sanciu" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0039924" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806782v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delhaes" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Frealle" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hubans" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Salleron" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036313" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819305v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2011.02690.x" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JVN84KLP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819272v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Solinhac" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Michel Cauchie" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2012.02771.x" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8JK8SXF5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787061v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819334v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Personnic" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0033641" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00918206v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918063v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hubert Z&#233;baz&#233; Togouet" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajeagah Gideon Aghaindum" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917775v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Martial Ntoungwa Ebague" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819331v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostina Marano" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix B&#228;rlocher" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen L.A Pires-Zottarelli" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osu Lilje" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2012.02.003" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LCXLGBD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787191v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rasconi" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196814v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jacquet" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Masquelier" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lep&#232;re" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillou" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650779v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Masclaux" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bec" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiko Kagami" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie Perga" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2011.56.3.0939" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697626v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lagaria" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Prieur" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-1839-2011" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759180v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2011.02444.x" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825304v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-010-0511-5" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9MP08B8H-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820093v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Thomas" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyria Berdjeb" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2010.02364.x" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V4PK9JQN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820091v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carr&#233;" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Desnues" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2011.01054.x" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528608v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jotaro Urabe" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-010-0308-6" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J7XNDBZD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947512v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angia Sriram Pradeep-Ram" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01370-10" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819823v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvy" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bettarel" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvier" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Domaizon" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquet" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2011.02498.x" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QNCWSBV4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820103v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank H Gleason" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frithjof C Kuepper" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P Amon" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Picard" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M M Gachon" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819808v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Saint B&#233;at" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023273" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964807v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane J.-S. Venisse" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Bec" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiko M. Kagami" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2010.02.002" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZR6MF7C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527107v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizick Lucas" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Pause Tucker" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2010.02323.x" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WLB135CW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527101v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2009.02088.x" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZX0LKSH7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527379v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01448" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783602v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070965v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529649v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2010.09.006" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXLFQZMX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947502v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-010-0133-z" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NPX49FBZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527103v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a S Pradeep Ram" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad-Bashir Arnous" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lacroix" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2010.00920.x" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527380v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820237v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Strittmatter" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chambouvet" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwang Hoon Kim" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2010.08.005" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4N5W2SWB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528599v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck H. Gleason" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-010-0230-y" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S0LPGPHK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527069v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sabart" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Latour" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527082v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02211-08" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526256v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannet Elloumi" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Ayadi" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmen Boua&#239;n" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528613v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Dolan" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01376" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527081v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marano Agostina" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527098v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charpin" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robin" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Portelli" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Amblard" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-009-9535-7" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X4418CXZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529979v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/w08-099" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528566v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Amblard" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fonty" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667589v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbp057" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947513v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527095v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527118v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528558v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dolan" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mostajir" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526253v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Arfi" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouvy" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briand Enora" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656091v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Dorigo" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526248v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Cissoko" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Verling" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526575v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2008.15" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526223v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balbine Roussel" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002324" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525993v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11284-007-0448-y" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GP3MR0BC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526557v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lepage" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marteau" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dor&#233;" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gut.2007.134668" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527383v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbr.2008.02.001" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QRT2K280-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527067v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bardot" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe No&#235;l" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2006.01111.x" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XK1083SW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525953v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alaoui Mhamdi" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Azzouzi" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alaoui Mhamdi" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525972v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525960v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-B Jugnia" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Devaux" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11284-006-0023-y" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525979v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavie" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M. Cauchie" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2007.08.012" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7V61M472-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525900v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Filippini" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanna Buesing" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark O Gessner" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00319-06" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382586v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Bertin Jugnia" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gilbert" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2006.00145.x" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199195v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Duhamel" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525946v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumont" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00863-06" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525893v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hoffmann" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00021-06" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528569v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525947v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664265v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527065v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boukhris" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2005.10.011" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LDQBR6F-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527083v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lemarchand" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Jardillier" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Richardot" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2006.00131.x" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527499v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;baz&#233; Tougouet S.H" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Njine" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kemka" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nola" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foto Menbohan S." TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527470v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Hornak" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Masin" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Jezbera" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Nedoma" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681247v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Delmas" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527490v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527477v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikal Hedal" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528572v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delmas" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527495v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;ji Toumi" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Abid" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527475v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boucher" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Romagoux" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527473v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682106v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angia Srieam Pradep Ram" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2005.01349.x" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527468v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527466v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527512v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Abib" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527505v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527533v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527519v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy D. Tadonleke" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gilbert" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527524v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sargos" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527547v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chartogne" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sean" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527535v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527671v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Medhioub" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hammami" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527557v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527555v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Tadonl&#233;k&#233;" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B. Jugnia" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-001-1015-7" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4K90LGK8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527545v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lemee" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2002.tb01034.x" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527538v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Serre" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527672v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rachio" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raoui" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chadli" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Alaoui" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528563v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Amdouni" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527674v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528561v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hammami" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528564v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Sellami Kamoun" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527673v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame024163" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527676v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527675v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Laveran" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527677v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527680v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527678v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Richardot" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Debroas" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527683v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Demers" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Belzile" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Roy" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527685v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andrivon" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527681v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Juniper" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528623v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Boisson" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bourdier" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fontvieille" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Gayte" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527689v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sibille" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mathieu" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Block" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527686v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel D. Foto" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527687v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zebaze" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528627v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gosselin" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Levasseur" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-7963(96)00036-X" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C8292GNK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527420v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528631v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527690v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Riemann" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528645v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. Vezina" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Laurion" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527691v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Mignot" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Desvilettes" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527695v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Roy" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Chanut" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps142055" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527717v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E.H Smith" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hattori" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kudoh" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Legendre" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527706v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527705v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527721v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Rachiq" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00877254" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-KG7V598M-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527730v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Juniper" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vezina" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527742v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Alain Groliere" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527735v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Hartmann" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527731v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pinel-Alloul" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527745v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01156599v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758490v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Thomas" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281957v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Personnic" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Dorigo" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Comte" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820151v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Simek" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marrkus Weinbauer" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282001v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216261v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Vilas Boas" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alice Pinto" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Legout" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159031v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04748805v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fouilland" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gourmelon" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Blond" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boutin" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328683v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bertrand" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Normand" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ollivier" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sime Ngando" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99784-1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623853v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jezequel" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meybeck" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03633026v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Achouak" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Copy" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dedeine" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457590v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bertrand" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caumette" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lebaron" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Matheron" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Normand" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9789401791175" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9118-2" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848692v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Buffan-Dubau" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger de Wit" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lensi" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527387v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527385v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527392v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328632v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-99784-1_1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99784-1_1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337509v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bogusz" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Brug&#232;re" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Franche" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99784-1_5" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624222v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Garnery" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Georges Biron" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623860v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Amblard" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623857v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623848v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947544v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624028v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476925v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Boudouresque" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-94-017-9118-2_5" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9118-2_5" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389481v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Capy" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930135v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947545v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947543v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913463v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Paslier" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Marmeisse" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528769v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Eric Wommack" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle M. Winget" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanchita Jamindar" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekah R. Helton" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528775v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-012370626-3.00125-3" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392328v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12692/ijb/7.1.49-57" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757865v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>